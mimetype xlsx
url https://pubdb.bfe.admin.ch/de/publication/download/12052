--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -21,157 +21,159 @@
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U80854932\AppData\Local\rubicon\Acta Nova Client\Data\825698892\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portal.collab.admin.ch/sites/805-tech/Freigegebene Dokumente/Interne Zusammenarbeit/Finanzbeiblatt/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FDCDE321-3E08-45D4-AE6F-CFBADD491F9C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="wiJ2Pbw+OGUeTPPe1Wpf83bfQUHX26juxwZ5JmlHjCHpEGpCcoJd3XkXr8zcSUObSbPBNxOxorG/3KUYoXuBWw==" workbookSaltValue="nku2dyKEzAV/imL2dggQeQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{2E503C70-D45C-4B2B-BDA3-42EC2E81412A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Tca33RDYxNqqTgQFTl/OTdu/dzqD3SngHA6lqJQr6Bs5NJYDHKLuRigGPAnexwYfgdyWoQcCJeRVqwtq1WT8DQ==" workbookSaltValue="UVIOQ5VbL7GZRyAU8kZkVQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="779" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="779" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
     <sheet name="(0) Hilfe zum Ausfüllen" sheetId="23" r:id="rId1"/>
     <sheet name="(1) Übersicht" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Investitionskosten" sheetId="15" r:id="rId3"/>
     <sheet name="(3) Betriebskosten fix" sheetId="22" r:id="rId4"/>
     <sheet name="(3) Betriebskosten variabel" sheetId="27" r:id="rId5"/>
     <sheet name="(4) Finanzierung &amp; Finanzhilfe" sheetId="7" r:id="rId6"/>
     <sheet name="Diskontierung" sheetId="20" state="hidden" r:id="rId7"/>
     <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Investitionskosten'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
-    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Hilfe zum Ausfüllen'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Übersicht'!$A$1:$X$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Investitionskosten'!$A$1:$L$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Betriebskosten fix'!$A$1:$L$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Betriebskosten variabel'!$A$1:$AD$87</definedName>
+    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="X9" i="27" l="1"/>
+  <c r="E52" i="25" l="1"/>
+  <c r="E53" i="25" s="1"/>
+  <c r="D80" i="7" l="1"/>
+  <c r="Y51" i="27"/>
+  <c r="V51" i="27"/>
+  <c r="S51" i="27"/>
+  <c r="P51" i="27"/>
+  <c r="M51" i="27"/>
+  <c r="J51" i="27"/>
+  <c r="G51" i="27"/>
+  <c r="G51" i="22"/>
+  <c r="G52" i="15"/>
+  <c r="X9" i="27"/>
   <c r="O9" i="27"/>
   <c r="E52" i="7"/>
   <c r="E54" i="7" s="1"/>
   <c r="F52" i="7"/>
   <c r="F54" i="7" s="1"/>
   <c r="G52" i="7"/>
+  <c r="G54" i="7" s="1"/>
   <c r="H52" i="7"/>
   <c r="H54" i="7" s="1"/>
   <c r="I52" i="7"/>
   <c r="J52" i="7"/>
   <c r="J54" i="7" s="1"/>
   <c r="D52" i="7"/>
-  <c r="G54" i="7"/>
   <c r="I54" i="7"/>
   <c r="E108" i="7"/>
   <c r="F108" i="7"/>
   <c r="G108" i="7"/>
   <c r="H108" i="7"/>
   <c r="I108" i="7"/>
   <c r="J108" i="7"/>
   <c r="D108" i="7"/>
-  <c r="H52" i="15" l="1"/>
-[...7 lines deleted...]
-  <c r="Y4" i="27"/>
+  <c r="Y4" i="27" l="1"/>
   <c r="V4" i="27"/>
   <c r="S4" i="27"/>
   <c r="P4" i="27"/>
   <c r="M4" i="27"/>
   <c r="J4" i="27"/>
   <c r="G4" i="27"/>
-  <c r="G51" i="22"/>
   <c r="G4" i="22"/>
   <c r="E60" i="7"/>
   <c r="J60" i="7"/>
   <c r="I60" i="7"/>
   <c r="H60" i="7"/>
   <c r="G60" i="7"/>
   <c r="F60" i="7"/>
   <c r="D60" i="7"/>
   <c r="S52" i="25" l="1"/>
   <c r="Q52" i="25"/>
   <c r="O52" i="25"/>
   <c r="M52" i="25"/>
   <c r="K52" i="25"/>
   <c r="I52" i="25"/>
   <c r="G52" i="25"/>
   <c r="K84" i="7"/>
-  <c r="E37" i="25"/>
   <c r="S34" i="25"/>
   <c r="Q34" i="25"/>
   <c r="O34" i="25"/>
   <c r="M34" i="25"/>
   <c r="K34" i="25"/>
   <c r="I34" i="25"/>
   <c r="G34" i="25"/>
   <c r="Y54" i="27" l="1"/>
   <c r="V54" i="27"/>
   <c r="S54" i="27"/>
   <c r="P54" i="27"/>
   <c r="M54" i="27"/>
   <c r="J54" i="27"/>
   <c r="G54" i="27"/>
   <c r="I56" i="27"/>
   <c r="L56" i="27"/>
   <c r="O56" i="27"/>
   <c r="R56" i="27"/>
   <c r="U56" i="27"/>
   <c r="X56" i="27"/>
   <c r="AA56" i="27"/>
   <c r="AB56" i="27"/>
   <c r="AC56" i="27"/>
   <c r="I57" i="27"/>
   <c r="L57" i="27"/>
@@ -1261,191 +1263,189 @@
   <c r="K97" i="7"/>
   <c r="K13" i="7"/>
   <c r="B5" i="20"/>
   <c r="B6" i="20"/>
   <c r="B7" i="20"/>
   <c r="B8" i="20"/>
   <c r="B9" i="20"/>
   <c r="B10" i="20"/>
   <c r="B4" i="20"/>
   <c r="K38" i="7"/>
   <c r="K37" i="7"/>
   <c r="K36" i="7"/>
   <c r="K35" i="7"/>
   <c r="B11" i="20"/>
   <c r="K47" i="7"/>
   <c r="K51" i="7"/>
   <c r="K41" i="7"/>
   <c r="K22" i="7"/>
   <c r="K21" i="7"/>
   <c r="K20" i="7"/>
   <c r="K46" i="7"/>
   <c r="K45" i="7"/>
   <c r="K30" i="7"/>
   <c r="K39" i="7"/>
   <c r="K29" i="7"/>
-  <c r="E52" i="25" s="1"/>
   <c r="K44" i="7"/>
   <c r="K43" i="7"/>
   <c r="K42" i="7"/>
   <c r="D24" i="7"/>
   <c r="D54" i="7" s="1"/>
   <c r="K23" i="7"/>
   <c r="K14" i="7"/>
   <c r="K18" i="7"/>
   <c r="K19" i="7"/>
   <c r="E24" i="7"/>
   <c r="F24" i="7"/>
   <c r="R49" i="27" l="1"/>
   <c r="X49" i="27"/>
   <c r="R85" i="27"/>
   <c r="X85" i="27"/>
   <c r="U49" i="27"/>
   <c r="AA85" i="27"/>
   <c r="AB10" i="27"/>
   <c r="AB49" i="27" s="1"/>
   <c r="L85" i="27"/>
   <c r="AA49" i="27"/>
   <c r="O85" i="27"/>
   <c r="U85" i="27"/>
   <c r="L49" i="27"/>
   <c r="AC16" i="27"/>
   <c r="AC49" i="27" s="1"/>
   <c r="O49" i="27"/>
   <c r="I49" i="27"/>
   <c r="I85" i="27"/>
   <c r="AB85" i="27"/>
   <c r="AC85" i="27"/>
   <c r="J10" i="15"/>
   <c r="J50" i="15" s="1"/>
   <c r="K52" i="7"/>
   <c r="K79" i="7"/>
   <c r="K24" i="7"/>
   <c r="K108" i="7"/>
   <c r="K49" i="22"/>
   <c r="I74" i="22"/>
   <c r="J74" i="22"/>
   <c r="I49" i="22"/>
   <c r="I76" i="15"/>
   <c r="E6" i="15" s="1"/>
+  <c r="E37" i="25" s="1"/>
   <c r="J76" i="15"/>
   <c r="K76" i="15"/>
   <c r="I50" i="15"/>
   <c r="D6" i="15" s="1"/>
   <c r="E35" i="25" s="1"/>
   <c r="J49" i="22"/>
   <c r="K74" i="22"/>
   <c r="K50" i="15"/>
   <c r="O15" i="25" l="1"/>
   <c r="E43" i="25"/>
   <c r="E49" i="25" s="1"/>
   <c r="E41" i="25"/>
   <c r="M24" i="7"/>
   <c r="D5" i="22"/>
   <c r="H61" i="7"/>
   <c r="F61" i="7"/>
   <c r="D61" i="7"/>
   <c r="E61" i="7"/>
   <c r="G61" i="7"/>
   <c r="J61" i="7"/>
   <c r="I61" i="7"/>
   <c r="G35" i="25"/>
   <c r="E5" i="22"/>
   <c r="F5" i="22" s="1"/>
   <c r="G37" i="25"/>
   <c r="S35" i="25"/>
   <c r="Q35" i="25"/>
   <c r="O35" i="25"/>
   <c r="M35" i="25"/>
   <c r="K35" i="25"/>
   <c r="I35" i="25"/>
   <c r="S37" i="25"/>
   <c r="Q37" i="25"/>
   <c r="O37" i="25"/>
   <c r="M37" i="25"/>
   <c r="K37" i="25"/>
   <c r="I37" i="25"/>
   <c r="F6" i="15"/>
   <c r="M52" i="7"/>
   <c r="G53" i="7" l="1"/>
   <c r="E53" i="7"/>
   <c r="D53" i="7"/>
   <c r="F53" i="7"/>
   <c r="I53" i="7"/>
   <c r="J53" i="7"/>
   <c r="H53" i="7"/>
   <c r="D62" i="7"/>
-  <c r="D80" i="7"/>
   <c r="J62" i="7"/>
   <c r="J80" i="7"/>
   <c r="F62" i="7"/>
   <c r="F80" i="7"/>
   <c r="G62" i="7"/>
   <c r="G80" i="7"/>
   <c r="Q41" i="25"/>
   <c r="Q43" i="25" s="1"/>
   <c r="Q49" i="25" s="1"/>
   <c r="H62" i="7"/>
   <c r="H80" i="7"/>
   <c r="G41" i="25"/>
   <c r="G43" i="25" s="1"/>
   <c r="G49" i="25" s="1"/>
   <c r="E62" i="7"/>
   <c r="E80" i="7"/>
   <c r="K41" i="25"/>
   <c r="K43" i="25" s="1"/>
   <c r="K49" i="25" s="1"/>
   <c r="I62" i="7"/>
   <c r="I80" i="7"/>
   <c r="M79" i="7"/>
   <c r="M41" i="25"/>
   <c r="M43" i="25" s="1"/>
   <c r="M49" i="25" s="1"/>
   <c r="O41" i="25"/>
   <c r="O43" i="25" s="1"/>
   <c r="O49" i="25" s="1"/>
   <c r="S41" i="25"/>
   <c r="S43" i="25" s="1"/>
   <c r="S49" i="25" s="1"/>
   <c r="I41" i="25"/>
   <c r="I43" i="25" s="1"/>
   <c r="I49" i="25" s="1"/>
   <c r="F63" i="7" l="1"/>
   <c r="F109" i="7" s="1"/>
   <c r="G63" i="7"/>
   <c r="G109" i="7" s="1"/>
   <c r="E63" i="7"/>
   <c r="E109" i="7" s="1"/>
   <c r="I63" i="7"/>
   <c r="I109" i="7" s="1"/>
   <c r="J63" i="7"/>
   <c r="J109" i="7" s="1"/>
   <c r="H63" i="7"/>
   <c r="H109" i="7" s="1"/>
   <c r="D63" i="7"/>
   <c r="D109" i="7" s="1"/>
-  <c r="E53" i="25"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="97">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Kostenstelle (Institution)</t>
   </si>
   <si>
     <t>Total*</t>
   </si>
   <si>
     <t>Kostenart</t>
   </si>
   <si>
     <t>Drittmittel (Quelle hier angeben)</t>
   </si>
   <si>
     <t>Hinweise:</t>
   </si>
   <si>
     <t>Datum:</t>
@@ -2538,97 +2538,97 @@
     <t>Vorlagenversion: 13.4.2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Bitte konsultieren Sie zunächst das Blatt "(0) Hilfe zum Ausfüllen" zur Klärung, welche Inhalte ausgefüllt werden müssen.
 Führen Sie für alle beteiligten Unternehmen die budgetierten </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">einmaligen Investitionskosten der neuartigen Technik, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">welche für die wirtschaftliche und zweckmässige Umsetzung der Massnahme erforderlich und angemessen sind (aktivierbare Planungskosten, Investitionskosten für Bauteile (Anlagen, Geräte, Verbrauchsmaterial, Messtechnik, etc.), Installationskosten (inkl. Kosten für Tiefbau, die direkt mit der Massnahme verbunden sind), Kosten für Inbetriebnahme (inkl. begründeter Betriebsunterbrüche)) detailliert auf (Auflösung: ca. 50'000.-). 
-Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (i.e., Beschaffung von Anlagen/Geräten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Investitionen und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, sowie Kapitelkosten können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (i.e., Beschaffung von Anlagen/Geräten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Investitionen und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, sowie Kapitelkosten können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
 Geben Sie für die </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird). </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Bitte konsultieren Sie zunächst das Blatt "(0) Hilfe zum Ausfüllen" zur Klärung, welche Inhalte ausgefüllt werden müssen.
 Führen Sie für alle beteiligten Unternehmen die budgetierten, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>fixen, jährlichen Betriebskosten</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
 Geben Sie für die </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO</t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -2649,51 +2649,51 @@
       <t xml:space="preserve"> Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
     </r>
   </si>
   <si>
     <r>
       <t>Bitte konsultieren Sie zunächst das Blatt "(0) Hilfe zum Ausfüllen" zur Klärung, welche Inhalte ausgefüllt werden müssen.
 Führen Sie bei Bedarf für alle beteiligten Unternehmen die budgetierten,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> jährlich variablen Betriebskosten</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Berücksichtigt werden Kosten über höchstens sieben Jahre. Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Berücksichtigt werden Kosten über höchstens sieben Jahre. Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
 Geben Sie für die </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
     </r>
   </si>
 </sst>
 </file>
@@ -5546,82 +5546,124 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -5630,348 +5672,306 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="116" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="117" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="118" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...64 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
@@ -5983,55 +5983,62 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
+    <cellStyle name="Prozent" xfId="2" builtinId="5"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="44">
+  <dxfs count="45">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
@@ -6492,54 +6499,54 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="657225" y="428625"/>
           <a:ext cx="4791744" cy="590632"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DB91BDA7-CE66-4E94-AA85-D18A442FD84B}" name="Tableau1" displayName="Tableau1" ref="B3:C7" totalsRowShown="0" headerRowDxfId="43" dataDxfId="42">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{DB91BDA7-CE66-4E94-AA85-D18A442FD84B}" name="Tableau1" displayName="Tableau1" ref="B3:C7" totalsRowShown="0" headerRowDxfId="44" dataDxfId="43">
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{C4907B8D-F2E7-4D79-9CEA-2B4C867B7A01}" name="Möglichkeiten Gesuch um Finanzhilfe für die Umsetzung der neuartigen Technologie" dataDxfId="41"/>
-    <tableColumn id="2" xr3:uid="{C5D9C20D-E111-47C5-9DB8-20E7F99566AA}" name="Ausfüllen der Tabellen" dataDxfId="40"/>
+    <tableColumn id="1" xr3:uid="{C4907B8D-F2E7-4D79-9CEA-2B4C867B7A01}" name="Möglichkeiten Gesuch um Finanzhilfe für die Umsetzung der neuartigen Technologie" dataDxfId="42"/>
+    <tableColumn id="2" xr3:uid="{C5D9C20D-E111-47C5-9DB8-20E7F99566AA}" name="Ausfüllen der Tabellen" dataDxfId="41"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -6986,51 +6993,51 @@
     <row r="32" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="33" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="34" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="35" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="36" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="37" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="38" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EJGH83HPXYq/TuVd/tn3nFJPHO+YWOFbZZO+fUzjmBYlkmgNZXhkU9jNALCc1Umt2FWWlNNlsFDWwGJpetC9dw==" saltValue="h5n0aSinV/CEjh137ii0cw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="15" man="1"/>
   </colBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B98579A-23BE-4E27-939A-C95E175FFC1D}">
   <dimension ref="A1:DJ184"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.42578125" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" customWidth="1"/>
     <col min="4" max="4" width="44.85546875" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="6.5703125" style="19" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" customWidth="1"/>
     <col min="10" max="10" width="7" style="19" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="7.28515625" style="19" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="19" customWidth="1"/>
     <col min="15" max="15" width="11.42578125" customWidth="1"/>
     <col min="16" max="16" width="8.42578125" style="19" customWidth="1"/>
     <col min="17" max="17" width="11.42578125" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" style="19" customWidth="1"/>
     <col min="19" max="20" width="11.42578125" customWidth="1"/>
     <col min="21" max="21" width="2.42578125" style="19" customWidth="1"/>
     <col min="22" max="22" width="4.28515625" customWidth="1"/>
@@ -7092,232 +7099,232 @@
       <c r="Q3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="V3" s="19"/>
       <c r="X3" s="19"/>
     </row>
     <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="121"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="I4" s="19"/>
       <c r="K4" s="19"/>
       <c r="M4" s="19"/>
       <c r="O4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="S4" s="19"/>
       <c r="T4" s="19"/>
       <c r="V4" s="19"/>
       <c r="X4" s="19"/>
     </row>
     <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="366" t="s">
+      <c r="A5" s="377" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="366"/>
-[...19 lines deleted...]
-      <c r="V5" s="366"/>
+      <c r="B5" s="377"/>
+      <c r="C5" s="377"/>
+      <c r="D5" s="377"/>
+      <c r="E5" s="377"/>
+      <c r="F5" s="377"/>
+      <c r="G5" s="377"/>
+      <c r="H5" s="377"/>
+      <c r="I5" s="377"/>
+      <c r="J5" s="377"/>
+      <c r="K5" s="377"/>
+      <c r="L5" s="377"/>
+      <c r="M5" s="377"/>
+      <c r="N5" s="377"/>
+      <c r="O5" s="377"/>
+      <c r="P5" s="377"/>
+      <c r="Q5" s="377"/>
+      <c r="R5" s="377"/>
+      <c r="S5" s="377"/>
+      <c r="T5" s="377"/>
+      <c r="U5" s="377"/>
+      <c r="V5" s="377"/>
       <c r="W5" s="83"/>
       <c r="X5" s="19"/>
     </row>
     <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="366"/>
-[...20 lines deleted...]
-      <c r="V6" s="366"/>
+      <c r="A6" s="377"/>
+      <c r="B6" s="377"/>
+      <c r="C6" s="377"/>
+      <c r="D6" s="377"/>
+      <c r="E6" s="377"/>
+      <c r="F6" s="377"/>
+      <c r="G6" s="377"/>
+      <c r="H6" s="377"/>
+      <c r="I6" s="377"/>
+      <c r="J6" s="377"/>
+      <c r="K6" s="377"/>
+      <c r="L6" s="377"/>
+      <c r="M6" s="377"/>
+      <c r="N6" s="377"/>
+      <c r="O6" s="377"/>
+      <c r="P6" s="377"/>
+      <c r="Q6" s="377"/>
+      <c r="R6" s="377"/>
+      <c r="S6" s="377"/>
+      <c r="T6" s="377"/>
+      <c r="U6" s="377"/>
+      <c r="V6" s="377"/>
       <c r="W6" s="83"/>
       <c r="X6" s="82"/>
     </row>
     <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="366"/>
-[...20 lines deleted...]
-      <c r="V7" s="366"/>
+      <c r="A7" s="377"/>
+      <c r="B7" s="377"/>
+      <c r="C7" s="377"/>
+      <c r="D7" s="377"/>
+      <c r="E7" s="377"/>
+      <c r="F7" s="377"/>
+      <c r="G7" s="377"/>
+      <c r="H7" s="377"/>
+      <c r="I7" s="377"/>
+      <c r="J7" s="377"/>
+      <c r="K7" s="377"/>
+      <c r="L7" s="377"/>
+      <c r="M7" s="377"/>
+      <c r="N7" s="377"/>
+      <c r="O7" s="377"/>
+      <c r="P7" s="377"/>
+      <c r="Q7" s="377"/>
+      <c r="R7" s="377"/>
+      <c r="S7" s="377"/>
+      <c r="T7" s="377"/>
+      <c r="U7" s="377"/>
+      <c r="V7" s="377"/>
       <c r="W7" s="83"/>
       <c r="X7" s="82"/>
     </row>
     <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="367"/>
-[...20 lines deleted...]
-      <c r="V8" s="367"/>
+      <c r="A8" s="378"/>
+      <c r="B8" s="378"/>
+      <c r="C8" s="378"/>
+      <c r="D8" s="378"/>
+      <c r="E8" s="378"/>
+      <c r="F8" s="378"/>
+      <c r="G8" s="378"/>
+      <c r="H8" s="378"/>
+      <c r="I8" s="378"/>
+      <c r="J8" s="378"/>
+      <c r="K8" s="378"/>
+      <c r="L8" s="378"/>
+      <c r="M8" s="378"/>
+      <c r="N8" s="378"/>
+      <c r="O8" s="378"/>
+      <c r="P8" s="378"/>
+      <c r="Q8" s="378"/>
+      <c r="R8" s="378"/>
+      <c r="S8" s="378"/>
+      <c r="T8" s="378"/>
+      <c r="U8" s="378"/>
+      <c r="V8" s="378"/>
       <c r="W8" s="84"/>
       <c r="X8" s="85"/>
     </row>
     <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="122"/>
       <c r="B9" s="80"/>
       <c r="C9" s="79"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="80"/>
       <c r="I9" s="79"/>
       <c r="J9" s="80"/>
       <c r="K9" s="79"/>
       <c r="L9" s="80"/>
       <c r="M9" s="79"/>
       <c r="N9" s="80"/>
       <c r="O9" s="79"/>
       <c r="P9" s="80"/>
       <c r="Q9" s="79"/>
       <c r="R9" s="80"/>
       <c r="S9" s="79"/>
       <c r="T9" s="79"/>
       <c r="U9" s="80"/>
       <c r="V9" s="79"/>
       <c r="W9" s="80"/>
       <c r="X9" s="81"/>
     </row>
     <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="123"/>
       <c r="B10" s="18"/>
-      <c r="C10" s="385" t="s">
+      <c r="C10" s="356" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="386"/>
-[...17 lines deleted...]
-      <c r="V10" s="387"/>
+      <c r="D10" s="357"/>
+      <c r="E10" s="357"/>
+      <c r="F10" s="357"/>
+      <c r="G10" s="357"/>
+      <c r="H10" s="357"/>
+      <c r="I10" s="357"/>
+      <c r="J10" s="357"/>
+      <c r="K10" s="357"/>
+      <c r="L10" s="357"/>
+      <c r="M10" s="357"/>
+      <c r="N10" s="357"/>
+      <c r="O10" s="357"/>
+      <c r="P10" s="357"/>
+      <c r="Q10" s="357"/>
+      <c r="R10" s="357"/>
+      <c r="S10" s="357"/>
+      <c r="T10" s="357"/>
+      <c r="U10" s="357"/>
+      <c r="V10" s="358"/>
       <c r="W10" s="86"/>
       <c r="X10" s="87"/>
     </row>
     <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="123"/>
       <c r="B11" s="18"/>
-      <c r="C11" s="388"/>
-[...18 lines deleted...]
-      <c r="V11" s="390"/>
+      <c r="C11" s="359"/>
+      <c r="D11" s="360"/>
+      <c r="E11" s="360"/>
+      <c r="F11" s="360"/>
+      <c r="G11" s="360"/>
+      <c r="H11" s="360"/>
+      <c r="I11" s="360"/>
+      <c r="J11" s="360"/>
+      <c r="K11" s="360"/>
+      <c r="L11" s="360"/>
+      <c r="M11" s="360"/>
+      <c r="N11" s="360"/>
+      <c r="O11" s="360"/>
+      <c r="P11" s="360"/>
+      <c r="Q11" s="360"/>
+      <c r="R11" s="360"/>
+      <c r="S11" s="360"/>
+      <c r="T11" s="360"/>
+      <c r="U11" s="360"/>
+      <c r="V11" s="361"/>
       <c r="W11" s="86"/>
       <c r="X11" s="87"/>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A12" s="122"/>
       <c r="B12" s="66"/>
       <c r="C12" s="67"/>
       <c r="D12" s="67"/>
       <c r="E12" s="67"/>
       <c r="F12" s="67"/>
       <c r="G12" s="67"/>
       <c r="H12" s="66"/>
       <c r="I12" s="67"/>
       <c r="J12" s="66"/>
       <c r="K12" s="67"/>
       <c r="L12" s="66"/>
       <c r="M12" s="67"/>
       <c r="N12" s="66"/>
       <c r="O12" s="67"/>
       <c r="P12" s="66"/>
       <c r="Q12" s="67"/>
       <c r="R12" s="66"/>
       <c r="S12" s="67"/>
       <c r="T12" s="67"/>
       <c r="U12" s="66"/>
@@ -7329,422 +7336,422 @@
       <c r="A13" s="122"/>
       <c r="B13" s="66"/>
       <c r="C13" s="67" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="124"/>
       <c r="E13" s="26"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="68"/>
       <c r="I13" s="68"/>
       <c r="J13" s="68"/>
       <c r="K13" s="70"/>
       <c r="L13" s="68"/>
       <c r="M13" s="70"/>
       <c r="N13" s="68"/>
       <c r="O13" s="62" t="s">
         <v>5</v>
       </c>
       <c r="P13" s="68"/>
       <c r="Q13" s="70"/>
       <c r="R13" s="68"/>
       <c r="S13" s="68"/>
       <c r="T13" s="68"/>
       <c r="U13" s="68"/>
-      <c r="X13" s="368"/>
+      <c r="X13" s="379"/>
     </row>
     <row r="14" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="122"/>
       <c r="B14" s="78"/>
       <c r="C14" s="77"/>
       <c r="D14" s="77"/>
       <c r="E14" s="71"/>
       <c r="F14" s="71"/>
       <c r="G14" s="71"/>
       <c r="H14" s="68"/>
       <c r="I14" s="71"/>
       <c r="J14" s="68"/>
       <c r="K14" s="71"/>
       <c r="L14" s="68"/>
       <c r="M14" s="71"/>
       <c r="N14" s="68"/>
       <c r="O14" s="71"/>
       <c r="P14" s="68"/>
       <c r="Q14" s="71"/>
       <c r="R14" s="68"/>
       <c r="S14" s="71"/>
       <c r="T14" s="71"/>
       <c r="U14" s="68"/>
       <c r="V14" s="72"/>
       <c r="W14" s="72"/>
-      <c r="X14" s="368"/>
+      <c r="X14" s="379"/>
     </row>
     <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="122"/>
       <c r="B15" s="78"/>
       <c r="C15" s="77" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="75"/>
-      <c r="E15" s="375"/>
-[...3 lines deleted...]
-      <c r="I15" s="377"/>
+      <c r="E15" s="386"/>
+      <c r="F15" s="387"/>
+      <c r="G15" s="387"/>
+      <c r="H15" s="387"/>
+      <c r="I15" s="388"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
-      <c r="O15" s="397" t="str">
+      <c r="O15" s="371" t="str">
         <f>IF('(4) Finanzierung &amp; Finanzhilfe'!K24&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K52,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",IF('(4) Finanzierung &amp; Finanzhilfe'!K79&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K108,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",""))</f>
         <v/>
       </c>
-      <c r="P15" s="398"/>
-[...3 lines deleted...]
-      <c r="T15" s="399"/>
+      <c r="P15" s="372"/>
+      <c r="Q15" s="372"/>
+      <c r="R15" s="372"/>
+      <c r="S15" s="372"/>
+      <c r="T15" s="373"/>
       <c r="U15" s="18"/>
       <c r="V15" s="72"/>
       <c r="W15" s="73"/>
-      <c r="X15" s="368"/>
+      <c r="X15" s="379"/>
     </row>
     <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="122"/>
       <c r="B16" s="125"/>
-      <c r="C16" s="369" t="s">
+      <c r="C16" s="380" t="s">
         <v>58</v>
       </c>
-      <c r="D16" s="370"/>
-[...4 lines deleted...]
-      <c r="I16" s="380"/>
+      <c r="D16" s="381"/>
+      <c r="E16" s="389"/>
+      <c r="F16" s="390"/>
+      <c r="G16" s="390"/>
+      <c r="H16" s="390"/>
+      <c r="I16" s="391"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
-      <c r="O16" s="400"/>
-[...4 lines deleted...]
-      <c r="T16" s="402"/>
+      <c r="O16" s="374"/>
+      <c r="P16" s="375"/>
+      <c r="Q16" s="375"/>
+      <c r="R16" s="375"/>
+      <c r="S16" s="375"/>
+      <c r="T16" s="376"/>
       <c r="U16" s="18"/>
       <c r="V16" s="72"/>
       <c r="W16" s="73"/>
-      <c r="X16" s="368"/>
+      <c r="X16" s="379"/>
     </row>
     <row r="17" spans="1:25" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="122"/>
       <c r="B17" s="126"/>
-      <c r="C17" s="371"/>
-[...5 lines deleted...]
-      <c r="I17" s="383"/>
+      <c r="C17" s="382"/>
+      <c r="D17" s="383"/>
+      <c r="E17" s="365"/>
+      <c r="F17" s="366"/>
+      <c r="G17" s="366"/>
+      <c r="H17" s="366"/>
+      <c r="I17" s="367"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
-      <c r="O17" s="400"/>
-[...4 lines deleted...]
-      <c r="T17" s="402"/>
+      <c r="O17" s="374"/>
+      <c r="P17" s="375"/>
+      <c r="Q17" s="375"/>
+      <c r="R17" s="375"/>
+      <c r="S17" s="375"/>
+      <c r="T17" s="376"/>
       <c r="U17" s="18"/>
       <c r="V17" s="72"/>
       <c r="W17" s="73"/>
       <c r="X17" s="74"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A18" s="122"/>
       <c r="B18" s="126"/>
-      <c r="C18" s="371"/>
-[...5 lines deleted...]
-      <c r="I18" s="383"/>
+      <c r="C18" s="382"/>
+      <c r="D18" s="383"/>
+      <c r="E18" s="365"/>
+      <c r="F18" s="366"/>
+      <c r="G18" s="366"/>
+      <c r="H18" s="366"/>
+      <c r="I18" s="367"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
-      <c r="O18" s="400"/>
-[...4 lines deleted...]
-      <c r="T18" s="402"/>
+      <c r="O18" s="374"/>
+      <c r="P18" s="375"/>
+      <c r="Q18" s="375"/>
+      <c r="R18" s="375"/>
+      <c r="S18" s="375"/>
+      <c r="T18" s="376"/>
       <c r="U18" s="18"/>
       <c r="V18" s="67"/>
       <c r="W18" s="66"/>
       <c r="X18" s="75"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A19" s="122"/>
       <c r="B19" s="127"/>
-      <c r="C19" s="371"/>
-[...5 lines deleted...]
-      <c r="I19" s="383"/>
+      <c r="C19" s="382"/>
+      <c r="D19" s="383"/>
+      <c r="E19" s="365"/>
+      <c r="F19" s="366"/>
+      <c r="G19" s="366"/>
+      <c r="H19" s="366"/>
+      <c r="I19" s="367"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="76"/>
       <c r="P19" s="76"/>
       <c r="Q19" s="76"/>
       <c r="R19" s="76"/>
       <c r="S19" s="76"/>
       <c r="T19" s="76"/>
       <c r="U19" s="18"/>
       <c r="V19" s="77"/>
       <c r="W19" s="78"/>
       <c r="X19" s="75"/>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A20" s="122"/>
       <c r="B20" s="78"/>
-      <c r="C20" s="371"/>
-[...5 lines deleted...]
-      <c r="I20" s="383"/>
+      <c r="C20" s="382"/>
+      <c r="D20" s="383"/>
+      <c r="E20" s="365"/>
+      <c r="F20" s="366"/>
+      <c r="G20" s="366"/>
+      <c r="H20" s="366"/>
+      <c r="I20" s="367"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="72"/>
       <c r="P20" s="72"/>
       <c r="Q20" s="72"/>
       <c r="R20" s="72"/>
       <c r="S20" s="72"/>
       <c r="T20" s="72"/>
       <c r="U20" s="18"/>
       <c r="V20" s="77"/>
       <c r="W20" s="78"/>
       <c r="X20" s="75"/>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A21" s="122"/>
       <c r="B21" s="126"/>
-      <c r="C21" s="371"/>
-[...5 lines deleted...]
-      <c r="I21" s="383"/>
+      <c r="C21" s="382"/>
+      <c r="D21" s="383"/>
+      <c r="E21" s="365"/>
+      <c r="F21" s="366"/>
+      <c r="G21" s="366"/>
+      <c r="H21" s="366"/>
+      <c r="I21" s="367"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="72"/>
       <c r="P21" s="72"/>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
       <c r="S21" s="72"/>
       <c r="T21" s="72"/>
       <c r="U21" s="18"/>
       <c r="V21" s="67"/>
       <c r="W21" s="66"/>
       <c r="X21" s="75"/>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A22" s="122"/>
       <c r="B22" s="127"/>
-      <c r="C22" s="373"/>
-[...5 lines deleted...]
-      <c r="I22" s="383"/>
+      <c r="C22" s="384"/>
+      <c r="D22" s="385"/>
+      <c r="E22" s="365"/>
+      <c r="F22" s="366"/>
+      <c r="G22" s="366"/>
+      <c r="H22" s="366"/>
+      <c r="I22" s="367"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="72"/>
       <c r="P22" s="72"/>
       <c r="Q22" s="72"/>
       <c r="R22" s="72"/>
       <c r="S22" s="72"/>
       <c r="T22" s="72"/>
       <c r="U22" s="18"/>
       <c r="V22" s="77"/>
       <c r="W22" s="78"/>
       <c r="X22" s="75"/>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A23" s="122"/>
       <c r="B23" s="78"/>
       <c r="C23" s="77"/>
       <c r="D23" s="75"/>
-      <c r="E23" s="381"/>
-[...3 lines deleted...]
-      <c r="I23" s="383"/>
+      <c r="E23" s="365"/>
+      <c r="F23" s="366"/>
+      <c r="G23" s="366"/>
+      <c r="H23" s="366"/>
+      <c r="I23" s="367"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="72"/>
       <c r="P23" s="72"/>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
       <c r="S23" s="72"/>
       <c r="T23" s="72"/>
       <c r="U23" s="18"/>
       <c r="V23" s="77"/>
       <c r="W23" s="78"/>
       <c r="X23" s="75"/>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A24" s="100"/>
       <c r="B24" s="77"/>
       <c r="C24" s="77"/>
       <c r="D24" s="75"/>
-      <c r="E24" s="381"/>
-[...3 lines deleted...]
-      <c r="I24" s="383"/>
+      <c r="E24" s="365"/>
+      <c r="F24" s="366"/>
+      <c r="G24" s="366"/>
+      <c r="H24" s="366"/>
+      <c r="I24" s="367"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="72"/>
       <c r="P24" s="72"/>
       <c r="Q24" s="72"/>
       <c r="R24" s="72"/>
       <c r="S24" s="72"/>
       <c r="T24" s="72"/>
       <c r="U24" s="18"/>
       <c r="V24" s="77"/>
       <c r="W24" s="78"/>
       <c r="X24" s="75"/>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A25" s="100"/>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="75"/>
-      <c r="E25" s="391"/>
-[...3 lines deleted...]
-      <c r="I25" s="393"/>
+      <c r="E25" s="362"/>
+      <c r="F25" s="363"/>
+      <c r="G25" s="363"/>
+      <c r="H25" s="363"/>
+      <c r="I25" s="364"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="72"/>
       <c r="P25" s="72"/>
       <c r="Q25" s="72"/>
       <c r="R25" s="72"/>
       <c r="S25" s="72"/>
       <c r="T25" s="72"/>
       <c r="U25" s="18"/>
       <c r="V25" s="77"/>
       <c r="W25" s="78"/>
       <c r="X25" s="75"/>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A26" s="100"/>
       <c r="B26" s="77"/>
       <c r="C26" s="77"/>
       <c r="D26" s="77"/>
       <c r="E26" s="71"/>
       <c r="F26" s="71"/>
       <c r="G26" s="71"/>
       <c r="H26" s="68"/>
       <c r="I26" s="71"/>
       <c r="J26" s="68"/>
       <c r="K26" s="71"/>
       <c r="L26" s="68"/>
       <c r="M26" s="71"/>
       <c r="N26" s="68"/>
       <c r="O26" s="71"/>
       <c r="P26" s="68"/>
       <c r="Q26" s="71"/>
       <c r="R26" s="68"/>
       <c r="S26" s="71"/>
       <c r="T26" s="71"/>
       <c r="U26" s="68"/>
       <c r="V26" s="79"/>
       <c r="W26" s="80"/>
       <c r="X26" s="81"/>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A27" s="100"/>
       <c r="B27" s="77"/>
       <c r="C27" s="128" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="129"/>
-      <c r="E27" s="394"/>
-[...16 lines deleted...]
-      <c r="V27" s="396"/>
+      <c r="E27" s="368"/>
+      <c r="F27" s="369"/>
+      <c r="G27" s="369"/>
+      <c r="H27" s="369"/>
+      <c r="I27" s="369"/>
+      <c r="J27" s="369"/>
+      <c r="K27" s="369"/>
+      <c r="L27" s="369"/>
+      <c r="M27" s="369"/>
+      <c r="N27" s="369"/>
+      <c r="O27" s="369"/>
+      <c r="P27" s="369"/>
+      <c r="Q27" s="369"/>
+      <c r="R27" s="369"/>
+      <c r="S27" s="369"/>
+      <c r="T27" s="369"/>
+      <c r="U27" s="369"/>
+      <c r="V27" s="370"/>
       <c r="W27" s="88"/>
       <c r="X27" s="89"/>
     </row>
     <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="100"/>
       <c r="B28" s="79"/>
       <c r="C28" s="130"/>
       <c r="D28" s="131"/>
       <c r="E28" s="132"/>
       <c r="F28" s="132"/>
       <c r="G28" s="133"/>
       <c r="H28" s="19"/>
       <c r="I28" s="133"/>
       <c r="J28" s="19"/>
       <c r="K28" s="133"/>
       <c r="L28" s="19"/>
       <c r="M28" s="133"/>
       <c r="N28" s="19"/>
       <c r="O28" s="133"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="133"/>
       <c r="R28" s="19"/>
       <c r="S28" s="133"/>
       <c r="T28" s="133"/>
       <c r="U28" s="19"/>
@@ -8145,54 +8152,54 @@
       <c r="C40" s="140"/>
       <c r="D40" s="140"/>
       <c r="E40" s="163"/>
       <c r="F40" s="164"/>
       <c r="G40" s="164"/>
       <c r="H40" s="164"/>
       <c r="I40" s="164"/>
       <c r="J40" s="164"/>
       <c r="K40" s="164"/>
       <c r="L40" s="164"/>
       <c r="M40" s="164"/>
       <c r="N40" s="164"/>
       <c r="O40" s="164"/>
       <c r="P40" s="164"/>
       <c r="Q40" s="164"/>
       <c r="R40" s="164"/>
       <c r="S40" s="164"/>
       <c r="T40" s="164"/>
       <c r="U40" s="164"/>
       <c r="V40" s="141"/>
       <c r="X40" s="91"/>
     </row>
     <row r="41" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="138"/>
       <c r="B41" s="156"/>
-      <c r="C41" s="384" t="s">
+      <c r="C41" s="355" t="s">
         <v>68</v>
       </c>
-      <c r="D41" s="384"/>
+      <c r="D41" s="355"/>
       <c r="E41" s="150">
         <f>E35-E37</f>
         <v>0</v>
       </c>
       <c r="F41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="152">
         <f>G35-G37</f>
         <v>0</v>
       </c>
       <c r="H41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I41" s="153">
         <f>I35-I37</f>
         <v>0</v>
       </c>
       <c r="J41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="K41" s="152">
         <f>K35-K37</f>
         <v>0</v>
       </c>
@@ -8212,52 +8219,52 @@
       </c>
       <c r="P41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q41" s="152">
         <f>Q35-Q37</f>
         <v>0</v>
       </c>
       <c r="R41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S41" s="153">
         <f>S35-S37</f>
         <v>0</v>
       </c>
       <c r="T41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U41" s="154"/>
       <c r="V41" s="155"/>
       <c r="X41" s="91"/>
     </row>
     <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="138"/>
       <c r="B42" s="156"/>
-      <c r="C42" s="384"/>
-      <c r="D42" s="384"/>
+      <c r="C42" s="355"/>
+      <c r="D42" s="355"/>
       <c r="F42" s="151"/>
       <c r="G42" s="151"/>
       <c r="H42" s="154"/>
       <c r="I42" s="154"/>
       <c r="J42" s="154"/>
       <c r="K42" s="151"/>
       <c r="L42" s="154"/>
       <c r="M42" s="151"/>
       <c r="N42" s="154"/>
       <c r="O42" s="154"/>
       <c r="P42" s="154"/>
       <c r="Q42" s="151"/>
       <c r="R42" s="154"/>
       <c r="S42" s="154"/>
       <c r="T42" s="154"/>
       <c r="U42" s="154"/>
       <c r="V42" s="155"/>
       <c r="X42" s="91"/>
     </row>
     <row r="43" spans="1:24" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="59"/>
       <c r="B43" s="149"/>
       <c r="C43" s="62" t="s">
         <v>30</v>
       </c>
@@ -8373,119 +8380,119 @@
       <c r="W45" s="18"/>
       <c r="X45" s="93"/>
     </row>
     <row r="46" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="138"/>
       <c r="B46" s="178"/>
       <c r="C46" s="179"/>
       <c r="D46" s="180"/>
       <c r="E46" s="181"/>
       <c r="F46" s="182"/>
       <c r="G46" s="182"/>
       <c r="H46" s="182"/>
       <c r="I46" s="182"/>
       <c r="J46" s="182"/>
       <c r="K46" s="182"/>
       <c r="L46" s="182"/>
       <c r="M46" s="182"/>
       <c r="N46" s="182"/>
       <c r="O46" s="182"/>
       <c r="P46" s="182"/>
       <c r="Q46" s="182"/>
       <c r="R46" s="182"/>
       <c r="S46" s="182"/>
       <c r="T46" s="182"/>
       <c r="U46" s="182"/>
-      <c r="V46" s="355"/>
+      <c r="V46" s="392"/>
       <c r="W46" s="94"/>
       <c r="X46" s="91"/>
     </row>
     <row r="47" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="138"/>
       <c r="B47" s="183"/>
       <c r="C47" s="184" t="s">
         <v>44</v>
       </c>
       <c r="D47" s="18"/>
       <c r="E47" s="166" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="185"/>
       <c r="G47" s="185" t="s">
         <v>70</v>
       </c>
       <c r="H47" s="185"/>
       <c r="I47" s="185"/>
       <c r="J47" s="185"/>
       <c r="K47" s="185"/>
       <c r="L47" s="185"/>
       <c r="M47" s="185"/>
       <c r="N47" s="185"/>
       <c r="O47" s="185"/>
       <c r="P47" s="185"/>
       <c r="Q47" s="185"/>
       <c r="R47" s="185"/>
       <c r="S47" s="185"/>
       <c r="T47" s="185"/>
       <c r="U47" s="185"/>
-      <c r="V47" s="356"/>
+      <c r="V47" s="393"/>
       <c r="W47" s="94"/>
       <c r="X47" s="91"/>
     </row>
     <row r="48" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="138"/>
       <c r="B48" s="186"/>
       <c r="C48" s="78"/>
       <c r="D48" s="66"/>
       <c r="E48" s="187"/>
       <c r="F48" s="188"/>
       <c r="G48" s="189"/>
       <c r="H48" s="189"/>
       <c r="I48" s="189"/>
       <c r="J48" s="189"/>
       <c r="K48" s="189"/>
       <c r="L48" s="189"/>
       <c r="M48" s="189"/>
       <c r="N48" s="189"/>
       <c r="O48" s="189"/>
       <c r="P48" s="189"/>
       <c r="Q48" s="189"/>
       <c r="R48" s="189"/>
       <c r="S48" s="189"/>
       <c r="T48" s="189"/>
       <c r="U48" s="189"/>
-      <c r="V48" s="356"/>
+      <c r="V48" s="393"/>
       <c r="W48" s="94"/>
       <c r="X48" s="91"/>
     </row>
     <row r="49" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="138"/>
       <c r="B49" s="186"/>
-      <c r="C49" s="360" t="s">
+      <c r="C49" s="397" t="s">
         <v>74</v>
       </c>
-      <c r="D49" s="361"/>
+      <c r="D49" s="398"/>
       <c r="E49" s="190">
         <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
         <v>0</v>
       </c>
       <c r="F49" s="157" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="191">
         <f>E29*G43</f>
         <v>0</v>
       </c>
       <c r="H49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="191">
         <f>E29*I43</f>
         <v>0</v>
       </c>
       <c r="J49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="K49" s="191">
         <f>E29*K43</f>
         <v>0</v>
       </c>
@@ -8506,81 +8513,81 @@
       <c r="P49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q49" s="191">
         <f>E29*Q43</f>
         <v>0</v>
       </c>
       <c r="R49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S49" s="191">
         <f>E29*S43</f>
         <v>0</v>
       </c>
       <c r="T49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U49" s="154"/>
       <c r="V49" s="192"/>
       <c r="W49" s="95"/>
       <c r="X49" s="91"/>
     </row>
     <row r="50" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="138"/>
       <c r="B50" s="186"/>
-      <c r="C50" s="362"/>
-[...1 lines deleted...]
-      <c r="E50" s="364" t="s">
+      <c r="C50" s="399"/>
+      <c r="D50" s="400"/>
+      <c r="E50" s="401" t="s">
         <v>31</v>
       </c>
       <c r="F50" s="193"/>
       <c r="G50" s="193"/>
       <c r="H50" s="193"/>
       <c r="I50" s="193"/>
       <c r="J50" s="193"/>
       <c r="K50" s="193"/>
       <c r="L50" s="193"/>
       <c r="M50" s="193"/>
       <c r="N50" s="193"/>
       <c r="O50" s="193"/>
       <c r="P50" s="193"/>
       <c r="Q50" s="193"/>
       <c r="R50" s="193"/>
       <c r="S50" s="193"/>
       <c r="T50" s="193"/>
       <c r="U50" s="193"/>
       <c r="V50" s="192"/>
       <c r="W50" s="95"/>
       <c r="X50" s="91"/>
     </row>
     <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="138"/>
       <c r="B51" s="186"/>
-      <c r="C51" s="362"/>
-[...1 lines deleted...]
-      <c r="E51" s="365"/>
+      <c r="C51" s="399"/>
+      <c r="D51" s="400"/>
+      <c r="E51" s="402"/>
       <c r="F51" s="193"/>
       <c r="G51" s="193"/>
       <c r="H51" s="193"/>
       <c r="I51" s="193"/>
       <c r="J51" s="193"/>
       <c r="K51" s="193"/>
       <c r="L51" s="193"/>
       <c r="M51" s="193"/>
       <c r="N51" s="193"/>
       <c r="O51" s="193"/>
       <c r="P51" s="193"/>
       <c r="Q51" s="193"/>
       <c r="R51" s="193"/>
       <c r="S51" s="193"/>
       <c r="T51" s="193"/>
       <c r="U51" s="193"/>
       <c r="V51" s="192"/>
       <c r="W51" s="95"/>
       <c r="X51" s="91"/>
     </row>
     <row r="52" spans="1:24" s="62" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="59"/>
       <c r="B52" s="60"/>
       <c r="C52" s="61" t="s">
         <v>45</v>
@@ -8628,97 +8635,97 @@
         <v>21</v>
       </c>
       <c r="Q52" s="195">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I84</f>
         <v>0</v>
       </c>
       <c r="R52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="S52" s="196">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J84</f>
         <v>0</v>
       </c>
       <c r="T52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="U52" s="169"/>
       <c r="V52" s="197"/>
       <c r="W52" s="96"/>
       <c r="X52" s="92"/>
     </row>
     <row r="53" spans="1:24" s="62" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="59"/>
       <c r="B53" s="60"/>
       <c r="C53" s="61"/>
-      <c r="E53" s="359" t="str">
+      <c r="E53" s="396" t="str">
         <f>IF(OR(E52&gt;E49,AND(G49&gt;0,G52&gt;G49),AND(I49&gt;0,I52&gt;I49),AND(K49&gt;0,K52&gt;K49),AND(M49&gt;0,M52&gt;M49),AND(O49&gt;0,O52&gt;O49),AND(Q49&gt;0,Q52&gt;Q49),AND(S49&gt;0,S52&gt;S49)),"Beantragter Förderbeitrag darf nicht grösser sein als Maximal möglicher Förderbeitrag","")</f>
         <v/>
       </c>
-      <c r="F53" s="359"/>
-[...14 lines deleted...]
-      <c r="U53" s="359"/>
+      <c r="F53" s="396"/>
+      <c r="G53" s="396"/>
+      <c r="H53" s="396"/>
+      <c r="I53" s="396"/>
+      <c r="J53" s="396"/>
+      <c r="K53" s="396"/>
+      <c r="L53" s="396"/>
+      <c r="M53" s="396"/>
+      <c r="N53" s="396"/>
+      <c r="O53" s="396"/>
+      <c r="P53" s="396"/>
+      <c r="Q53" s="396"/>
+      <c r="R53" s="396"/>
+      <c r="S53" s="396"/>
+      <c r="T53" s="396"/>
+      <c r="U53" s="396"/>
       <c r="V53" s="63"/>
       <c r="W53" s="97"/>
       <c r="X53" s="92"/>
     </row>
     <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="20"/>
       <c r="B54" s="64"/>
-      <c r="C54" s="357"/>
-[...18 lines deleted...]
-      <c r="V54" s="358"/>
+      <c r="C54" s="394"/>
+      <c r="D54" s="394"/>
+      <c r="E54" s="394"/>
+      <c r="F54" s="394"/>
+      <c r="G54" s="394"/>
+      <c r="H54" s="394"/>
+      <c r="I54" s="394"/>
+      <c r="J54" s="394"/>
+      <c r="K54" s="394"/>
+      <c r="L54" s="394"/>
+      <c r="M54" s="394"/>
+      <c r="N54" s="394"/>
+      <c r="O54" s="394"/>
+      <c r="P54" s="394"/>
+      <c r="Q54" s="394"/>
+      <c r="R54" s="394"/>
+      <c r="S54" s="394"/>
+      <c r="T54" s="394"/>
+      <c r="U54" s="394"/>
+      <c r="V54" s="395"/>
       <c r="W54" s="98"/>
       <c r="X54"/>
     </row>
     <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B56" s="65" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="58" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="60" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="61" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="62" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="63" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="64" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="65" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="66" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="67" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="68" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="69" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="70" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="71" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
     <row r="72" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
@@ -8846,291 +8853,291 @@
       <c r="Q183" s="19"/>
       <c r="S183" s="19"/>
       <c r="T183" s="19"/>
       <c r="V183" s="19"/>
       <c r="X183" s="19"/>
     </row>
     <row r="184" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A184" s="19"/>
       <c r="B184" s="19"/>
       <c r="C184" s="19"/>
       <c r="D184" s="19"/>
       <c r="E184" s="19"/>
       <c r="F184" s="19"/>
       <c r="G184" s="19"/>
       <c r="I184" s="19"/>
       <c r="K184" s="19"/>
       <c r="M184" s="19"/>
       <c r="O184" s="19"/>
       <c r="Q184" s="19"/>
       <c r="S184" s="19"/>
       <c r="T184" s="19"/>
       <c r="V184" s="19"/>
       <c r="X184" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="k3LWksGT3fouBltpPwANsJLVg9VllzGbL8bRE3BMjNfnBIDprUJgBVx53/xK2IFhpl1q7vXl3+RO+vqni1AEoA==" saltValue="boFf1kWTG5uOsYAHlnbNQg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="p4e76GzeUD5aEPZL0jvCuo42edM0PrnpQ/A5J/mKDEYnaBtM7iQanlRg3U9uwEibp0jjCDzZbFjEeS4LVixFWw==" saltValue="LgWylIlL7bcwrqdME0Q63w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="23">
-    <mergeCell ref="C41:D42"/>
-[...5 lines deleted...]
-    <mergeCell ref="O15:T18"/>
+    <mergeCell ref="V46:V48"/>
+    <mergeCell ref="C54:V54"/>
+    <mergeCell ref="E53:U53"/>
+    <mergeCell ref="C49:D51"/>
+    <mergeCell ref="E50:E51"/>
     <mergeCell ref="A5:V8"/>
     <mergeCell ref="X13:X16"/>
     <mergeCell ref="C16:D22"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
-    <mergeCell ref="V46:V48"/>
-[...3 lines deleted...]
-    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="C41:D42"/>
+    <mergeCell ref="C10:V11"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="E27:V27"/>
+    <mergeCell ref="O15:T18"/>
   </mergeCells>
   <conditionalFormatting sqref="E52">
-    <cfRule type="expression" dxfId="39" priority="10">
+    <cfRule type="expression" dxfId="40" priority="10">
       <formula>$E$52&gt;#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G52">
-    <cfRule type="expression" dxfId="38" priority="7">
+    <cfRule type="expression" dxfId="39" priority="7">
       <formula>$G$52&gt;$G$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52">
-    <cfRule type="expression" dxfId="37" priority="6">
+    <cfRule type="expression" dxfId="38" priority="6">
       <formula>$I$52&gt;$I$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K52">
-    <cfRule type="expression" dxfId="36" priority="5">
+    <cfRule type="expression" dxfId="37" priority="5">
       <formula>$K$52&gt;$K$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M52">
-    <cfRule type="expression" dxfId="35" priority="4">
+    <cfRule type="expression" dxfId="36" priority="4">
       <formula>$M$52&gt;$M$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O52">
-    <cfRule type="expression" dxfId="34" priority="3">
+    <cfRule type="expression" dxfId="35" priority="3">
       <formula>$O$52&gt;$O$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q52">
-    <cfRule type="expression" dxfId="33" priority="2">
+    <cfRule type="expression" dxfId="34" priority="2">
       <formula>$Q$52&gt;$Q$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S52">
-    <cfRule type="expression" dxfId="32" priority="1">
+    <cfRule type="expression" dxfId="33" priority="1">
       <formula>$S$52&gt;$S$49</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.62541666666666662" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7800E53F-81BE-4923-A7CC-E0E13BF4913F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V88"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" customWidth="1"/>
     <col min="3" max="3" width="40.5703125" customWidth="1"/>
     <col min="4" max="4" width="21.5703125" customWidth="1"/>
     <col min="5" max="5" width="25.42578125" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="77"/>
       <c r="B1" s="102"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="77"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="75"/>
-      <c r="B2" s="424" t="s">
+      <c r="B2" s="403" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="425"/>
-[...5 lines deleted...]
-      <c r="I2" s="426"/>
+      <c r="C2" s="404"/>
+      <c r="D2" s="404"/>
+      <c r="E2" s="404"/>
+      <c r="F2" s="404"/>
+      <c r="G2" s="404"/>
+      <c r="H2" s="404"/>
+      <c r="I2" s="405"/>
       <c r="J2" s="198"/>
       <c r="K2" s="199"/>
       <c r="L2" s="100"/>
     </row>
-    <row r="3" spans="1:15" ht="153" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="75"/>
-      <c r="B3" s="427"/>
-[...6 lines deleted...]
-      <c r="I3" s="429"/>
+      <c r="B3" s="406"/>
+      <c r="C3" s="407"/>
+      <c r="D3" s="407"/>
+      <c r="E3" s="407"/>
+      <c r="F3" s="407"/>
+      <c r="G3" s="407"/>
+      <c r="H3" s="407"/>
+      <c r="I3" s="408"/>
       <c r="J3" s="200"/>
       <c r="K3" s="201"/>
       <c r="L3" s="100"/>
     </row>
     <row r="4" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="77"/>
       <c r="B4" s="110"/>
       <c r="C4" s="202"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="202"/>
       <c r="H4" s="202"/>
       <c r="I4" s="202"/>
       <c r="J4" s="202"/>
       <c r="K4" s="202"/>
       <c r="L4" s="77"/>
     </row>
     <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="75"/>
       <c r="B5" s="19"/>
       <c r="C5" s="203"/>
       <c r="D5" s="204" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="205" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="206" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="19"/>
-      <c r="H5" s="430" t="str">
+      <c r="H5" s="412" t="str">
         <f>IF(MAX(G10:G49)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I5" s="430"/>
-[...1 lines deleted...]
-      <c r="K5" s="431"/>
+      <c r="I5" s="412"/>
+      <c r="J5" s="412"/>
+      <c r="K5" s="413"/>
       <c r="L5" s="77"/>
     </row>
     <row r="6" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="75"/>
       <c r="B6" s="109"/>
       <c r="C6" s="109"/>
       <c r="D6" s="207">
         <f>$I$50</f>
         <v>0</v>
       </c>
       <c r="E6" s="208">
         <f>$I$76</f>
         <v>0</v>
       </c>
       <c r="F6" s="209">
         <f>D6-E6</f>
         <v>0</v>
       </c>
       <c r="G6" s="109"/>
-      <c r="H6" s="430"/>
-[...2 lines deleted...]
-      <c r="K6" s="431"/>
+      <c r="H6" s="412"/>
+      <c r="I6" s="412"/>
+      <c r="J6" s="412"/>
+      <c r="K6" s="413"/>
       <c r="L6" s="77"/>
     </row>
     <row r="7" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="75"/>
       <c r="B7" s="109"/>
       <c r="C7" s="109"/>
       <c r="D7" s="109"/>
       <c r="E7" s="109"/>
       <c r="F7" s="109"/>
       <c r="G7" s="109"/>
       <c r="H7" s="109"/>
       <c r="I7" s="109"/>
       <c r="J7" s="109"/>
       <c r="K7" s="109"/>
       <c r="L7" s="77"/>
     </row>
     <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="75"/>
-      <c r="B8" s="418" t="s">
+      <c r="B8" s="414" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="419"/>
-[...7 lines deleted...]
-      <c r="K8" s="420"/>
+      <c r="C8" s="415"/>
+      <c r="D8" s="415"/>
+      <c r="E8" s="415"/>
+      <c r="F8" s="415"/>
+      <c r="G8" s="415"/>
+      <c r="H8" s="415"/>
+      <c r="I8" s="415"/>
+      <c r="J8" s="415"/>
+      <c r="K8" s="416"/>
       <c r="L8" s="77"/>
     </row>
     <row r="9" spans="1:15" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="75"/>
       <c r="B9" s="210" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="211" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="212" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="214" t="s">
         <v>59</v>
       </c>
       <c r="H9" s="214" t="s">
         <v>35</v>
       </c>
@@ -10098,564 +10105,564 @@
         <v>0</v>
       </c>
       <c r="L50" s="77"/>
     </row>
     <row r="51" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A51" s="77"/>
       <c r="B51" s="224"/>
       <c r="C51" s="224"/>
       <c r="D51" s="224"/>
       <c r="E51" s="224"/>
       <c r="F51" s="224"/>
       <c r="G51" s="225"/>
       <c r="H51" s="224"/>
       <c r="I51" s="226"/>
       <c r="J51" s="225"/>
       <c r="K51" s="225"/>
       <c r="L51" s="77"/>
     </row>
     <row r="52" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="77"/>
       <c r="B52" s="227"/>
       <c r="C52" s="227"/>
       <c r="D52" s="227"/>
       <c r="E52" s="227"/>
       <c r="F52" s="227"/>
-      <c r="G52" s="225"/>
-      <c r="H52" s="430" t="str">
+      <c r="G52" s="412" t="str">
         <f>IF(MAX(G56:G75)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I52" s="430"/>
-[...1 lines deleted...]
-      <c r="K52" s="430"/>
+      <c r="H52" s="412"/>
+      <c r="I52" s="412"/>
+      <c r="J52" s="412"/>
+      <c r="K52" s="412"/>
       <c r="L52" s="100"/>
     </row>
     <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="77"/>
       <c r="B53" s="227"/>
       <c r="C53" s="227"/>
       <c r="D53" s="227"/>
       <c r="E53" s="227"/>
       <c r="F53" s="227"/>
       <c r="G53" s="225"/>
       <c r="H53" s="227"/>
       <c r="I53" s="228"/>
       <c r="J53" s="228"/>
       <c r="K53" s="228"/>
       <c r="L53" s="77"/>
     </row>
     <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="77"/>
-      <c r="B54" s="418" t="s">
+      <c r="B54" s="414" t="s">
         <v>67</v>
       </c>
-      <c r="C54" s="419"/>
-[...7 lines deleted...]
-      <c r="K54" s="420"/>
+      <c r="C54" s="415"/>
+      <c r="D54" s="415"/>
+      <c r="E54" s="415"/>
+      <c r="F54" s="415"/>
+      <c r="G54" s="415"/>
+      <c r="H54" s="415"/>
+      <c r="I54" s="415"/>
+      <c r="J54" s="415"/>
+      <c r="K54" s="416"/>
       <c r="L54" s="77"/>
     </row>
     <row r="55" spans="1:12" ht="51.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="77"/>
-      <c r="B55" s="415" t="s">
+      <c r="B55" s="417" t="s">
         <v>54</v>
       </c>
-      <c r="C55" s="416"/>
-      <c r="D55" s="417"/>
+      <c r="C55" s="418"/>
+      <c r="D55" s="419"/>
       <c r="E55" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F55" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="214" t="s">
         <v>59</v>
       </c>
       <c r="H55" s="214" t="s">
         <v>35</v>
       </c>
       <c r="I55" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J55" s="214" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="214" t="s">
         <v>16</v>
       </c>
       <c r="L55" s="77"/>
     </row>
     <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="77"/>
-      <c r="B56" s="421" t="s">
+      <c r="B56" s="420" t="s">
         <v>52</v>
       </c>
-      <c r="C56" s="422"/>
-      <c r="D56" s="423"/>
+      <c r="C56" s="421"/>
+      <c r="D56" s="422"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="215">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="215" t="str">
         <f>IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="215" t="str">
         <f>IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="77"/>
     </row>
     <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="77"/>
-      <c r="B57" s="412"/>
-[...1 lines deleted...]
-      <c r="D57" s="414"/>
+      <c r="B57" s="409"/>
+      <c r="C57" s="410"/>
+      <c r="D57" s="411"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="216">
         <f t="shared" ref="I57:I74" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="216" t="str">
         <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="K57" s="216" t="str">
         <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="L57" s="77"/>
     </row>
     <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="77"/>
-      <c r="B58" s="412"/>
-[...1 lines deleted...]
-      <c r="D58" s="414"/>
+      <c r="B58" s="409"/>
+      <c r="C58" s="410"/>
+      <c r="D58" s="411"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K58" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L58" s="77"/>
     </row>
     <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="77"/>
-      <c r="B59" s="412"/>
-[...1 lines deleted...]
-      <c r="D59" s="414"/>
+      <c r="B59" s="409"/>
+      <c r="C59" s="410"/>
+      <c r="D59" s="411"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K59" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L59" s="77"/>
     </row>
     <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="77"/>
-      <c r="B60" s="412"/>
-[...1 lines deleted...]
-      <c r="D60" s="414"/>
+      <c r="B60" s="409"/>
+      <c r="C60" s="410"/>
+      <c r="D60" s="411"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K60" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L60" s="77"/>
     </row>
     <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="77"/>
-      <c r="B61" s="412"/>
-[...1 lines deleted...]
-      <c r="D61" s="414"/>
+      <c r="B61" s="409"/>
+      <c r="C61" s="410"/>
+      <c r="D61" s="411"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J61" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K61" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L61" s="77"/>
     </row>
     <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="77"/>
-      <c r="B62" s="412"/>
-[...1 lines deleted...]
-      <c r="D62" s="414"/>
+      <c r="B62" s="409"/>
+      <c r="C62" s="410"/>
+      <c r="D62" s="411"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J62" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K62" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L62" s="77"/>
     </row>
     <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="77"/>
-      <c r="B63" s="412"/>
-[...1 lines deleted...]
-      <c r="D63" s="414"/>
+      <c r="B63" s="409"/>
+      <c r="C63" s="410"/>
+      <c r="D63" s="411"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="216">
         <f t="shared" ref="I63:I71" si="12">G63*H63</f>
         <v>0</v>
       </c>
       <c r="J63" s="216" t="str">
         <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="K63" s="216" t="str">
         <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="L63" s="77"/>
     </row>
     <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="77"/>
-      <c r="B64" s="412"/>
-[...1 lines deleted...]
-      <c r="D64" s="414"/>
+      <c r="B64" s="409"/>
+      <c r="C64" s="410"/>
+      <c r="D64" s="411"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J64" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K64" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L64" s="77"/>
     </row>
     <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="77"/>
-      <c r="B65" s="412"/>
-[...1 lines deleted...]
-      <c r="D65" s="414"/>
+      <c r="B65" s="409"/>
+      <c r="C65" s="410"/>
+      <c r="D65" s="411"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J65" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K65" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L65" s="77"/>
     </row>
     <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="77"/>
-      <c r="B66" s="412"/>
-[...1 lines deleted...]
-      <c r="D66" s="414"/>
+      <c r="B66" s="409"/>
+      <c r="C66" s="410"/>
+      <c r="D66" s="411"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J66" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K66" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L66" s="77"/>
     </row>
     <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="77"/>
-      <c r="B67" s="412"/>
-[...1 lines deleted...]
-      <c r="D67" s="414"/>
+      <c r="B67" s="409"/>
+      <c r="C67" s="410"/>
+      <c r="D67" s="411"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J67" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K67" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L67" s="77"/>
     </row>
     <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="77"/>
-      <c r="B68" s="412"/>
-[...1 lines deleted...]
-      <c r="D68" s="414"/>
+      <c r="B68" s="409"/>
+      <c r="C68" s="410"/>
+      <c r="D68" s="411"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J68" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K68" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L68" s="77"/>
     </row>
     <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="77"/>
-      <c r="B69" s="412"/>
-[...1 lines deleted...]
-      <c r="D69" s="414"/>
+      <c r="B69" s="409"/>
+      <c r="C69" s="410"/>
+      <c r="D69" s="411"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J69" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K69" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L69" s="77"/>
     </row>
     <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="77"/>
-      <c r="B70" s="412"/>
-[...1 lines deleted...]
-      <c r="D70" s="414"/>
+      <c r="B70" s="409"/>
+      <c r="C70" s="410"/>
+      <c r="D70" s="411"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J70" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K70" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L70" s="77"/>
     </row>
     <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="77"/>
-      <c r="B71" s="412"/>
-[...1 lines deleted...]
-      <c r="D71" s="414"/>
+      <c r="B71" s="409"/>
+      <c r="C71" s="410"/>
+      <c r="D71" s="411"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J71" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K71" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L71" s="77"/>
     </row>
     <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A72" s="77"/>
-      <c r="B72" s="412"/>
-[...1 lines deleted...]
-      <c r="D72" s="414"/>
+      <c r="B72" s="409"/>
+      <c r="C72" s="410"/>
+      <c r="D72" s="411"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K72" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L72" s="77"/>
     </row>
     <row r="73" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A73" s="77"/>
-      <c r="B73" s="412"/>
-[...1 lines deleted...]
-      <c r="D73" s="414"/>
+      <c r="B73" s="409"/>
+      <c r="C73" s="410"/>
+      <c r="D73" s="411"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K73" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L73" s="77"/>
     </row>
     <row r="74" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A74" s="77"/>
-      <c r="B74" s="412"/>
-[...1 lines deleted...]
-      <c r="D74" s="414"/>
+      <c r="B74" s="409"/>
+      <c r="C74" s="410"/>
+      <c r="D74" s="411"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K74" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L74" s="77"/>
     </row>
     <row r="75" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="77"/>
-      <c r="B75" s="409"/>
-[...1 lines deleted...]
-      <c r="D75" s="411"/>
+      <c r="B75" s="429"/>
+      <c r="C75" s="430"/>
+      <c r="D75" s="431"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="216">
         <f t="shared" ref="I75" si="15">G75*H75</f>
         <v>0</v>
       </c>
       <c r="J75" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K75" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L75" s="77"/>
     </row>
     <row r="76" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="77"/>
       <c r="B76" s="229"/>
       <c r="C76" s="230"/>
       <c r="D76" s="230"/>
       <c r="E76" s="230"/>
       <c r="F76" s="230"/>
@@ -10713,180 +10720,180 @@
       <c r="E79" s="234"/>
       <c r="F79" s="234"/>
       <c r="G79" s="234"/>
       <c r="H79" s="234"/>
       <c r="I79" s="234"/>
       <c r="J79" s="234"/>
       <c r="K79" s="235"/>
       <c r="L79" s="77"/>
     </row>
     <row r="80" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A80" s="77"/>
       <c r="B80" s="233"/>
       <c r="C80" s="234"/>
       <c r="D80" s="234"/>
       <c r="E80" s="234"/>
       <c r="F80" s="234"/>
       <c r="G80" s="234"/>
       <c r="H80" s="234"/>
       <c r="I80" s="234"/>
       <c r="J80" s="234"/>
       <c r="K80" s="235"/>
       <c r="L80" s="77"/>
     </row>
     <row r="81" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="77"/>
-      <c r="B81" s="403"/>
-[...1 lines deleted...]
-      <c r="D81" s="405"/>
+      <c r="B81" s="423"/>
+      <c r="C81" s="424"/>
+      <c r="D81" s="425"/>
       <c r="E81" s="77"/>
       <c r="F81" s="77"/>
       <c r="G81" s="77"/>
       <c r="H81" s="77"/>
       <c r="I81" s="77"/>
       <c r="J81" s="77"/>
       <c r="K81" s="77"/>
       <c r="L81" s="77"/>
     </row>
     <row r="82" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="77"/>
-      <c r="B82" s="406"/>
-[...1 lines deleted...]
-      <c r="D82" s="408"/>
+      <c r="B82" s="426"/>
+      <c r="C82" s="427"/>
+      <c r="D82" s="428"/>
       <c r="E82" s="128"/>
       <c r="F82" s="77"/>
       <c r="G82" s="77"/>
       <c r="H82" s="128"/>
       <c r="I82" s="77"/>
       <c r="J82" s="77"/>
       <c r="K82" s="77"/>
       <c r="L82" s="77"/>
     </row>
     <row r="83" spans="1:12" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="99"/>
       <c r="B83" s="99"/>
       <c r="C83" s="99"/>
       <c r="D83" s="99"/>
       <c r="E83" s="99"/>
       <c r="F83" s="99"/>
       <c r="G83" s="99"/>
       <c r="H83" s="99"/>
       <c r="I83" s="99"/>
       <c r="J83" s="99"/>
       <c r="K83" s="99"/>
       <c r="L83" s="99"/>
     </row>
     <row r="88" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="217"/>
       <c r="C88" s="217"/>
       <c r="D88" s="217"/>
       <c r="E88" s="217"/>
       <c r="H88" s="217"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HCpZ2ql28wmgv2p0wuRiPw8wzFtVN/LdnV1Y+dC9dek/4eFTprptQH1nz4YpT2pO2rJ0o39M85libm/6uXYL2g==" saltValue="fD7ERxRitYT57oAyLaVJkA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="svuwjd3zY23xYDCiYAw0VTlMtfrFP9cr3TcLjvnCD36xLsU/iohhuuNd1+3dergu76agVyBuRJ5Pl8YQ8eRIAQ==" saltValue="+yWQr++atK+9ETc8m+VnOw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B2:I3"/>
-[...4 lines deleted...]
-    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B54:K54"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B66:D66"/>
-    <mergeCell ref="B81:D81"/>
-[...6 lines deleted...]
-    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B2:I3"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="H5:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="G52:K52"/>
   </mergeCells>
   <conditionalFormatting sqref="G10:G49">
-    <cfRule type="cellIs" dxfId="31" priority="2" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="32" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G75">
-    <cfRule type="cellIs" dxfId="29" priority="1" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="30" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10:K49">
-    <cfRule type="expression" dxfId="26" priority="12">
+    <cfRule type="expression" dxfId="27" priority="12">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:K75">
-    <cfRule type="expression" dxfId="24" priority="10">
+    <cfRule type="expression" dxfId="25" priority="10">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:D48 D56:D75" xr:uid="{E8CECFDA-3C7F-4263-BC40-E698F5DF52CD}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="37" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="10" max="35" man="1"/>
   </colBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="27" id="{FCE8894E-5FD5-4DBE-8862-E2D1EC92B960}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>G50:G53</xm:sqref>
+          <xm:sqref>G50:G51 G53</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="5" id="{3E64E25B-C682-4666-BF51-ACAE2F678081}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>G76:K76</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="14" id="{06BB0373-087B-4E73-B536-DBAB10CCB729}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$K$50</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
@@ -10913,51 +10920,51 @@
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E10:E49 E56:E75</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AA362B21-FC08-4842-B546-EDF1C1F28D9D}">
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F10:F49 F56:F75</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446EC50A-4C0D-4710-B742-39B103861F97}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V83"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7109375" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="77"/>
       <c r="B1" s="102"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
@@ -11040,62 +11047,62 @@
         <v>0</v>
       </c>
       <c r="G5" s="436"/>
       <c r="H5" s="437"/>
       <c r="I5" s="437"/>
       <c r="J5" s="437"/>
       <c r="K5" s="438"/>
       <c r="L5" s="77"/>
     </row>
     <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="75"/>
       <c r="B6" s="109"/>
       <c r="C6" s="109"/>
       <c r="D6" s="109"/>
       <c r="E6" s="109"/>
       <c r="F6" s="109"/>
       <c r="G6" s="109"/>
       <c r="H6" s="109"/>
       <c r="I6" s="109"/>
       <c r="J6" s="109"/>
       <c r="K6" s="109"/>
       <c r="L6" s="77"/>
     </row>
     <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="75"/>
-      <c r="B7" s="418" t="s">
+      <c r="B7" s="414" t="s">
         <v>76</v>
       </c>
-      <c r="C7" s="419"/>
-[...7 lines deleted...]
-      <c r="K7" s="420"/>
+      <c r="C7" s="415"/>
+      <c r="D7" s="415"/>
+      <c r="E7" s="415"/>
+      <c r="F7" s="415"/>
+      <c r="G7" s="415"/>
+      <c r="H7" s="415"/>
+      <c r="I7" s="415"/>
+      <c r="J7" s="415"/>
+      <c r="K7" s="416"/>
       <c r="L7" s="77"/>
     </row>
     <row r="8" spans="1:15" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="75"/>
       <c r="B8" s="210" t="s">
         <v>62</v>
       </c>
       <c r="C8" s="211" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="212" t="s">
         <v>63</v>
       </c>
       <c r="E8" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="120" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="214" t="s">
         <v>37</v>
       </c>
@@ -12064,547 +12071,547 @@
       </c>
       <c r="L49" s="77"/>
     </row>
     <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="78"/>
       <c r="B50" s="238"/>
       <c r="C50" s="224"/>
       <c r="D50" s="224"/>
       <c r="E50" s="224"/>
       <c r="F50" s="224"/>
       <c r="G50" s="239"/>
       <c r="H50" s="225"/>
       <c r="I50" s="225"/>
       <c r="J50" s="240"/>
       <c r="K50" s="240"/>
       <c r="L50" s="78"/>
     </row>
     <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="77"/>
       <c r="B51" s="124"/>
       <c r="C51" s="241"/>
       <c r="D51" s="241"/>
       <c r="E51" s="241"/>
       <c r="F51" s="241"/>
       <c r="G51" s="439" t="str">
-        <f>IF(MAX(G54:G73)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+        <f>IF(MAX(G54:G73)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
       <c r="H51" s="440"/>
       <c r="I51" s="440"/>
       <c r="J51" s="440"/>
       <c r="K51" s="441"/>
       <c r="L51" s="77"/>
     </row>
     <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="77"/>
-      <c r="B52" s="418" t="s">
+      <c r="B52" s="414" t="s">
         <v>77</v>
       </c>
-      <c r="C52" s="419"/>
-[...7 lines deleted...]
-      <c r="K52" s="420"/>
+      <c r="C52" s="415"/>
+      <c r="D52" s="415"/>
+      <c r="E52" s="415"/>
+      <c r="F52" s="415"/>
+      <c r="G52" s="415"/>
+      <c r="H52" s="415"/>
+      <c r="I52" s="415"/>
+      <c r="J52" s="415"/>
+      <c r="K52" s="416"/>
       <c r="L52" s="77"/>
     </row>
     <row r="53" spans="1:12" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="77"/>
-      <c r="B53" s="415" t="s">
+      <c r="B53" s="417" t="s">
         <v>54</v>
       </c>
-      <c r="C53" s="416"/>
+      <c r="C53" s="418"/>
       <c r="D53" s="432"/>
       <c r="E53" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="120" t="s">
         <v>60</v>
       </c>
       <c r="H53" s="214" t="s">
         <v>37</v>
       </c>
       <c r="I53" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J53" s="237" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="237" t="s">
         <v>16</v>
       </c>
       <c r="L53" s="77"/>
     </row>
     <row r="54" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A54" s="77"/>
-      <c r="B54" s="421"/>
-[...1 lines deleted...]
-      <c r="D54" s="423"/>
+      <c r="B54" s="420"/>
+      <c r="C54" s="421"/>
+      <c r="D54" s="422"/>
       <c r="E54" s="1"/>
       <c r="F54" s="3"/>
       <c r="G54" s="4"/>
       <c r="H54" s="2"/>
       <c r="I54" s="215">
         <f>G54*H54</f>
         <v>0</v>
       </c>
       <c r="J54" s="215" t="str">
         <f>IF(E54="Interne Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="K54" s="215" t="str">
         <f>IF(E54="Externe Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="L54" s="77"/>
     </row>
     <row r="55" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A55" s="77"/>
-      <c r="B55" s="412"/>
-[...1 lines deleted...]
-      <c r="D55" s="414"/>
+      <c r="B55" s="409"/>
+      <c r="C55" s="410"/>
+      <c r="D55" s="411"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="216">
         <f t="shared" ref="I55:I71" si="7">G55*H55</f>
         <v>0</v>
       </c>
       <c r="J55" s="216" t="str">
         <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="K55" s="216" t="str">
         <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="L55" s="77"/>
     </row>
     <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="77"/>
-      <c r="B56" s="412"/>
-[...1 lines deleted...]
-      <c r="D56" s="414"/>
+      <c r="B56" s="409"/>
+      <c r="C56" s="410"/>
+      <c r="D56" s="411"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="216">
         <f t="shared" ref="I56:I61" si="10">G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="216" t="str">
         <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="216" t="str">
         <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="77"/>
     </row>
     <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="77"/>
-      <c r="B57" s="412"/>
-[...1 lines deleted...]
-      <c r="D57" s="414"/>
+      <c r="B57" s="409"/>
+      <c r="C57" s="410"/>
+      <c r="D57" s="411"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J57" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K57" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L57" s="77"/>
     </row>
     <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="77"/>
-      <c r="B58" s="412"/>
-[...1 lines deleted...]
-      <c r="D58" s="414"/>
+      <c r="B58" s="409"/>
+      <c r="C58" s="410"/>
+      <c r="D58" s="411"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J58" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K58" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L58" s="77"/>
     </row>
     <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="77"/>
-      <c r="B59" s="412"/>
-[...1 lines deleted...]
-      <c r="D59" s="414"/>
+      <c r="B59" s="409"/>
+      <c r="C59" s="410"/>
+      <c r="D59" s="411"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J59" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K59" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L59" s="77"/>
     </row>
     <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="77"/>
-      <c r="B60" s="412"/>
-[...1 lines deleted...]
-      <c r="D60" s="414"/>
+      <c r="B60" s="409"/>
+      <c r="C60" s="410"/>
+      <c r="D60" s="411"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J60" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K60" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L60" s="77"/>
     </row>
     <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="77"/>
-      <c r="B61" s="412"/>
-[...1 lines deleted...]
-      <c r="D61" s="414"/>
+      <c r="B61" s="409"/>
+      <c r="C61" s="410"/>
+      <c r="D61" s="411"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J61" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K61" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L61" s="77"/>
     </row>
     <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="77"/>
-      <c r="B62" s="412"/>
-[...1 lines deleted...]
-      <c r="D62" s="414"/>
+      <c r="B62" s="409"/>
+      <c r="C62" s="410"/>
+      <c r="D62" s="411"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J62" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K62" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L62" s="77"/>
     </row>
     <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="77"/>
-      <c r="B63" s="412"/>
-[...1 lines deleted...]
-      <c r="D63" s="414"/>
+      <c r="B63" s="409"/>
+      <c r="C63" s="410"/>
+      <c r="D63" s="411"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J63" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K63" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L63" s="77"/>
     </row>
     <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="77"/>
-      <c r="B64" s="412"/>
-[...1 lines deleted...]
-      <c r="D64" s="414"/>
+      <c r="B64" s="409"/>
+      <c r="C64" s="410"/>
+      <c r="D64" s="411"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J64" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K64" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L64" s="77"/>
     </row>
     <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="77"/>
-      <c r="B65" s="412"/>
-[...1 lines deleted...]
-      <c r="D65" s="414"/>
+      <c r="B65" s="409"/>
+      <c r="C65" s="410"/>
+      <c r="D65" s="411"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J65" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K65" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L65" s="77"/>
     </row>
     <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="77"/>
-      <c r="B66" s="412"/>
-[...1 lines deleted...]
-      <c r="D66" s="414"/>
+      <c r="B66" s="409"/>
+      <c r="C66" s="410"/>
+      <c r="D66" s="411"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J66" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K66" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L66" s="77"/>
     </row>
     <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="77"/>
-      <c r="B67" s="412"/>
-[...1 lines deleted...]
-      <c r="D67" s="414"/>
+      <c r="B67" s="409"/>
+      <c r="C67" s="410"/>
+      <c r="D67" s="411"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J67" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K67" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L67" s="77"/>
     </row>
     <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="77"/>
-      <c r="B68" s="412"/>
-[...1 lines deleted...]
-      <c r="D68" s="414"/>
+      <c r="B68" s="409"/>
+      <c r="C68" s="410"/>
+      <c r="D68" s="411"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J68" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K68" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L68" s="77"/>
     </row>
     <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="77"/>
-      <c r="B69" s="412"/>
-[...1 lines deleted...]
-      <c r="D69" s="414"/>
+      <c r="B69" s="409"/>
+      <c r="C69" s="410"/>
+      <c r="D69" s="411"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J69" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K69" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L69" s="77"/>
     </row>
     <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="77"/>
-      <c r="B70" s="412"/>
-[...1 lines deleted...]
-      <c r="D70" s="414"/>
+      <c r="B70" s="409"/>
+      <c r="C70" s="410"/>
+      <c r="D70" s="411"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J70" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K70" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L70" s="77"/>
     </row>
     <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="77"/>
-      <c r="B71" s="412"/>
-[...1 lines deleted...]
-      <c r="D71" s="414"/>
+      <c r="B71" s="409"/>
+      <c r="C71" s="410"/>
+      <c r="D71" s="411"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J71" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K71" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L71" s="77"/>
     </row>
     <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A72" s="77"/>
-      <c r="B72" s="412"/>
-[...1 lines deleted...]
-      <c r="D72" s="414"/>
+      <c r="B72" s="409"/>
+      <c r="C72" s="410"/>
+      <c r="D72" s="411"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="216">
         <f t="shared" ref="I72:I73" si="13">G72*H72</f>
         <v>0</v>
       </c>
       <c r="J72" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K72" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L72" s="77"/>
     </row>
     <row r="73" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A73" s="77"/>
-      <c r="B73" s="409"/>
-[...1 lines deleted...]
-      <c r="D73" s="411"/>
+      <c r="B73" s="429"/>
+      <c r="C73" s="430"/>
+      <c r="D73" s="431"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="216">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J73" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K73" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L73" s="77"/>
     </row>
     <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="77"/>
       <c r="B74" s="219"/>
       <c r="C74" s="220"/>
       <c r="D74" s="220"/>
       <c r="E74" s="220"/>
       <c r="F74" s="220"/>
@@ -12620,146 +12627,146 @@
         <f>ROUND(SUM(J54:J73),0)</f>
         <v>0</v>
       </c>
       <c r="K74" s="223">
         <f>ROUND(SUM(K54:K73),0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="77"/>
     </row>
     <row r="75" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A75" s="77"/>
       <c r="B75" s="233"/>
       <c r="C75" s="234"/>
       <c r="D75" s="234"/>
       <c r="E75" s="234"/>
       <c r="F75" s="234"/>
       <c r="G75" s="234"/>
       <c r="H75" s="234"/>
       <c r="I75" s="234"/>
       <c r="J75" s="234"/>
       <c r="K75" s="235"/>
       <c r="L75" s="77"/>
     </row>
     <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="77"/>
-      <c r="B76" s="403"/>
-[...1 lines deleted...]
-      <c r="D76" s="405"/>
+      <c r="B76" s="423"/>
+      <c r="C76" s="424"/>
+      <c r="D76" s="425"/>
       <c r="E76" s="77"/>
       <c r="F76" s="77"/>
       <c r="G76" s="77"/>
       <c r="H76" s="77"/>
       <c r="I76" s="77"/>
       <c r="J76" s="77"/>
       <c r="K76" s="77"/>
       <c r="L76" s="77"/>
     </row>
     <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="77"/>
-      <c r="B77" s="406"/>
-[...1 lines deleted...]
-      <c r="D77" s="408"/>
+      <c r="B77" s="426"/>
+      <c r="C77" s="427"/>
+      <c r="D77" s="428"/>
       <c r="E77" s="128"/>
       <c r="F77" s="77"/>
       <c r="G77" s="77"/>
       <c r="H77" s="128"/>
       <c r="I77" s="77"/>
       <c r="J77" s="77"/>
       <c r="K77" s="77"/>
       <c r="L77" s="77"/>
     </row>
     <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="99"/>
       <c r="B78" s="99"/>
       <c r="C78" s="99"/>
       <c r="D78" s="99"/>
       <c r="E78" s="99"/>
       <c r="F78" s="99"/>
       <c r="G78" s="99"/>
       <c r="H78" s="99"/>
       <c r="I78" s="99"/>
       <c r="J78" s="99"/>
       <c r="K78" s="99"/>
       <c r="L78" s="99"/>
     </row>
     <row r="83" spans="2:8" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="217"/>
       <c r="C83" s="217"/>
       <c r="D83" s="217"/>
       <c r="E83" s="217"/>
       <c r="H83" s="217"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xJpwlpXVojXnbNaK0wbmGfx23/B6eWFSLYn74kFk4jAlQOPk2EqVOf0khWhEMlDTw8rnJeETfwgdAR/Vl4OAIw==" saltValue="UxISSCItjI/r4GMPqA2ggQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fYV8jLOQpNVze3tQepnXRCYz1E/X1LbwKO2eHBTPY3Y8pr84XSvRido1BVsAGVp8eTWs+eDVF4NRwlVWxui1JA==" saltValue="PFEamUhJqgLoVPsJUsodrA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="B52:K52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="G4:K5"/>
+    <mergeCell ref="G51:K51"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
-    <mergeCell ref="B73:D73"/>
-[...13 lines deleted...]
-    <mergeCell ref="G51:K51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
-    <cfRule type="cellIs" dxfId="23" priority="2" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="24" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G54:G73">
-    <cfRule type="cellIs" dxfId="22" priority="1" operator="greaterThanOrEqual">
-      <formula>100000</formula>
+    <cfRule type="cellIs" dxfId="23" priority="1" operator="greaterThanOrEqual">
+      <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:K48">
-    <cfRule type="expression" dxfId="19" priority="16">
+    <cfRule type="expression" dxfId="20" priority="16">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J54:K73">
-    <cfRule type="expression" dxfId="18" priority="9">
+    <cfRule type="expression" dxfId="19" priority="9">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D56:D73 D11:D28 D30:D47" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="10" max="35" man="1"/>
   </colBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="21" id="{B2210070-5CC6-4DB1-B06B-162614E294E1}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$K$49</xm:f>
@@ -12794,51 +12801,51 @@
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E54:E73</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{890104E8-05A0-4A7A-8DF2-359047B4108D}">
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F54:F73</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6740702-6138-41B3-81CB-344D0373D11A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG94"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7:I7"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="15" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" customWidth="1"/>
     <col min="13" max="13" width="15" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" customWidth="1"/>
     <col min="16" max="16" width="15" customWidth="1"/>
     <col min="17" max="17" width="13.42578125" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" customWidth="1"/>
     <col min="19" max="19" width="15" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" customWidth="1"/>
     <col min="21" max="21" width="10.85546875" customWidth="1"/>
@@ -12866,63 +12873,63 @@
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="79"/>
       <c r="M1" s="79"/>
       <c r="N1" s="79"/>
       <c r="O1" s="79"/>
       <c r="P1" s="79"/>
       <c r="Q1" s="79"/>
       <c r="R1" s="79"/>
       <c r="S1" s="79"/>
       <c r="T1" s="79"/>
       <c r="U1" s="79"/>
       <c r="V1" s="79"/>
       <c r="W1" s="79"/>
       <c r="X1" s="79"/>
       <c r="Y1" s="79"/>
       <c r="Z1" s="79"/>
       <c r="AA1" s="79"/>
       <c r="AB1" s="79"/>
       <c r="AC1" s="79"/>
       <c r="AD1" s="77"/>
     </row>
     <row r="2" spans="1:33" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="75"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="447" t="s">
         <v>96</v>
       </c>
-      <c r="C2" s="463"/>
-[...8 lines deleted...]
-      <c r="L2" s="463"/>
+      <c r="C2" s="448"/>
+      <c r="D2" s="448"/>
+      <c r="E2" s="448"/>
+      <c r="F2" s="448"/>
+      <c r="G2" s="448"/>
+      <c r="H2" s="448"/>
+      <c r="I2" s="448"/>
+      <c r="J2" s="448"/>
+      <c r="K2" s="448"/>
+      <c r="L2" s="448"/>
       <c r="M2" s="103"/>
       <c r="N2" s="103"/>
       <c r="O2" s="103"/>
       <c r="P2" s="103"/>
       <c r="Q2" s="103"/>
       <c r="R2" s="103"/>
       <c r="S2" s="103"/>
       <c r="T2" s="103"/>
       <c r="U2" s="103"/>
       <c r="V2" s="103"/>
       <c r="W2" s="103"/>
       <c r="X2" s="103"/>
       <c r="Y2" s="103"/>
       <c r="Z2" s="103"/>
       <c r="AA2" s="104"/>
       <c r="AB2" s="105"/>
       <c r="AC2" s="106"/>
       <c r="AD2" s="100"/>
     </row>
     <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="77"/>
       <c r="B3" s="107"/>
       <c r="C3" s="108"/>
       <c r="D3" s="108"/>
       <c r="E3" s="108"/>
@@ -12937,230 +12944,230 @@
       <c r="N3" s="108"/>
       <c r="O3" s="108"/>
       <c r="P3" s="108"/>
       <c r="Q3" s="108"/>
       <c r="R3" s="108"/>
       <c r="S3" s="108"/>
       <c r="T3" s="108"/>
       <c r="U3" s="108"/>
       <c r="V3" s="108"/>
       <c r="W3" s="108"/>
       <c r="X3" s="108"/>
       <c r="Y3" s="108"/>
       <c r="Z3" s="108"/>
       <c r="AA3" s="108"/>
       <c r="AB3" s="108"/>
       <c r="AC3" s="108"/>
       <c r="AD3" s="77"/>
     </row>
     <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="75"/>
       <c r="B4" s="109"/>
       <c r="C4" s="109"/>
       <c r="D4" s="109"/>
       <c r="E4" s="109"/>
       <c r="F4" s="109"/>
-      <c r="G4" s="430" t="str">
+      <c r="G4" s="412" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="430"/>
-[...1 lines deleted...]
-      <c r="J4" s="430" t="str">
+      <c r="H4" s="412"/>
+      <c r="I4" s="412"/>
+      <c r="J4" s="412" t="str">
         <f>IF(MAX(J9:J48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K4" s="430"/>
-[...1 lines deleted...]
-      <c r="M4" s="430" t="str">
+      <c r="K4" s="412"/>
+      <c r="L4" s="412"/>
+      <c r="M4" s="412" t="str">
         <f>IF(MAX(M9:M48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N4" s="430"/>
-[...1 lines deleted...]
-      <c r="P4" s="430" t="str">
+      <c r="N4" s="412"/>
+      <c r="O4" s="412"/>
+      <c r="P4" s="412" t="str">
         <f>IF(MAX(P9:P48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q4" s="430"/>
-[...1 lines deleted...]
-      <c r="S4" s="430" t="str">
+      <c r="Q4" s="412"/>
+      <c r="R4" s="412"/>
+      <c r="S4" s="412" t="str">
         <f>IF(MAX(S9:S48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T4" s="430"/>
-[...1 lines deleted...]
-      <c r="V4" s="430" t="str">
+      <c r="T4" s="412"/>
+      <c r="U4" s="412"/>
+      <c r="V4" s="412" t="str">
         <f>IF(MAX(V9:V48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W4" s="430"/>
-[...1 lines deleted...]
-      <c r="Y4" s="430" t="str">
+      <c r="W4" s="412"/>
+      <c r="X4" s="412"/>
+      <c r="Y4" s="412" t="str">
         <f>IF(MAX(Y9:Y48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z4" s="430"/>
-      <c r="AA4" s="430"/>
+      <c r="Z4" s="412"/>
+      <c r="AA4" s="412"/>
       <c r="AB4" s="109"/>
       <c r="AC4" s="110"/>
       <c r="AD4" s="78"/>
       <c r="AE4" s="19"/>
     </row>
     <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="75"/>
       <c r="B5" s="19"/>
       <c r="C5" s="111"/>
       <c r="D5" s="112"/>
       <c r="E5" s="112"/>
       <c r="F5" s="112"/>
       <c r="G5" s="19"/>
       <c r="H5" s="109"/>
       <c r="I5" s="113"/>
       <c r="J5" s="113"/>
       <c r="K5" s="113"/>
       <c r="L5" s="113"/>
       <c r="M5" s="113"/>
       <c r="N5" s="113"/>
       <c r="O5" s="113"/>
       <c r="P5" s="113"/>
       <c r="Q5" s="113"/>
       <c r="R5" s="113"/>
       <c r="S5" s="113"/>
       <c r="T5" s="113"/>
       <c r="U5" s="113"/>
       <c r="V5" s="113"/>
       <c r="W5" s="113"/>
       <c r="X5" s="113"/>
       <c r="Y5" s="113"/>
       <c r="Z5" s="113"/>
       <c r="AA5" s="113"/>
       <c r="AB5" s="113"/>
       <c r="AC5" s="114"/>
       <c r="AD5" s="77"/>
     </row>
     <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="75"/>
-      <c r="B6" s="418" t="s">
+      <c r="B6" s="414" t="s">
         <v>86</v>
       </c>
-      <c r="C6" s="419"/>
-[...23 lines deleted...]
-      <c r="AA6" s="420"/>
+      <c r="C6" s="415"/>
+      <c r="D6" s="415"/>
+      <c r="E6" s="415"/>
+      <c r="F6" s="415"/>
+      <c r="G6" s="415"/>
+      <c r="H6" s="415"/>
+      <c r="I6" s="415"/>
+      <c r="J6" s="415"/>
+      <c r="K6" s="415"/>
+      <c r="L6" s="415"/>
+      <c r="M6" s="415"/>
+      <c r="N6" s="415"/>
+      <c r="O6" s="415"/>
+      <c r="P6" s="415"/>
+      <c r="Q6" s="415"/>
+      <c r="R6" s="415"/>
+      <c r="S6" s="415"/>
+      <c r="T6" s="415"/>
+      <c r="U6" s="415"/>
+      <c r="V6" s="415"/>
+      <c r="W6" s="415"/>
+      <c r="X6" s="415"/>
+      <c r="Y6" s="415"/>
+      <c r="Z6" s="415"/>
+      <c r="AA6" s="416"/>
       <c r="AB6" s="117"/>
       <c r="AC6" s="117"/>
       <c r="AD6" s="100"/>
     </row>
     <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="75"/>
-      <c r="B7" s="442" t="s">
+      <c r="B7" s="468" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="444" t="s">
+      <c r="C7" s="470" t="s">
         <v>61</v>
       </c>
-      <c r="D7" s="446" t="s">
+      <c r="D7" s="472" t="s">
         <v>63</v>
       </c>
-      <c r="E7" s="448" t="s">
+      <c r="E7" s="464" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="450" t="s">
+      <c r="F7" s="466" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="452" t="s">
+      <c r="G7" s="459" t="s">
         <v>19</v>
       </c>
-      <c r="H7" s="453"/>
-[...1 lines deleted...]
-      <c r="J7" s="452" t="s">
+      <c r="H7" s="460"/>
+      <c r="I7" s="461"/>
+      <c r="J7" s="459" t="s">
         <v>19</v>
       </c>
-      <c r="K7" s="453"/>
-[...1 lines deleted...]
-      <c r="M7" s="452" t="s">
+      <c r="K7" s="460"/>
+      <c r="L7" s="461"/>
+      <c r="M7" s="459" t="s">
         <v>19</v>
       </c>
-      <c r="N7" s="453"/>
-[...1 lines deleted...]
-      <c r="P7" s="452" t="s">
+      <c r="N7" s="460"/>
+      <c r="O7" s="461"/>
+      <c r="P7" s="459" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="453"/>
-[...1 lines deleted...]
-      <c r="S7" s="452" t="s">
+      <c r="Q7" s="460"/>
+      <c r="R7" s="461"/>
+      <c r="S7" s="459" t="s">
         <v>19</v>
       </c>
-      <c r="T7" s="453"/>
-[...1 lines deleted...]
-      <c r="V7" s="452" t="s">
+      <c r="T7" s="460"/>
+      <c r="U7" s="461"/>
+      <c r="V7" s="459" t="s">
         <v>19</v>
       </c>
-      <c r="W7" s="453"/>
-[...1 lines deleted...]
-      <c r="Y7" s="452" t="s">
+      <c r="W7" s="460"/>
+      <c r="X7" s="461"/>
+      <c r="Y7" s="459" t="s">
         <v>19</v>
       </c>
-      <c r="Z7" s="453"/>
-[...1 lines deleted...]
-      <c r="AB7" s="457" t="s">
+      <c r="Z7" s="460"/>
+      <c r="AA7" s="461"/>
+      <c r="AB7" s="462" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="455" t="s">
+      <c r="AC7" s="457" t="s">
         <v>16</v>
       </c>
       <c r="AD7" s="77"/>
     </row>
     <row r="8" spans="1:33" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="75"/>
-      <c r="B8" s="443"/>
-[...3 lines deleted...]
-      <c r="F8" s="451"/>
+      <c r="B8" s="469"/>
+      <c r="C8" s="471"/>
+      <c r="D8" s="473"/>
+      <c r="E8" s="465"/>
+      <c r="F8" s="467"/>
       <c r="G8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="L8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="M8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="120" t="s">
@@ -13180,52 +13187,52 @@
       </c>
       <c r="T8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="U8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="W8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="X8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="Y8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="Z8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="AA8" s="120" t="s">
         <v>36</v>
       </c>
-      <c r="AB8" s="458"/>
-      <c r="AC8" s="456"/>
+      <c r="AB8" s="463"/>
+      <c r="AC8" s="458"/>
       <c r="AD8" s="77"/>
     </row>
     <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="75"/>
       <c r="B9" s="37"/>
       <c r="C9" s="34"/>
       <c r="D9" s="38"/>
       <c r="E9" s="1"/>
       <c r="F9" s="48"/>
       <c r="G9" s="52"/>
       <c r="H9" s="53"/>
       <c r="I9" s="242">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="52"/>
       <c r="K9" s="53"/>
       <c r="L9" s="242">
         <f>J9*K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="52"/>
       <c r="N9" s="53"/>
       <c r="O9" s="242">
         <f>M9*N9</f>
@@ -15665,228 +15672,228 @@
       <c r="N50" s="245"/>
       <c r="O50" s="225"/>
       <c r="P50" s="227"/>
       <c r="Q50" s="245"/>
       <c r="R50" s="225"/>
       <c r="S50" s="227"/>
       <c r="T50" s="245"/>
       <c r="U50" s="225"/>
       <c r="V50" s="227"/>
       <c r="W50" s="245"/>
       <c r="X50" s="225"/>
       <c r="Y50" s="227"/>
       <c r="Z50" s="245"/>
       <c r="AA50" s="225"/>
       <c r="AB50" s="240"/>
       <c r="AC50" s="240"/>
       <c r="AD50" s="78"/>
     </row>
     <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="77"/>
       <c r="B51" s="124"/>
       <c r="C51" s="241"/>
       <c r="D51" s="241"/>
       <c r="E51" s="241"/>
       <c r="F51" s="241"/>
-      <c r="G51" s="473" t="str">
-        <f>IF(MAX(G56:G84)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+      <c r="G51" s="443" t="str">
+        <f>IF(MAX(G56:G84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H51" s="472"/>
-[...2 lines deleted...]
-        <f>IF(MAX(J56:J84)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+      <c r="H51" s="442"/>
+      <c r="I51" s="442"/>
+      <c r="J51" s="442" t="str">
+        <f>IF(MAX(J56:J84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K51" s="472"/>
-[...2 lines deleted...]
-        <f>IF(MAX(M56:M84)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+      <c r="K51" s="442"/>
+      <c r="L51" s="442"/>
+      <c r="M51" s="442" t="str">
+        <f>IF(MAX(M56:M84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N51" s="472"/>
-[...2 lines deleted...]
-        <f>IF(MAX(P56:P84)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+      <c r="N51" s="442"/>
+      <c r="O51" s="442"/>
+      <c r="P51" s="442" t="str">
+        <f>IF(MAX(P56:P84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q51" s="472"/>
-[...2 lines deleted...]
-        <f>IF(MAX(S56:S84)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+      <c r="Q51" s="442"/>
+      <c r="R51" s="442"/>
+      <c r="S51" s="442" t="str">
+        <f>IF(MAX(S56:S84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T51" s="472"/>
-[...2 lines deleted...]
-        <f>IF(MAX(V56:V84)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+      <c r="T51" s="442"/>
+      <c r="U51" s="442"/>
+      <c r="V51" s="442" t="str">
+        <f>IF(MAX(V56:V84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W51" s="472"/>
-[...2 lines deleted...]
-        <f>IF(MAX(Y56:Y84)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
+      <c r="W51" s="442"/>
+      <c r="X51" s="442"/>
+      <c r="Y51" s="442" t="str">
+        <f>IF(MAX(Y56:Y84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z51" s="472"/>
-      <c r="AA51" s="472"/>
+      <c r="Z51" s="442"/>
+      <c r="AA51" s="442"/>
       <c r="AB51" s="246"/>
       <c r="AC51" s="247"/>
       <c r="AD51" s="77"/>
     </row>
     <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="77"/>
       <c r="B52" s="227"/>
       <c r="C52" s="227"/>
       <c r="D52" s="227"/>
       <c r="E52" s="227"/>
       <c r="F52" s="227"/>
       <c r="G52" s="225"/>
       <c r="H52" s="227"/>
       <c r="I52" s="227"/>
       <c r="J52" s="225"/>
       <c r="K52" s="227"/>
       <c r="L52" s="227"/>
       <c r="M52" s="225"/>
       <c r="N52" s="227"/>
       <c r="O52" s="227"/>
       <c r="P52" s="225"/>
       <c r="Q52" s="227"/>
       <c r="R52" s="227"/>
       <c r="S52" s="225"/>
       <c r="T52" s="227"/>
       <c r="U52" s="227"/>
       <c r="V52" s="225"/>
       <c r="W52" s="227"/>
       <c r="X52" s="227"/>
       <c r="Y52" s="225"/>
       <c r="Z52" s="227"/>
       <c r="AA52" s="227"/>
       <c r="AB52" s="225"/>
       <c r="AC52" s="225"/>
       <c r="AD52" s="77"/>
     </row>
     <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="77"/>
-      <c r="B53" s="418" t="s">
+      <c r="B53" s="414" t="s">
         <v>87</v>
       </c>
-      <c r="C53" s="419"/>
-[...25 lines deleted...]
-      <c r="AC53" s="420"/>
+      <c r="C53" s="415"/>
+      <c r="D53" s="415"/>
+      <c r="E53" s="415"/>
+      <c r="F53" s="415"/>
+      <c r="G53" s="415"/>
+      <c r="H53" s="415"/>
+      <c r="I53" s="415"/>
+      <c r="J53" s="415"/>
+      <c r="K53" s="415"/>
+      <c r="L53" s="415"/>
+      <c r="M53" s="415"/>
+      <c r="N53" s="415"/>
+      <c r="O53" s="415"/>
+      <c r="P53" s="415"/>
+      <c r="Q53" s="415"/>
+      <c r="R53" s="415"/>
+      <c r="S53" s="415"/>
+      <c r="T53" s="415"/>
+      <c r="U53" s="415"/>
+      <c r="V53" s="415"/>
+      <c r="W53" s="415"/>
+      <c r="X53" s="415"/>
+      <c r="Y53" s="415"/>
+      <c r="Z53" s="415"/>
+      <c r="AA53" s="415"/>
+      <c r="AB53" s="415"/>
+      <c r="AC53" s="416"/>
       <c r="AD53" s="77"/>
     </row>
     <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A54" s="77"/>
-      <c r="B54" s="466" t="s">
+      <c r="B54" s="451" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="467"/>
-[...1 lines deleted...]
-      <c r="E54" s="448" t="s">
+      <c r="C54" s="452"/>
+      <c r="D54" s="453"/>
+      <c r="E54" s="464" t="s">
         <v>3</v>
       </c>
-      <c r="F54" s="464" t="s">
+      <c r="F54" s="449" t="s">
         <v>1</v>
       </c>
-      <c r="G54" s="459" t="str">
+      <c r="G54" s="444" t="str">
         <f>G7</f>
         <v>20xx</v>
       </c>
-      <c r="H54" s="460"/>
-[...1 lines deleted...]
-      <c r="J54" s="459" t="str">
+      <c r="H54" s="445"/>
+      <c r="I54" s="446"/>
+      <c r="J54" s="444" t="str">
         <f>J7</f>
         <v>20xx</v>
       </c>
-      <c r="K54" s="460"/>
-[...1 lines deleted...]
-      <c r="M54" s="459" t="str">
+      <c r="K54" s="445"/>
+      <c r="L54" s="446"/>
+      <c r="M54" s="444" t="str">
         <f>M7</f>
         <v>20xx</v>
       </c>
-      <c r="N54" s="460"/>
-[...1 lines deleted...]
-      <c r="P54" s="459" t="str">
+      <c r="N54" s="445"/>
+      <c r="O54" s="446"/>
+      <c r="P54" s="444" t="str">
         <f>P7</f>
         <v>20xx</v>
       </c>
-      <c r="Q54" s="460"/>
-[...1 lines deleted...]
-      <c r="S54" s="459" t="str">
+      <c r="Q54" s="445"/>
+      <c r="R54" s="446"/>
+      <c r="S54" s="444" t="str">
         <f>S7</f>
         <v>20xx</v>
       </c>
-      <c r="T54" s="460"/>
-[...1 lines deleted...]
-      <c r="V54" s="459" t="str">
+      <c r="T54" s="445"/>
+      <c r="U54" s="446"/>
+      <c r="V54" s="444" t="str">
         <f>V7</f>
         <v>20xx</v>
       </c>
-      <c r="W54" s="460"/>
-[...1 lines deleted...]
-      <c r="Y54" s="459" t="str">
+      <c r="W54" s="445"/>
+      <c r="X54" s="446"/>
+      <c r="Y54" s="444" t="str">
         <f>Y7</f>
         <v>20xx</v>
       </c>
-      <c r="Z54" s="460"/>
-      <c r="AA54" s="461"/>
+      <c r="Z54" s="445"/>
+      <c r="AA54" s="446"/>
       <c r="AB54" s="115"/>
       <c r="AC54" s="116"/>
       <c r="AD54" s="77"/>
     </row>
     <row r="55" spans="1:30" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="77"/>
-      <c r="B55" s="469"/>
-[...3 lines deleted...]
-      <c r="F55" s="465"/>
+      <c r="B55" s="454"/>
+      <c r="C55" s="455"/>
+      <c r="D55" s="456"/>
+      <c r="E55" s="465"/>
+      <c r="F55" s="450"/>
       <c r="G55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="H55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="I55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="J55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="K55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="L55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="M55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="N55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="O55" s="120" t="s">
@@ -15916,53 +15923,53 @@
       <c r="W55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="X55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="Y55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="Z55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="AA55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="AB55" s="237" t="s">
         <v>17</v>
       </c>
       <c r="AC55" s="237" t="s">
         <v>16</v>
       </c>
       <c r="AD55" s="77"/>
     </row>
     <row r="56" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A56" s="77"/>
-      <c r="B56" s="421"/>
-[...1 lines deleted...]
-      <c r="D56" s="423"/>
+      <c r="B56" s="420"/>
+      <c r="C56" s="421"/>
+      <c r="D56" s="422"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="248"/>
       <c r="H56" s="53"/>
       <c r="I56" s="251">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="248"/>
       <c r="K56" s="53"/>
       <c r="L56" s="242">
         <f>J56*K56</f>
         <v>0</v>
       </c>
       <c r="M56" s="248"/>
       <c r="N56" s="53"/>
       <c r="O56" s="251">
         <f>M56*N56</f>
         <v>0</v>
       </c>
       <c r="P56" s="248"/>
       <c r="Q56" s="53"/>
       <c r="R56" s="251">
         <f>P56*Q56</f>
         <v>0</v>
@@ -15975,53 +15982,53 @@
       </c>
       <c r="V56" s="248"/>
       <c r="W56" s="53"/>
       <c r="X56" s="251">
         <f>V56*W56</f>
         <v>0</v>
       </c>
       <c r="Y56" s="248"/>
       <c r="Z56" s="53"/>
       <c r="AA56" s="251">
         <f>Y56*Z56</f>
         <v>0</v>
       </c>
       <c r="AB56" s="215" t="str">
         <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AC56" s="215" t="str">
         <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AD56" s="77"/>
     </row>
     <row r="57" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A57" s="77"/>
-      <c r="B57" s="412"/>
-[...1 lines deleted...]
-      <c r="D57" s="414"/>
+      <c r="B57" s="409"/>
+      <c r="C57" s="410"/>
+      <c r="D57" s="411"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="52"/>
       <c r="H57" s="54"/>
       <c r="I57" s="249">
         <f t="shared" ref="I57:I84" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="52"/>
       <c r="K57" s="54"/>
       <c r="L57" s="249">
         <f t="shared" ref="L57:L84" si="10">J57*K57</f>
         <v>0</v>
       </c>
       <c r="M57" s="52"/>
       <c r="N57" s="54"/>
       <c r="O57" s="249">
         <f t="shared" ref="O57:O84" si="11">M57*N57</f>
         <v>0</v>
       </c>
       <c r="P57" s="52"/>
       <c r="Q57" s="54"/>
       <c r="R57" s="249">
         <f t="shared" ref="R57:R84" si="12">P57*Q57</f>
         <v>0</v>
@@ -16034,53 +16041,53 @@
       </c>
       <c r="V57" s="52"/>
       <c r="W57" s="54"/>
       <c r="X57" s="249">
         <f t="shared" ref="X57:X84" si="14">V57*W57</f>
         <v>0</v>
       </c>
       <c r="Y57" s="52"/>
       <c r="Z57" s="54"/>
       <c r="AA57" s="249">
         <f t="shared" ref="AA57:AA84" si="15">Y57*Z57</f>
         <v>0</v>
       </c>
       <c r="AB57" s="216" t="str">
         <f t="shared" ref="AB57:AB84" si="16">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AC57" s="216" t="str">
         <f t="shared" ref="AC57:AC84" si="17">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AD57" s="77"/>
     </row>
     <row r="58" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A58" s="77"/>
-      <c r="B58" s="412"/>
-[...1 lines deleted...]
-      <c r="D58" s="414"/>
+      <c r="B58" s="409"/>
+      <c r="C58" s="410"/>
+      <c r="D58" s="411"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="52"/>
       <c r="H58" s="54"/>
       <c r="I58" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="52"/>
       <c r="K58" s="54"/>
       <c r="L58" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M58" s="52"/>
       <c r="N58" s="54"/>
       <c r="O58" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P58" s="52"/>
       <c r="Q58" s="54"/>
       <c r="R58" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16093,53 +16100,53 @@
       </c>
       <c r="V58" s="52"/>
       <c r="W58" s="54"/>
       <c r="X58" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y58" s="52"/>
       <c r="Z58" s="54"/>
       <c r="AA58" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB58" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC58" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD58" s="77"/>
     </row>
     <row r="59" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A59" s="77"/>
-      <c r="B59" s="412"/>
-[...1 lines deleted...]
-      <c r="D59" s="414"/>
+      <c r="B59" s="409"/>
+      <c r="C59" s="410"/>
+      <c r="D59" s="411"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="52"/>
       <c r="H59" s="54"/>
       <c r="I59" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="52"/>
       <c r="K59" s="54"/>
       <c r="L59" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M59" s="52"/>
       <c r="N59" s="54"/>
       <c r="O59" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P59" s="52"/>
       <c r="Q59" s="54"/>
       <c r="R59" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16152,53 +16159,53 @@
       </c>
       <c r="V59" s="52"/>
       <c r="W59" s="54"/>
       <c r="X59" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y59" s="52"/>
       <c r="Z59" s="54"/>
       <c r="AA59" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB59" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC59" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD59" s="77"/>
     </row>
     <row r="60" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A60" s="77"/>
-      <c r="B60" s="412"/>
-[...1 lines deleted...]
-      <c r="D60" s="414"/>
+      <c r="B60" s="409"/>
+      <c r="C60" s="410"/>
+      <c r="D60" s="411"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="52"/>
       <c r="H60" s="54"/>
       <c r="I60" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="52"/>
       <c r="K60" s="54"/>
       <c r="L60" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M60" s="52"/>
       <c r="N60" s="54"/>
       <c r="O60" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P60" s="52"/>
       <c r="Q60" s="54"/>
       <c r="R60" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16211,53 +16218,53 @@
       </c>
       <c r="V60" s="52"/>
       <c r="W60" s="54"/>
       <c r="X60" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y60" s="52"/>
       <c r="Z60" s="54"/>
       <c r="AA60" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB60" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC60" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD60" s="77"/>
     </row>
     <row r="61" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A61" s="77"/>
-      <c r="B61" s="412"/>
-[...1 lines deleted...]
-      <c r="D61" s="414"/>
+      <c r="B61" s="409"/>
+      <c r="C61" s="410"/>
+      <c r="D61" s="411"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="52"/>
       <c r="H61" s="54"/>
       <c r="I61" s="249">
         <f t="shared" ref="I61:I69" si="18">G61*H61</f>
         <v>0</v>
       </c>
       <c r="J61" s="52"/>
       <c r="K61" s="54"/>
       <c r="L61" s="249">
         <f t="shared" ref="L61:L69" si="19">J61*K61</f>
         <v>0</v>
       </c>
       <c r="M61" s="52"/>
       <c r="N61" s="54"/>
       <c r="O61" s="249">
         <f t="shared" ref="O61:O69" si="20">M61*N61</f>
         <v>0</v>
       </c>
       <c r="P61" s="52"/>
       <c r="Q61" s="54"/>
       <c r="R61" s="249">
         <f t="shared" ref="R61:R69" si="21">P61*Q61</f>
         <v>0</v>
@@ -16270,53 +16277,53 @@
       </c>
       <c r="V61" s="52"/>
       <c r="W61" s="54"/>
       <c r="X61" s="249">
         <f t="shared" ref="X61:X69" si="23">V61*W61</f>
         <v>0</v>
       </c>
       <c r="Y61" s="52"/>
       <c r="Z61" s="54"/>
       <c r="AA61" s="249">
         <f t="shared" ref="AA61:AA69" si="24">Y61*Z61</f>
         <v>0</v>
       </c>
       <c r="AB61" s="216" t="str">
         <f t="shared" ref="AB61:AB69" si="25">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AC61" s="216" t="str">
         <f t="shared" ref="AC61:AC69" si="26">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AD61" s="77"/>
     </row>
     <row r="62" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A62" s="77"/>
-      <c r="B62" s="412"/>
-[...1 lines deleted...]
-      <c r="D62" s="414"/>
+      <c r="B62" s="409"/>
+      <c r="C62" s="410"/>
+      <c r="D62" s="411"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="52"/>
       <c r="H62" s="54"/>
       <c r="I62" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J62" s="52"/>
       <c r="K62" s="54"/>
       <c r="L62" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M62" s="52"/>
       <c r="N62" s="54"/>
       <c r="O62" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P62" s="52"/>
       <c r="Q62" s="54"/>
       <c r="R62" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16329,53 +16336,53 @@
       </c>
       <c r="V62" s="52"/>
       <c r="W62" s="54"/>
       <c r="X62" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y62" s="52"/>
       <c r="Z62" s="54"/>
       <c r="AA62" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB62" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC62" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD62" s="77"/>
     </row>
     <row r="63" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A63" s="77"/>
-      <c r="B63" s="412"/>
-[...1 lines deleted...]
-      <c r="D63" s="414"/>
+      <c r="B63" s="409"/>
+      <c r="C63" s="410"/>
+      <c r="D63" s="411"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="52"/>
       <c r="H63" s="54"/>
       <c r="I63" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J63" s="52"/>
       <c r="K63" s="54"/>
       <c r="L63" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M63" s="52"/>
       <c r="N63" s="54"/>
       <c r="O63" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P63" s="52"/>
       <c r="Q63" s="54"/>
       <c r="R63" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16388,53 +16395,53 @@
       </c>
       <c r="V63" s="52"/>
       <c r="W63" s="54"/>
       <c r="X63" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y63" s="52"/>
       <c r="Z63" s="54"/>
       <c r="AA63" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB63" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC63" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD63" s="77"/>
     </row>
     <row r="64" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A64" s="77"/>
-      <c r="B64" s="412"/>
-[...1 lines deleted...]
-      <c r="D64" s="414"/>
+      <c r="B64" s="409"/>
+      <c r="C64" s="410"/>
+      <c r="D64" s="411"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="52"/>
       <c r="H64" s="54"/>
       <c r="I64" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J64" s="52"/>
       <c r="K64" s="54"/>
       <c r="L64" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M64" s="52"/>
       <c r="N64" s="54"/>
       <c r="O64" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P64" s="52"/>
       <c r="Q64" s="54"/>
       <c r="R64" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16447,53 +16454,53 @@
       </c>
       <c r="V64" s="52"/>
       <c r="W64" s="54"/>
       <c r="X64" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y64" s="52"/>
       <c r="Z64" s="54"/>
       <c r="AA64" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB64" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC64" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD64" s="77"/>
     </row>
     <row r="65" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A65" s="77"/>
-      <c r="B65" s="412"/>
-[...1 lines deleted...]
-      <c r="D65" s="414"/>
+      <c r="B65" s="409"/>
+      <c r="C65" s="410"/>
+      <c r="D65" s="411"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="52"/>
       <c r="H65" s="54"/>
       <c r="I65" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J65" s="52"/>
       <c r="K65" s="54"/>
       <c r="L65" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M65" s="52"/>
       <c r="N65" s="54"/>
       <c r="O65" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P65" s="52"/>
       <c r="Q65" s="54"/>
       <c r="R65" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16506,53 +16513,53 @@
       </c>
       <c r="V65" s="52"/>
       <c r="W65" s="54"/>
       <c r="X65" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y65" s="52"/>
       <c r="Z65" s="54"/>
       <c r="AA65" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB65" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC65" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD65" s="77"/>
     </row>
     <row r="66" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A66" s="77"/>
-      <c r="B66" s="412"/>
-[...1 lines deleted...]
-      <c r="D66" s="414"/>
+      <c r="B66" s="409"/>
+      <c r="C66" s="410"/>
+      <c r="D66" s="411"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="52"/>
       <c r="H66" s="54"/>
       <c r="I66" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J66" s="52"/>
       <c r="K66" s="54"/>
       <c r="L66" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M66" s="52"/>
       <c r="N66" s="54"/>
       <c r="O66" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P66" s="52"/>
       <c r="Q66" s="54"/>
       <c r="R66" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16565,53 +16572,53 @@
       </c>
       <c r="V66" s="52"/>
       <c r="W66" s="54"/>
       <c r="X66" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y66" s="52"/>
       <c r="Z66" s="54"/>
       <c r="AA66" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB66" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC66" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD66" s="77"/>
     </row>
     <row r="67" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A67" s="77"/>
-      <c r="B67" s="412"/>
-[...1 lines deleted...]
-      <c r="D67" s="414"/>
+      <c r="B67" s="409"/>
+      <c r="C67" s="410"/>
+      <c r="D67" s="411"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="52"/>
       <c r="H67" s="54"/>
       <c r="I67" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J67" s="52"/>
       <c r="K67" s="54"/>
       <c r="L67" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M67" s="52"/>
       <c r="N67" s="54"/>
       <c r="O67" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P67" s="52"/>
       <c r="Q67" s="54"/>
       <c r="R67" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16624,53 +16631,53 @@
       </c>
       <c r="V67" s="52"/>
       <c r="W67" s="54"/>
       <c r="X67" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y67" s="52"/>
       <c r="Z67" s="54"/>
       <c r="AA67" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB67" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC67" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD67" s="77"/>
     </row>
     <row r="68" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A68" s="77"/>
-      <c r="B68" s="412"/>
-[...1 lines deleted...]
-      <c r="D68" s="414"/>
+      <c r="B68" s="409"/>
+      <c r="C68" s="410"/>
+      <c r="D68" s="411"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="52"/>
       <c r="H68" s="54"/>
       <c r="I68" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J68" s="52"/>
       <c r="K68" s="54"/>
       <c r="L68" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M68" s="52"/>
       <c r="N68" s="54"/>
       <c r="O68" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P68" s="52"/>
       <c r="Q68" s="54"/>
       <c r="R68" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16683,53 +16690,53 @@
       </c>
       <c r="V68" s="52"/>
       <c r="W68" s="54"/>
       <c r="X68" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y68" s="52"/>
       <c r="Z68" s="54"/>
       <c r="AA68" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB68" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC68" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD68" s="77"/>
     </row>
     <row r="69" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A69" s="77"/>
-      <c r="B69" s="412"/>
-[...1 lines deleted...]
-      <c r="D69" s="414"/>
+      <c r="B69" s="409"/>
+      <c r="C69" s="410"/>
+      <c r="D69" s="411"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="52"/>
       <c r="H69" s="54"/>
       <c r="I69" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J69" s="52"/>
       <c r="K69" s="54"/>
       <c r="L69" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M69" s="52"/>
       <c r="N69" s="54"/>
       <c r="O69" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P69" s="52"/>
       <c r="Q69" s="54"/>
       <c r="R69" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16742,53 +16749,53 @@
       </c>
       <c r="V69" s="52"/>
       <c r="W69" s="54"/>
       <c r="X69" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y69" s="52"/>
       <c r="Z69" s="54"/>
       <c r="AA69" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB69" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC69" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD69" s="77"/>
     </row>
     <row r="70" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A70" s="77"/>
-      <c r="B70" s="412"/>
-[...1 lines deleted...]
-      <c r="D70" s="414"/>
+      <c r="B70" s="409"/>
+      <c r="C70" s="410"/>
+      <c r="D70" s="411"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="52"/>
       <c r="H70" s="54"/>
       <c r="I70" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J70" s="52"/>
       <c r="K70" s="54"/>
       <c r="L70" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M70" s="52"/>
       <c r="N70" s="54"/>
       <c r="O70" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P70" s="52"/>
       <c r="Q70" s="54"/>
       <c r="R70" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16801,53 +16808,53 @@
       </c>
       <c r="V70" s="52"/>
       <c r="W70" s="54"/>
       <c r="X70" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y70" s="52"/>
       <c r="Z70" s="54"/>
       <c r="AA70" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB70" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC70" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD70" s="77"/>
     </row>
     <row r="71" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A71" s="77"/>
-      <c r="B71" s="412"/>
-[...1 lines deleted...]
-      <c r="D71" s="414"/>
+      <c r="B71" s="409"/>
+      <c r="C71" s="410"/>
+      <c r="D71" s="411"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="52"/>
       <c r="H71" s="54"/>
       <c r="I71" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J71" s="52"/>
       <c r="K71" s="54"/>
       <c r="L71" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M71" s="52"/>
       <c r="N71" s="54"/>
       <c r="O71" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P71" s="52"/>
       <c r="Q71" s="54"/>
       <c r="R71" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16860,53 +16867,53 @@
       </c>
       <c r="V71" s="52"/>
       <c r="W71" s="54"/>
       <c r="X71" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y71" s="52"/>
       <c r="Z71" s="54"/>
       <c r="AA71" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB71" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC71" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD71" s="77"/>
     </row>
     <row r="72" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A72" s="77"/>
-      <c r="B72" s="412"/>
-[...1 lines deleted...]
-      <c r="D72" s="414"/>
+      <c r="B72" s="409"/>
+      <c r="C72" s="410"/>
+      <c r="D72" s="411"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="52"/>
       <c r="H72" s="54"/>
       <c r="I72" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="52"/>
       <c r="K72" s="54"/>
       <c r="L72" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M72" s="52"/>
       <c r="N72" s="54"/>
       <c r="O72" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P72" s="52"/>
       <c r="Q72" s="54"/>
       <c r="R72" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16919,53 +16926,53 @@
       </c>
       <c r="V72" s="52"/>
       <c r="W72" s="54"/>
       <c r="X72" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y72" s="52"/>
       <c r="Z72" s="54"/>
       <c r="AA72" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB72" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC72" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD72" s="77"/>
     </row>
     <row r="73" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A73" s="77"/>
-      <c r="B73" s="412"/>
-[...1 lines deleted...]
-      <c r="D73" s="414"/>
+      <c r="B73" s="409"/>
+      <c r="C73" s="410"/>
+      <c r="D73" s="411"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="52"/>
       <c r="H73" s="54"/>
       <c r="I73" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="52"/>
       <c r="K73" s="54"/>
       <c r="L73" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M73" s="52"/>
       <c r="N73" s="54"/>
       <c r="O73" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P73" s="52"/>
       <c r="Q73" s="54"/>
       <c r="R73" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16978,53 +16985,53 @@
       </c>
       <c r="V73" s="52"/>
       <c r="W73" s="54"/>
       <c r="X73" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y73" s="52"/>
       <c r="Z73" s="54"/>
       <c r="AA73" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB73" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC73" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD73" s="77"/>
     </row>
     <row r="74" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A74" s="77"/>
-      <c r="B74" s="412"/>
-[...1 lines deleted...]
-      <c r="D74" s="414"/>
+      <c r="B74" s="409"/>
+      <c r="C74" s="410"/>
+      <c r="D74" s="411"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="52"/>
       <c r="H74" s="54"/>
       <c r="I74" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="52"/>
       <c r="K74" s="54"/>
       <c r="L74" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M74" s="52"/>
       <c r="N74" s="54"/>
       <c r="O74" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P74" s="52"/>
       <c r="Q74" s="54"/>
       <c r="R74" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17037,53 +17044,53 @@
       </c>
       <c r="V74" s="52"/>
       <c r="W74" s="54"/>
       <c r="X74" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y74" s="52"/>
       <c r="Z74" s="54"/>
       <c r="AA74" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB74" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC74" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD74" s="77"/>
     </row>
     <row r="75" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A75" s="77"/>
-      <c r="B75" s="412"/>
-[...1 lines deleted...]
-      <c r="D75" s="414"/>
+      <c r="B75" s="409"/>
+      <c r="C75" s="410"/>
+      <c r="D75" s="411"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="52"/>
       <c r="H75" s="54"/>
       <c r="I75" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J75" s="52"/>
       <c r="K75" s="54"/>
       <c r="L75" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M75" s="52"/>
       <c r="N75" s="54"/>
       <c r="O75" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P75" s="52"/>
       <c r="Q75" s="54"/>
       <c r="R75" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17096,53 +17103,53 @@
       </c>
       <c r="V75" s="52"/>
       <c r="W75" s="54"/>
       <c r="X75" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y75" s="52"/>
       <c r="Z75" s="54"/>
       <c r="AA75" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB75" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC75" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD75" s="77"/>
     </row>
     <row r="76" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A76" s="77"/>
-      <c r="B76" s="412"/>
-[...1 lines deleted...]
-      <c r="D76" s="414"/>
+      <c r="B76" s="409"/>
+      <c r="C76" s="410"/>
+      <c r="D76" s="411"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="52"/>
       <c r="H76" s="54"/>
       <c r="I76" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J76" s="52"/>
       <c r="K76" s="54"/>
       <c r="L76" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M76" s="52"/>
       <c r="N76" s="54"/>
       <c r="O76" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P76" s="52"/>
       <c r="Q76" s="54"/>
       <c r="R76" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17155,53 +17162,53 @@
       </c>
       <c r="V76" s="52"/>
       <c r="W76" s="54"/>
       <c r="X76" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y76" s="52"/>
       <c r="Z76" s="54"/>
       <c r="AA76" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB76" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC76" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD76" s="77"/>
     </row>
     <row r="77" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A77" s="77"/>
-      <c r="B77" s="412"/>
-[...1 lines deleted...]
-      <c r="D77" s="414"/>
+      <c r="B77" s="409"/>
+      <c r="C77" s="410"/>
+      <c r="D77" s="411"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="52"/>
       <c r="H77" s="54"/>
       <c r="I77" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J77" s="52"/>
       <c r="K77" s="54"/>
       <c r="L77" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M77" s="52"/>
       <c r="N77" s="54"/>
       <c r="O77" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P77" s="52"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17214,53 +17221,53 @@
       </c>
       <c r="V77" s="52"/>
       <c r="W77" s="54"/>
       <c r="X77" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y77" s="52"/>
       <c r="Z77" s="54"/>
       <c r="AA77" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB77" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC77" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD77" s="77"/>
     </row>
     <row r="78" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A78" s="77"/>
-      <c r="B78" s="412"/>
-[...1 lines deleted...]
-      <c r="D78" s="414"/>
+      <c r="B78" s="409"/>
+      <c r="C78" s="410"/>
+      <c r="D78" s="411"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="52"/>
       <c r="H78" s="54"/>
       <c r="I78" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J78" s="52"/>
       <c r="K78" s="54"/>
       <c r="L78" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M78" s="52"/>
       <c r="N78" s="54"/>
       <c r="O78" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P78" s="52"/>
       <c r="Q78" s="54"/>
       <c r="R78" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17273,53 +17280,53 @@
       </c>
       <c r="V78" s="52"/>
       <c r="W78" s="54"/>
       <c r="X78" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y78" s="52"/>
       <c r="Z78" s="54"/>
       <c r="AA78" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB78" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC78" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD78" s="77"/>
     </row>
     <row r="79" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A79" s="77"/>
-      <c r="B79" s="412"/>
-[...1 lines deleted...]
-      <c r="D79" s="414"/>
+      <c r="B79" s="409"/>
+      <c r="C79" s="410"/>
+      <c r="D79" s="411"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="52"/>
       <c r="H79" s="54"/>
       <c r="I79" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J79" s="52"/>
       <c r="K79" s="54"/>
       <c r="L79" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M79" s="52"/>
       <c r="N79" s="54"/>
       <c r="O79" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P79" s="52"/>
       <c r="Q79" s="54"/>
       <c r="R79" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17332,53 +17339,53 @@
       </c>
       <c r="V79" s="52"/>
       <c r="W79" s="54"/>
       <c r="X79" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y79" s="52"/>
       <c r="Z79" s="54"/>
       <c r="AA79" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB79" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC79" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD79" s="77"/>
     </row>
     <row r="80" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A80" s="77"/>
-      <c r="B80" s="412"/>
-[...1 lines deleted...]
-      <c r="D80" s="414"/>
+      <c r="B80" s="409"/>
+      <c r="C80" s="410"/>
+      <c r="D80" s="411"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="52"/>
       <c r="H80" s="54"/>
       <c r="I80" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J80" s="52"/>
       <c r="K80" s="54"/>
       <c r="L80" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M80" s="52"/>
       <c r="N80" s="54"/>
       <c r="O80" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P80" s="52"/>
       <c r="Q80" s="54"/>
       <c r="R80" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17391,53 +17398,53 @@
       </c>
       <c r="V80" s="52"/>
       <c r="W80" s="54"/>
       <c r="X80" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y80" s="52"/>
       <c r="Z80" s="54"/>
       <c r="AA80" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB80" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC80" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD80" s="77"/>
     </row>
     <row r="81" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A81" s="77"/>
-      <c r="B81" s="412"/>
-[...1 lines deleted...]
-      <c r="D81" s="414"/>
+      <c r="B81" s="409"/>
+      <c r="C81" s="410"/>
+      <c r="D81" s="411"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="52"/>
       <c r="H81" s="54"/>
       <c r="I81" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J81" s="52"/>
       <c r="K81" s="54"/>
       <c r="L81" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M81" s="52"/>
       <c r="N81" s="54"/>
       <c r="O81" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P81" s="52"/>
       <c r="Q81" s="54"/>
       <c r="R81" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17450,53 +17457,53 @@
       </c>
       <c r="V81" s="52"/>
       <c r="W81" s="54"/>
       <c r="X81" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y81" s="52"/>
       <c r="Z81" s="54"/>
       <c r="AA81" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB81" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC81" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD81" s="77"/>
     </row>
     <row r="82" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A82" s="77"/>
-      <c r="B82" s="412"/>
-[...1 lines deleted...]
-      <c r="D82" s="414"/>
+      <c r="B82" s="409"/>
+      <c r="C82" s="410"/>
+      <c r="D82" s="411"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="52"/>
       <c r="H82" s="54"/>
       <c r="I82" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J82" s="52"/>
       <c r="K82" s="54"/>
       <c r="L82" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M82" s="52"/>
       <c r="N82" s="54"/>
       <c r="O82" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P82" s="52"/>
       <c r="Q82" s="54"/>
       <c r="R82" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17509,53 +17516,53 @@
       </c>
       <c r="V82" s="52"/>
       <c r="W82" s="54"/>
       <c r="X82" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y82" s="52"/>
       <c r="Z82" s="54"/>
       <c r="AA82" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB82" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC82" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD82" s="77"/>
     </row>
     <row r="83" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A83" s="77"/>
-      <c r="B83" s="412"/>
-[...1 lines deleted...]
-      <c r="D83" s="414"/>
+      <c r="B83" s="409"/>
+      <c r="C83" s="410"/>
+      <c r="D83" s="411"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="52"/>
       <c r="H83" s="54"/>
       <c r="I83" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J83" s="52"/>
       <c r="K83" s="54"/>
       <c r="L83" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M83" s="52"/>
       <c r="N83" s="54"/>
       <c r="O83" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P83" s="52"/>
       <c r="Q83" s="54"/>
       <c r="R83" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17568,53 +17575,53 @@
       </c>
       <c r="V83" s="52"/>
       <c r="W83" s="54"/>
       <c r="X83" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y83" s="52"/>
       <c r="Z83" s="54"/>
       <c r="AA83" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB83" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC83" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD83" s="77"/>
     </row>
     <row r="84" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A84" s="77"/>
-      <c r="B84" s="409"/>
-[...1 lines deleted...]
-      <c r="D84" s="411"/>
+      <c r="B84" s="429"/>
+      <c r="C84" s="430"/>
+      <c r="D84" s="431"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="55"/>
       <c r="H84" s="56"/>
       <c r="I84" s="250">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J84" s="55"/>
       <c r="K84" s="56"/>
       <c r="L84" s="250">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M84" s="55"/>
       <c r="N84" s="56"/>
       <c r="O84" s="250">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P84" s="55"/>
       <c r="Q84" s="56"/>
       <c r="R84" s="250">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17732,85 +17739,85 @@
       <c r="I86" s="234"/>
       <c r="J86" s="234"/>
       <c r="K86" s="234"/>
       <c r="L86" s="234"/>
       <c r="M86" s="234"/>
       <c r="N86" s="234"/>
       <c r="O86" s="234"/>
       <c r="P86" s="234"/>
       <c r="Q86" s="234"/>
       <c r="R86" s="234"/>
       <c r="S86" s="234"/>
       <c r="T86" s="234"/>
       <c r="U86" s="234"/>
       <c r="V86" s="234"/>
       <c r="W86" s="234"/>
       <c r="X86" s="234"/>
       <c r="Y86" s="234"/>
       <c r="Z86" s="234"/>
       <c r="AA86" s="234"/>
       <c r="AB86" s="234"/>
       <c r="AC86" s="235"/>
       <c r="AD86" s="77"/>
     </row>
     <row r="87" spans="1:30" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="77"/>
-      <c r="B87" s="403"/>
-[...1 lines deleted...]
-      <c r="D87" s="405"/>
+      <c r="B87" s="423"/>
+      <c r="C87" s="424"/>
+      <c r="D87" s="425"/>
       <c r="E87" s="77"/>
       <c r="F87" s="77"/>
       <c r="G87" s="77"/>
       <c r="H87" s="77"/>
       <c r="I87" s="77"/>
       <c r="J87" s="77"/>
       <c r="K87" s="77"/>
       <c r="L87" s="77"/>
       <c r="M87" s="77"/>
       <c r="N87" s="77"/>
       <c r="O87" s="77"/>
       <c r="P87" s="77"/>
       <c r="Q87" s="77"/>
       <c r="R87" s="77"/>
       <c r="S87" s="77"/>
       <c r="T87" s="77"/>
       <c r="U87" s="77"/>
       <c r="V87" s="77"/>
       <c r="W87" s="77"/>
       <c r="X87" s="77"/>
       <c r="Y87" s="77"/>
       <c r="Z87" s="77"/>
       <c r="AA87" s="77"/>
       <c r="AB87" s="77"/>
       <c r="AC87" s="77"/>
       <c r="AD87" s="77"/>
     </row>
     <row r="88" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="77"/>
-      <c r="B88" s="406"/>
-[...1 lines deleted...]
-      <c r="D88" s="408"/>
+      <c r="B88" s="426"/>
+      <c r="C88" s="427"/>
+      <c r="D88" s="428"/>
       <c r="E88" s="128"/>
       <c r="F88" s="77"/>
       <c r="G88" s="77"/>
       <c r="H88" s="128"/>
       <c r="I88" s="77"/>
       <c r="J88" s="77"/>
       <c r="K88" s="128"/>
       <c r="L88" s="77"/>
       <c r="M88" s="77"/>
       <c r="N88" s="128"/>
       <c r="O88" s="77"/>
       <c r="P88" s="77"/>
       <c r="Q88" s="128"/>
       <c r="R88" s="77"/>
       <c r="S88" s="77"/>
       <c r="T88" s="128"/>
       <c r="U88" s="77"/>
       <c r="V88" s="77"/>
       <c r="W88" s="128"/>
       <c r="X88" s="77"/>
       <c r="Y88" s="77"/>
       <c r="Z88" s="128"/>
       <c r="AA88" s="77"/>
       <c r="AB88" s="77"/>
       <c r="AC88" s="77"/>
@@ -17840,162 +17847,162 @@
       <c r="U89" s="99"/>
       <c r="V89" s="99"/>
       <c r="W89" s="99"/>
       <c r="X89" s="99"/>
       <c r="Y89" s="99"/>
       <c r="Z89" s="99"/>
       <c r="AA89" s="99"/>
       <c r="AB89" s="99"/>
       <c r="AC89" s="99"/>
       <c r="AD89" s="99"/>
     </row>
     <row r="94" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B94" s="217"/>
       <c r="C94" s="217"/>
       <c r="D94" s="217"/>
       <c r="E94" s="217"/>
       <c r="H94" s="217"/>
       <c r="K94" s="217"/>
       <c r="N94" s="217"/>
       <c r="Q94" s="217"/>
       <c r="T94" s="217"/>
       <c r="W94" s="217"/>
       <c r="Z94" s="217"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="5fQ7dH/MI1m/OWXvruGolnEDQkXP4iw19XI4TYnn2xi+HfFh+dsstDOhN1NnFKBex94gJoT/kC4KrE936JnK0w==" saltValue="wrCkVFEmlWdXe49sPKH0lg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QfkILufFO+ARVXI68dDn4Y7zYx/1RuxCF+fRDRhg8Z9qsIW3n3s8mRFWausfaM5GdR/eyLFcqxIHN2aaAf+xrQ==" saltValue="MHpt/p9kO6XNkR07xW2ebg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="72">
-    <mergeCell ref="G4:I4"/>
-[...6 lines deleted...]
-    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E54:E55"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="AC7:AC8"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="J7:L7"/>
+    <mergeCell ref="Y7:AA7"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="S7:U7"/>
+    <mergeCell ref="AB7:AB8"/>
+    <mergeCell ref="B53:AC53"/>
+    <mergeCell ref="V54:X54"/>
     <mergeCell ref="Y54:AA54"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="B6:AA6"/>
     <mergeCell ref="Y4:AA4"/>
     <mergeCell ref="V4:X4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="F54:F55"/>
     <mergeCell ref="G54:I54"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="M54:O54"/>
     <mergeCell ref="P54:R54"/>
     <mergeCell ref="S54:U54"/>
     <mergeCell ref="B54:D55"/>
     <mergeCell ref="J4:L4"/>
-    <mergeCell ref="B68:D68"/>
-[...46 lines deleted...]
-    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="S51:U51"/>
+    <mergeCell ref="P51:R51"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G51:I51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48 G56:G84 J56:J84 M56:M84 P56:P84 S56:S84 V56:V84 Y56:Y84">
-    <cfRule type="cellIs" dxfId="17" priority="96" operator="greaterThanOrEqual">
-      <formula>100000</formula>
+    <cfRule type="cellIs" dxfId="18" priority="96" operator="greaterThanOrEqual">
+      <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:J48">
-    <cfRule type="cellIs" dxfId="14" priority="6" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="15" priority="6" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M9:M48">
-    <cfRule type="cellIs" dxfId="13" priority="5" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="14" priority="5" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:P48">
-    <cfRule type="cellIs" dxfId="12" priority="4" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="13" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S9:S48">
-    <cfRule type="cellIs" dxfId="11" priority="3" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="12" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V9:V48">
-    <cfRule type="cellIs" dxfId="10" priority="2" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="11" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Y9:Y48">
-    <cfRule type="cellIs" dxfId="9" priority="1" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="10" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AB9:AC48 AB56:AC84">
-    <cfRule type="expression" dxfId="8" priority="101">
+    <cfRule type="expression" dxfId="9" priority="101">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D30:D47 D11:D28 D58:D84" xr:uid="{4116C117-3CE1-4A29-8F23-B0218ADDBEF7}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Fett"&amp;14Investitionskosten
 </oddHeader>
   </headerFooter>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="5" max="34" man="1"/>
     <brk id="28" max="35" man="1"/>
   </colBreaks>
   <ignoredErrors>
     <ignoredError sqref="Y54 V54 S54 P54 M54 J54 G54" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="15" id="{E374E123-3D69-4D1E-ACD8-B07BED04FCA7}">
             <xm:f>'(4) Finanzierung &amp; Finanzhilfe'!$K$24&lt;&gt;#REF!+$AC$49</xm:f>
@@ -18030,139 +18037,139 @@
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F56:F84</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E56:E84</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M115"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="D68" sqref="D68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" style="19" customWidth="1"/>
     <col min="3" max="3" width="46.42578125" customWidth="1"/>
     <col min="4" max="11" width="13" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="19" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" customWidth="1"/>
     <col min="14" max="16384" width="11.42578125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="77"/>
       <c r="B1" s="252"/>
       <c r="C1" s="102"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="81"/>
       <c r="L1" s="125"/>
       <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="75"/>
-      <c r="B2" s="424" t="s">
+      <c r="B2" s="403" t="s">
         <v>88</v>
       </c>
-      <c r="C2" s="425"/>
-[...8 lines deleted...]
-      <c r="L2" s="426"/>
+      <c r="C2" s="404"/>
+      <c r="D2" s="404"/>
+      <c r="E2" s="404"/>
+      <c r="F2" s="404"/>
+      <c r="G2" s="404"/>
+      <c r="H2" s="404"/>
+      <c r="I2" s="404"/>
+      <c r="J2" s="404"/>
+      <c r="K2" s="404"/>
+      <c r="L2" s="405"/>
       <c r="M2" s="100"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="75"/>
       <c r="B3" s="480"/>
       <c r="C3" s="481"/>
       <c r="D3" s="481"/>
       <c r="E3" s="481"/>
       <c r="F3" s="481"/>
       <c r="G3" s="481"/>
       <c r="H3" s="481"/>
       <c r="I3" s="481"/>
       <c r="J3" s="481"/>
       <c r="K3" s="481"/>
       <c r="L3" s="482"/>
       <c r="M3" s="100"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="75"/>
       <c r="B4" s="480"/>
       <c r="C4" s="481"/>
       <c r="D4" s="481"/>
       <c r="E4" s="481"/>
       <c r="F4" s="481"/>
       <c r="G4" s="481"/>
       <c r="H4" s="481"/>
       <c r="I4" s="481"/>
       <c r="J4" s="481"/>
       <c r="K4" s="481"/>
       <c r="L4" s="482"/>
       <c r="M4" s="100"/>
     </row>
     <row r="5" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="75"/>
-      <c r="B5" s="427"/>
-[...9 lines deleted...]
-      <c r="L5" s="429"/>
+      <c r="B5" s="406"/>
+      <c r="C5" s="407"/>
+      <c r="D5" s="407"/>
+      <c r="E5" s="407"/>
+      <c r="F5" s="407"/>
+      <c r="G5" s="407"/>
+      <c r="H5" s="407"/>
+      <c r="I5" s="407"/>
+      <c r="J5" s="407"/>
+      <c r="K5" s="407"/>
+      <c r="L5" s="408"/>
       <c r="M5" s="100"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="77"/>
       <c r="B6" s="68"/>
       <c r="C6" s="71"/>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
       <c r="F6" s="71"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="71"/>
       <c r="J6" s="71"/>
       <c r="K6" s="71"/>
       <c r="L6" s="68"/>
       <c r="M6" s="77"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="75"/>
       <c r="B7" s="253"/>
       <c r="C7" s="254"/>
       <c r="D7" s="254"/>
       <c r="E7" s="254"/>
       <c r="F7" s="254"/>
       <c r="G7" s="254"/>
@@ -19266,59 +19273,59 @@
       <c r="K57" s="67"/>
       <c r="L57" s="258"/>
       <c r="M57" s="100"/>
     </row>
     <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A58" s="75"/>
       <c r="B58" s="186"/>
       <c r="C58" s="134" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="298"/>
       <c r="E58" s="298"/>
       <c r="F58" s="298"/>
       <c r="G58" s="298"/>
       <c r="H58" s="298"/>
       <c r="I58" s="298"/>
       <c r="J58" s="298"/>
       <c r="K58" s="77"/>
       <c r="L58" s="299"/>
       <c r="M58" s="300"/>
     </row>
     <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A59" s="75"/>
       <c r="B59" s="186"/>
       <c r="C59" s="298"/>
-      <c r="D59" s="418" t="s">
+      <c r="D59" s="414" t="s">
         <v>39</v>
       </c>
-      <c r="E59" s="419"/>
-[...4 lines deleted...]
-      <c r="J59" s="420"/>
+      <c r="E59" s="415"/>
+      <c r="F59" s="415"/>
+      <c r="G59" s="415"/>
+      <c r="H59" s="415"/>
+      <c r="I59" s="415"/>
+      <c r="J59" s="416"/>
       <c r="K59" s="77"/>
       <c r="L59" s="299"/>
       <c r="M59" s="300"/>
     </row>
     <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A60" s="75"/>
       <c r="B60" s="147"/>
       <c r="C60" s="301"/>
       <c r="D60" s="302" t="str">
         <f t="shared" ref="D60:J60" si="14">D67</f>
         <v>20xx</v>
       </c>
       <c r="E60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="F60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="G60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="H60" s="302" t="str">
@@ -19791,55 +19798,55 @@
         <v>0</v>
       </c>
       <c r="I79" s="266">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J79" s="266">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K79" s="313">
         <f>ROUND(SUM(K68:K78),0)</f>
         <v>0</v>
       </c>
       <c r="L79" s="268"/>
       <c r="M79" s="314" t="str">
         <f>IF(K79&lt;&gt;D61+E61+F61+G61+H61+I61+J61,"Check total (3)","")</f>
         <v/>
       </c>
     </row>
     <row r="80" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="75"/>
       <c r="B80" s="186"/>
       <c r="C80" s="75"/>
       <c r="D80" s="269" t="str">
-        <f t="shared" ref="D80:J80" si="18">IF(D79&lt;&gt;D61,"Total muss jährl. OPEX entsprechen","")</f>
+        <f>IF(D79&lt;&gt;D61,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
       <c r="E80" s="269" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" ref="D80:J80" si="18">IF(E79&lt;&gt;E61,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
       <c r="F80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="G80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="H80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="I80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="J80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="K80" s="18"/>
       <c r="L80" s="146"/>
       <c r="M80" s="300"/>
@@ -20543,113 +20550,118 @@
       <c r="G112" s="478"/>
       <c r="H112" s="478"/>
       <c r="I112" s="478"/>
       <c r="J112" s="478"/>
       <c r="K112" s="479"/>
       <c r="L112" s="327"/>
       <c r="M112" s="77"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A113" s="99"/>
       <c r="B113" s="328"/>
       <c r="C113" s="99"/>
       <c r="D113" s="99"/>
       <c r="E113" s="99"/>
       <c r="F113" s="99"/>
       <c r="G113" s="99"/>
       <c r="H113" s="99"/>
       <c r="I113" s="99"/>
       <c r="J113" s="99"/>
       <c r="K113" s="99"/>
       <c r="L113" s="328"/>
       <c r="M113" s="99"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CZ1btU3VtXxduJiyJIEbP4RVAzCutt5eqxLA4yAeJK93yU8UtqQJj1ua0dkS8WWEI8/q30jHqQDV39vyB3LNfw==" saltValue="3MBVW/M2hwe+WZXOnxhclA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="x7LoZOD3JX6Smmw72uYV0J3vIQgrD9aTarF3eFOmCCsRkTrrmBShVZ48j9l+psRFjnUoLivLiMJ/yIQ0GbGk7w==" saltValue="6jUB+S3IpN6fIifblIsGLQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="M52:M54"/>
     <mergeCell ref="C112:K112"/>
     <mergeCell ref="M108:M110"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D66:J66"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="C81:K81"/>
     <mergeCell ref="D59:J59"/>
   </mergeCells>
   <conditionalFormatting sqref="D52:J52">
-    <cfRule type="expression" dxfId="6" priority="3">
+    <cfRule type="expression" dxfId="7" priority="4">
       <formula>D52&lt;&gt;D24</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D84:J84">
-    <cfRule type="expression" dxfId="5" priority="8">
+    <cfRule type="expression" dxfId="6" priority="9">
       <formula>D84&gt;D63</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D108:J108">
-    <cfRule type="expression" dxfId="4" priority="7">
+    <cfRule type="expression" dxfId="5" priority="8">
       <formula>D108&lt;&gt;D79</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K24 K52">
-    <cfRule type="expression" dxfId="3" priority="20">
+    <cfRule type="expression" dxfId="4" priority="21">
       <formula>$K$52&lt;&gt;$K$24</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K24">
-    <cfRule type="cellIs" dxfId="2" priority="22" operator="notEqual">
+    <cfRule type="cellIs" dxfId="3" priority="23" operator="notEqual">
       <formula>#REF!+#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K29:L29">
-    <cfRule type="expression" dxfId="1" priority="37">
+    <cfRule type="expression" dxfId="2" priority="38">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K84:L84 K86:L95">
-    <cfRule type="expression" dxfId="0" priority="16">
+    <cfRule type="expression" dxfId="1" priority="17">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D79:J79">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>D79&lt;&gt;D61</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Fett"&amp;14Zeitliche Verteilung der Projektkosten und deren Finanzierung</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="D28 E28:J28 E83:J83 D60:D62 E60:E62 F60:J62 D63:J63" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="1" id="{F94B2C55-1108-42C6-BB62-FCF3678A843E}">
+          <x14:cfRule type="expression" priority="2" id="{F94B2C55-1108-42C6-BB62-FCF3678A843E}">
             <xm:f>D29&gt;'(1) Übersicht'!$E$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D29:J29</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA7733FB-46B9-4660-BB80-42E9F33141A1}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
@@ -20799,50 +20811,207 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -21065,314 +21234,155 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...155 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Plages nommées</vt:lpstr>
+        <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>(0) Hilfe zum Ausfüllen</vt:lpstr>
       <vt:lpstr>(1) Übersicht</vt:lpstr>
       <vt:lpstr>(2) Investitionskosten</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten fix</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten variabel</vt:lpstr>
       <vt:lpstr>(4) Finanzierung &amp; Finanzhilfe</vt:lpstr>
       <vt:lpstr>Diskontierung</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
+      <vt:lpstr>'(1) Übersicht'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'(2) Investitionskosten'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'(3) Betriebskosten fix'!Druckbereich</vt:lpstr>
+      <vt:lpstr>'(3) Betriebskosten variabel'!Druckbereich</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
-      <vt:lpstr>'(1) Übersicht'!Zone_d_impression</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'(3) Betriebskosten variabel'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Bundesverwaltung</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>