--- v1 (2026-05-25)
+++ v2 (2026-06-23)
@@ -21,81 +21,81 @@
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portal.collab.admin.ch/sites/805-tech/Freigegebene Dokumente/Interne Zusammenarbeit/Finanzbeiblatt/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{2E503C70-D45C-4B2B-BDA3-42EC2E81412A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{D61C533A-1089-4B5C-9DE7-071712D160EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Tca33RDYxNqqTgQFTl/OTdu/dzqD3SngHA6lqJQr6Bs5NJYDHKLuRigGPAnexwYfgdyWoQcCJeRVqwtq1WT8DQ==" workbookSaltValue="UVIOQ5VbL7GZRyAU8kZkVQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="779" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="779" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
     <sheet name="(0) Hilfe zum Ausfüllen" sheetId="23" r:id="rId1"/>
     <sheet name="(1) Übersicht" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Investitionskosten" sheetId="15" r:id="rId3"/>
     <sheet name="(3) Betriebskosten fix" sheetId="22" r:id="rId4"/>
     <sheet name="(3) Betriebskosten variabel" sheetId="27" r:id="rId5"/>
     <sheet name="(4) Finanzierung &amp; Finanzhilfe" sheetId="7" r:id="rId6"/>
     <sheet name="Diskontierung" sheetId="20" state="hidden" r:id="rId7"/>
     <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Investitionskosten'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
+    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Hilfe zum Ausfüllen'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Übersicht'!$A$1:$X$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Investitionskosten'!$A$1:$L$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Betriebskosten fix'!$A$1:$L$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Betriebskosten variabel'!$A$1:$AD$87</definedName>
-    <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E52" i="25" l="1"/>
   <c r="E53" i="25" s="1"/>
   <c r="D80" i="7" l="1"/>
   <c r="Y51" i="27"/>
@@ -2538,97 +2538,135 @@
     <t>Vorlagenversion: 13.4.2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Bitte konsultieren Sie zunächst das Blatt "(0) Hilfe zum Ausfüllen" zur Klärung, welche Inhalte ausgefüllt werden müssen.
 Führen Sie für alle beteiligten Unternehmen die budgetierten </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">einmaligen Investitionskosten der neuartigen Technik, </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">welche für die wirtschaftliche und zweckmässige Umsetzung der Massnahme erforderlich und angemessen sind (aktivierbare Planungskosten, Investitionskosten für Bauteile (Anlagen, Geräte, Verbrauchsmaterial, Messtechnik, etc.), Installationskosten (inkl. Kosten für Tiefbau, die direkt mit der Massnahme verbunden sind), Kosten für Inbetriebnahme (inkl. begründeter Betriebsunterbrüche)) detailliert auf (Auflösung: ca. 50'000.-). 
-Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (i.e., Beschaffung von Anlagen/Geräten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Investitionen und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, sowie Kapitelkosten können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (i.e., Beschaffung von Anlagen/Geräten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Alle Kosten sind grundsätzlich </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>exkl. Mehrwertsteuer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (MwSt.) anzugeben. Ausnahmen gelten nur für Unternehmen, die die MwSt. nicht zurückerstattet erhalten. Investitionen und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, sowie Kapitelkosten können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
 Geben Sie für die </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird). </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Bitte konsultieren Sie zunächst das Blatt "(0) Hilfe zum Ausfüllen" zur Klärung, welche Inhalte ausgefüllt werden müssen.
 Führen Sie für alle beteiligten Unternehmen die budgetierten, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>fixen, jährlichen Betriebskosten</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Alle Kosten sind grundsätzlich </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>exkl. Mehrwertsteuer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (MwSt.) anzugeben. Ausnahmen gelten nur für Unternehmen, die die MwSt. nicht zurückerstattet erhalten. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
 Geben Sie für die </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO</t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -2649,51 +2687,70 @@
       <t xml:space="preserve"> Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
     </r>
   </si>
   <si>
     <r>
       <t>Bitte konsultieren Sie zunächst das Blatt "(0) Hilfe zum Ausfüllen" zur Klärung, welche Inhalte ausgefüllt werden müssen.
 Führen Sie bei Bedarf für alle beteiligten Unternehmen die budgetierten,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> jährlich variablen Betriebskosten</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Berücksichtigt werden Kosten über höchstens sieben Jahre. Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Die Mehrwertsteuer ist nur berücksichtigungsfähig, sofern sie tatsächlich entrichtet und nicht erstattet wurde. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
+      <t>, welche für den Betrieb und die Organisation der Massnahme anfallen, detailliert auf (Auflösung: ca. 50'000.-). Berücksichtigt werden Kosten über höchstens sieben Jahre. Unterteilen Sie die Kosten dabei in interne Kosten (i.e., Arbeitsaufwände und Ausgaben für das eigene Personal) und externe Kosten (z.B. Energiekosten und Dienstleistungen durch externe Unternehmen). Kostenpositionen über CHF 100'000 müssen mit Offerten oder quellenbasierten Erläuterungen plausibilisiert werden. Bei tieferen Kostenpositionen behält sich das BFE das Recht vor, Belege anzufordern. Für die Stundenansätze können je nach Funktionsstufe markübliche Sätze verwendet werden (in der Regel max. 170 CHF/h, höhre Stundensätze müssen begründet werden). Alle Kosten sind grundsätzlich</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> exkl. Mehrwertsteuer</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (MwSt.) anzugeben. Ausnahmen gelten nur für Unternehmen, die die MwSt. nicht zurückerstattet erhalten. Kosten und Leistungen die vor einer allfälligen Bewilligung des Gesuches getätigt werden, können nicht angerechnet werden. Bitte erfassen Sie Kosten immer mit positivem Vorzeichen.
 Geben Sie für die </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
     </r>
   </si>
 </sst>
 </file>
@@ -5546,432 +5603,432 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="116" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="117" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="118" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...69 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
@@ -5983,52 +6040,52 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Prozent" xfId="2" builtinId="5"/>
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="45">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -6809,1170 +6866,1170 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3E4EF6A-89AE-4E6C-A806-04D9CCB26698}">
   <dimension ref="A1:X39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" style="19" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" style="19" customWidth="1"/>
     <col min="2" max="2" width="92" customWidth="1"/>
-    <col min="3" max="3" width="124.85546875" customWidth="1"/>
-    <col min="4" max="4" width="11.42578125" style="19" customWidth="1"/>
+    <col min="3" max="3" width="124.81640625" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="19" customWidth="1"/>
     <col min="5" max="24" width="0" style="19" hidden="1" customWidth="1"/>
-    <col min="25" max="16384" width="11.42578125" hidden="1"/>
+    <col min="25" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:24" s="23" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:24" s="23" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="24" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="3" spans="1:24" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" s="20" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="18"/>
       <c r="B3" s="21" t="s">
         <v>46</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="18"/>
       <c r="R3" s="18"/>
       <c r="S3" s="18"/>
       <c r="T3" s="18"/>
       <c r="U3" s="18"/>
       <c r="V3" s="18"/>
       <c r="W3" s="18"/>
       <c r="X3" s="18"/>
     </row>
-    <row r="4" spans="1:24" s="20" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="20" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
       <c r="B4" s="22" t="s">
         <v>48</v>
       </c>
       <c r="C4" s="43" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="18"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
       <c r="N4" s="18"/>
       <c r="O4" s="18"/>
       <c r="P4" s="18"/>
       <c r="Q4" s="18"/>
       <c r="R4" s="18"/>
       <c r="S4" s="18"/>
       <c r="T4" s="18"/>
       <c r="U4" s="18"/>
       <c r="V4" s="18"/>
       <c r="W4" s="18"/>
       <c r="X4" s="18"/>
     </row>
-    <row r="5" spans="1:24" s="20" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" s="20" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>79</v>
       </c>
       <c r="D5" s="18"/>
       <c r="E5" s="18"/>
       <c r="F5" s="18"/>
       <c r="G5" s="18"/>
       <c r="H5" s="18"/>
       <c r="I5" s="18"/>
       <c r="J5" s="18"/>
       <c r="K5" s="18"/>
       <c r="L5" s="18"/>
       <c r="M5" s="18"/>
       <c r="N5" s="18"/>
       <c r="O5" s="18"/>
       <c r="P5" s="18"/>
       <c r="Q5" s="18"/>
       <c r="R5" s="18"/>
       <c r="S5" s="18"/>
       <c r="T5" s="18"/>
       <c r="U5" s="18"/>
       <c r="V5" s="18"/>
       <c r="W5" s="18"/>
       <c r="X5" s="18"/>
     </row>
-    <row r="6" spans="1:24" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="22" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="1:24" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="46" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="45" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="9" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C9" s="47"/>
     </row>
-    <row r="10" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B10" s="27"/>
     </row>
-    <row r="11" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
       <c r="B15" s="23"/>
     </row>
-    <row r="16" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...22 lines deleted...]
-    <row r="39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="17" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="18" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="19" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="20" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="21" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="22" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="23" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="25" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="26" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="27" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="28" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="29" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="30" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="31" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="32" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="EJGH83HPXYq/TuVd/tn3nFJPHO+YWOFbZZO+fUzjmBYlkmgNZXhkU9jNALCc1Umt2FWWlNNlsFDWwGJpetC9dw==" saltValue="h5n0aSinV/CEjh137ii0cw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="39" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="4" max="15" man="1"/>
   </colBreaks>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B98579A-23BE-4E27-939A-C95E175FFC1D}">
   <dimension ref="A1:DJ184"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="44.85546875" customWidth="1"/>
+    <col min="1" max="1" width="10.453125" customWidth="1"/>
+    <col min="2" max="2" width="2.453125" customWidth="1"/>
+    <col min="3" max="3" width="11.453125" customWidth="1"/>
+    <col min="4" max="4" width="44.81640625" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
-    <col min="6" max="7" width="11.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.42578125" customWidth="1"/>
+    <col min="6" max="7" width="11.453125" customWidth="1"/>
+    <col min="8" max="8" width="6.54296875" style="19" customWidth="1"/>
+    <col min="9" max="9" width="11.453125" customWidth="1"/>
     <col min="10" max="10" width="7" style="19" customWidth="1"/>
-    <col min="11" max="11" width="11.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="23" max="23" width="4.28515625" style="19" customWidth="1"/>
+    <col min="11" max="11" width="11.453125" customWidth="1"/>
+    <col min="12" max="12" width="7.26953125" style="19" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" customWidth="1"/>
+    <col min="14" max="14" width="8.7265625" style="19" customWidth="1"/>
+    <col min="15" max="15" width="11.453125" customWidth="1"/>
+    <col min="16" max="16" width="8.453125" style="19" customWidth="1"/>
+    <col min="17" max="17" width="11.453125" customWidth="1"/>
+    <col min="18" max="18" width="7.54296875" style="19" customWidth="1"/>
+    <col min="19" max="20" width="11.453125" customWidth="1"/>
+    <col min="21" max="21" width="2.453125" style="19" customWidth="1"/>
+    <col min="22" max="22" width="4.26953125" customWidth="1"/>
+    <col min="23" max="23" width="4.26953125" style="19" customWidth="1"/>
     <col min="24" max="24" width="6" customWidth="1"/>
-    <col min="25" max="25" width="6.5703125" style="19" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="115" max="16384" width="11.42578125" hidden="1"/>
+    <col min="25" max="25" width="6.54296875" style="19" hidden="1" customWidth="1"/>
+    <col min="26" max="114" width="13.453125" hidden="1" customWidth="1"/>
+    <col min="115" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="23.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="23" x14ac:dyDescent="0.25">
       <c r="A1" s="19"/>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="I1" s="19"/>
       <c r="K1" s="19"/>
       <c r="M1" s="19"/>
       <c r="O1" s="19"/>
       <c r="Q1" s="19"/>
       <c r="S1" s="19"/>
       <c r="T1" s="19"/>
       <c r="V1" s="19"/>
       <c r="X1" s="82"/>
     </row>
-    <row r="2" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A2" s="19"/>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="I2" s="19"/>
       <c r="K2" s="19"/>
       <c r="M2" s="19"/>
       <c r="O2" s="19"/>
       <c r="Q2" s="19"/>
       <c r="S2" s="19"/>
       <c r="T2" s="19"/>
       <c r="V2" s="19"/>
       <c r="X2" s="19"/>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A3" s="19"/>
       <c r="B3" s="19"/>
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="I3" s="19"/>
       <c r="K3" s="19"/>
       <c r="M3" s="19"/>
       <c r="O3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="V3" s="19"/>
       <c r="X3" s="19"/>
     </row>
-    <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="121"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="I4" s="19"/>
       <c r="K4" s="19"/>
       <c r="M4" s="19"/>
       <c r="O4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="S4" s="19"/>
       <c r="T4" s="19"/>
       <c r="V4" s="19"/>
       <c r="X4" s="19"/>
     </row>
-    <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="377" t="s">
+    <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="366" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="377"/>
-[...19 lines deleted...]
-      <c r="V5" s="377"/>
+      <c r="B5" s="366"/>
+      <c r="C5" s="366"/>
+      <c r="D5" s="366"/>
+      <c r="E5" s="366"/>
+      <c r="F5" s="366"/>
+      <c r="G5" s="366"/>
+      <c r="H5" s="366"/>
+      <c r="I5" s="366"/>
+      <c r="J5" s="366"/>
+      <c r="K5" s="366"/>
+      <c r="L5" s="366"/>
+      <c r="M5" s="366"/>
+      <c r="N5" s="366"/>
+      <c r="O5" s="366"/>
+      <c r="P5" s="366"/>
+      <c r="Q5" s="366"/>
+      <c r="R5" s="366"/>
+      <c r="S5" s="366"/>
+      <c r="T5" s="366"/>
+      <c r="U5" s="366"/>
+      <c r="V5" s="366"/>
       <c r="W5" s="83"/>
       <c r="X5" s="19"/>
     </row>
-    <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V6" s="377"/>
+    <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="366"/>
+      <c r="B6" s="366"/>
+      <c r="C6" s="366"/>
+      <c r="D6" s="366"/>
+      <c r="E6" s="366"/>
+      <c r="F6" s="366"/>
+      <c r="G6" s="366"/>
+      <c r="H6" s="366"/>
+      <c r="I6" s="366"/>
+      <c r="J6" s="366"/>
+      <c r="K6" s="366"/>
+      <c r="L6" s="366"/>
+      <c r="M6" s="366"/>
+      <c r="N6" s="366"/>
+      <c r="O6" s="366"/>
+      <c r="P6" s="366"/>
+      <c r="Q6" s="366"/>
+      <c r="R6" s="366"/>
+      <c r="S6" s="366"/>
+      <c r="T6" s="366"/>
+      <c r="U6" s="366"/>
+      <c r="V6" s="366"/>
       <c r="W6" s="83"/>
       <c r="X6" s="82"/>
     </row>
-    <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V7" s="377"/>
+    <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="366"/>
+      <c r="B7" s="366"/>
+      <c r="C7" s="366"/>
+      <c r="D7" s="366"/>
+      <c r="E7" s="366"/>
+      <c r="F7" s="366"/>
+      <c r="G7" s="366"/>
+      <c r="H7" s="366"/>
+      <c r="I7" s="366"/>
+      <c r="J7" s="366"/>
+      <c r="K7" s="366"/>
+      <c r="L7" s="366"/>
+      <c r="M7" s="366"/>
+      <c r="N7" s="366"/>
+      <c r="O7" s="366"/>
+      <c r="P7" s="366"/>
+      <c r="Q7" s="366"/>
+      <c r="R7" s="366"/>
+      <c r="S7" s="366"/>
+      <c r="T7" s="366"/>
+      <c r="U7" s="366"/>
+      <c r="V7" s="366"/>
       <c r="W7" s="83"/>
       <c r="X7" s="82"/>
     </row>
-    <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-      <c r="V8" s="378"/>
+    <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="367"/>
+      <c r="B8" s="367"/>
+      <c r="C8" s="367"/>
+      <c r="D8" s="367"/>
+      <c r="E8" s="367"/>
+      <c r="F8" s="367"/>
+      <c r="G8" s="367"/>
+      <c r="H8" s="367"/>
+      <c r="I8" s="367"/>
+      <c r="J8" s="367"/>
+      <c r="K8" s="367"/>
+      <c r="L8" s="367"/>
+      <c r="M8" s="367"/>
+      <c r="N8" s="367"/>
+      <c r="O8" s="367"/>
+      <c r="P8" s="367"/>
+      <c r="Q8" s="367"/>
+      <c r="R8" s="367"/>
+      <c r="S8" s="367"/>
+      <c r="T8" s="367"/>
+      <c r="U8" s="367"/>
+      <c r="V8" s="367"/>
       <c r="W8" s="84"/>
       <c r="X8" s="85"/>
     </row>
-    <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="122"/>
       <c r="B9" s="80"/>
       <c r="C9" s="79"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="80"/>
       <c r="I9" s="79"/>
       <c r="J9" s="80"/>
       <c r="K9" s="79"/>
       <c r="L9" s="80"/>
       <c r="M9" s="79"/>
       <c r="N9" s="80"/>
       <c r="O9" s="79"/>
       <c r="P9" s="80"/>
       <c r="Q9" s="79"/>
       <c r="R9" s="80"/>
       <c r="S9" s="79"/>
       <c r="T9" s="79"/>
       <c r="U9" s="80"/>
       <c r="V9" s="79"/>
       <c r="W9" s="80"/>
       <c r="X9" s="81"/>
     </row>
-    <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="123"/>
       <c r="B10" s="18"/>
-      <c r="C10" s="356" t="s">
+      <c r="C10" s="385" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="357"/>
-[...17 lines deleted...]
-      <c r="V10" s="358"/>
+      <c r="D10" s="386"/>
+      <c r="E10" s="386"/>
+      <c r="F10" s="386"/>
+      <c r="G10" s="386"/>
+      <c r="H10" s="386"/>
+      <c r="I10" s="386"/>
+      <c r="J10" s="386"/>
+      <c r="K10" s="386"/>
+      <c r="L10" s="386"/>
+      <c r="M10" s="386"/>
+      <c r="N10" s="386"/>
+      <c r="O10" s="386"/>
+      <c r="P10" s="386"/>
+      <c r="Q10" s="386"/>
+      <c r="R10" s="386"/>
+      <c r="S10" s="386"/>
+      <c r="T10" s="386"/>
+      <c r="U10" s="386"/>
+      <c r="V10" s="387"/>
       <c r="W10" s="86"/>
       <c r="X10" s="87"/>
     </row>
-    <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="123"/>
       <c r="B11" s="18"/>
-      <c r="C11" s="359"/>
-[...18 lines deleted...]
-      <c r="V11" s="361"/>
+      <c r="C11" s="388"/>
+      <c r="D11" s="389"/>
+      <c r="E11" s="389"/>
+      <c r="F11" s="389"/>
+      <c r="G11" s="389"/>
+      <c r="H11" s="389"/>
+      <c r="I11" s="389"/>
+      <c r="J11" s="389"/>
+      <c r="K11" s="389"/>
+      <c r="L11" s="389"/>
+      <c r="M11" s="389"/>
+      <c r="N11" s="389"/>
+      <c r="O11" s="389"/>
+      <c r="P11" s="389"/>
+      <c r="Q11" s="389"/>
+      <c r="R11" s="389"/>
+      <c r="S11" s="389"/>
+      <c r="T11" s="389"/>
+      <c r="U11" s="389"/>
+      <c r="V11" s="390"/>
       <c r="W11" s="86"/>
       <c r="X11" s="87"/>
     </row>
-    <row r="12" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="122"/>
       <c r="B12" s="66"/>
       <c r="C12" s="67"/>
       <c r="D12" s="67"/>
       <c r="E12" s="67"/>
       <c r="F12" s="67"/>
       <c r="G12" s="67"/>
       <c r="H12" s="66"/>
       <c r="I12" s="67"/>
       <c r="J12" s="66"/>
       <c r="K12" s="67"/>
       <c r="L12" s="66"/>
       <c r="M12" s="67"/>
       <c r="N12" s="66"/>
       <c r="O12" s="67"/>
       <c r="P12" s="66"/>
       <c r="Q12" s="67"/>
       <c r="R12" s="66"/>
       <c r="S12" s="67"/>
       <c r="T12" s="67"/>
       <c r="U12" s="66"/>
       <c r="V12" s="67"/>
       <c r="W12" s="68"/>
       <c r="X12" s="69"/>
     </row>
-    <row r="13" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="122"/>
       <c r="B13" s="66"/>
       <c r="C13" s="67" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="124"/>
       <c r="E13" s="26"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="68"/>
       <c r="I13" s="68"/>
       <c r="J13" s="68"/>
       <c r="K13" s="70"/>
       <c r="L13" s="68"/>
       <c r="M13" s="70"/>
       <c r="N13" s="68"/>
       <c r="O13" s="62" t="s">
         <v>5</v>
       </c>
       <c r="P13" s="68"/>
       <c r="Q13" s="70"/>
       <c r="R13" s="68"/>
       <c r="S13" s="68"/>
       <c r="T13" s="68"/>
       <c r="U13" s="68"/>
-      <c r="X13" s="379"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:24" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="368"/>
+    </row>
+    <row r="14" spans="1:24" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="122"/>
       <c r="B14" s="78"/>
       <c r="C14" s="77"/>
       <c r="D14" s="77"/>
       <c r="E14" s="71"/>
       <c r="F14" s="71"/>
       <c r="G14" s="71"/>
       <c r="H14" s="68"/>
       <c r="I14" s="71"/>
       <c r="J14" s="68"/>
       <c r="K14" s="71"/>
       <c r="L14" s="68"/>
       <c r="M14" s="71"/>
       <c r="N14" s="68"/>
       <c r="O14" s="71"/>
       <c r="P14" s="68"/>
       <c r="Q14" s="71"/>
       <c r="R14" s="68"/>
       <c r="S14" s="71"/>
       <c r="T14" s="71"/>
       <c r="U14" s="68"/>
       <c r="V14" s="72"/>
       <c r="W14" s="72"/>
-      <c r="X14" s="379"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="368"/>
+    </row>
+    <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="122"/>
       <c r="B15" s="78"/>
       <c r="C15" s="77" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="75"/>
-      <c r="E15" s="386"/>
-[...3 lines deleted...]
-      <c r="I15" s="388"/>
+      <c r="E15" s="375"/>
+      <c r="F15" s="376"/>
+      <c r="G15" s="376"/>
+      <c r="H15" s="376"/>
+      <c r="I15" s="377"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
-      <c r="O15" s="371" t="str">
+      <c r="O15" s="397" t="str">
         <f>IF('(4) Finanzierung &amp; Finanzhilfe'!K24&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K52,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",IF('(4) Finanzierung &amp; Finanzhilfe'!K79&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K108,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",""))</f>
         <v/>
       </c>
-      <c r="P15" s="372"/>
-[...3 lines deleted...]
-      <c r="T15" s="373"/>
+      <c r="P15" s="398"/>
+      <c r="Q15" s="398"/>
+      <c r="R15" s="398"/>
+      <c r="S15" s="398"/>
+      <c r="T15" s="399"/>
       <c r="U15" s="18"/>
       <c r="V15" s="72"/>
       <c r="W15" s="73"/>
-      <c r="X15" s="379"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X15" s="368"/>
+    </row>
+    <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="122"/>
       <c r="B16" s="125"/>
-      <c r="C16" s="380" t="s">
+      <c r="C16" s="369" t="s">
         <v>58</v>
       </c>
-      <c r="D16" s="381"/>
-[...4 lines deleted...]
-      <c r="I16" s="391"/>
+      <c r="D16" s="370"/>
+      <c r="E16" s="378"/>
+      <c r="F16" s="379"/>
+      <c r="G16" s="379"/>
+      <c r="H16" s="379"/>
+      <c r="I16" s="380"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
-      <c r="O16" s="374"/>
-[...4 lines deleted...]
-      <c r="T16" s="376"/>
+      <c r="O16" s="400"/>
+      <c r="P16" s="401"/>
+      <c r="Q16" s="401"/>
+      <c r="R16" s="401"/>
+      <c r="S16" s="401"/>
+      <c r="T16" s="402"/>
       <c r="U16" s="18"/>
       <c r="V16" s="72"/>
       <c r="W16" s="73"/>
-      <c r="X16" s="379"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:25" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X16" s="368"/>
+    </row>
+    <row r="17" spans="1:25" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="122"/>
       <c r="B17" s="126"/>
-      <c r="C17" s="382"/>
-[...5 lines deleted...]
-      <c r="I17" s="367"/>
+      <c r="C17" s="371"/>
+      <c r="D17" s="372"/>
+      <c r="E17" s="381"/>
+      <c r="F17" s="382"/>
+      <c r="G17" s="382"/>
+      <c r="H17" s="382"/>
+      <c r="I17" s="383"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
-      <c r="O17" s="374"/>
-[...4 lines deleted...]
-      <c r="T17" s="376"/>
+      <c r="O17" s="400"/>
+      <c r="P17" s="401"/>
+      <c r="Q17" s="401"/>
+      <c r="R17" s="401"/>
+      <c r="S17" s="401"/>
+      <c r="T17" s="402"/>
       <c r="U17" s="18"/>
       <c r="V17" s="72"/>
       <c r="W17" s="73"/>
       <c r="X17" s="74"/>
     </row>
-    <row r="18" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18" s="122"/>
       <c r="B18" s="126"/>
-      <c r="C18" s="382"/>
-[...5 lines deleted...]
-      <c r="I18" s="367"/>
+      <c r="C18" s="371"/>
+      <c r="D18" s="372"/>
+      <c r="E18" s="381"/>
+      <c r="F18" s="382"/>
+      <c r="G18" s="382"/>
+      <c r="H18" s="382"/>
+      <c r="I18" s="383"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
-      <c r="O18" s="374"/>
-[...4 lines deleted...]
-      <c r="T18" s="376"/>
+      <c r="O18" s="400"/>
+      <c r="P18" s="401"/>
+      <c r="Q18" s="401"/>
+      <c r="R18" s="401"/>
+      <c r="S18" s="401"/>
+      <c r="T18" s="402"/>
       <c r="U18" s="18"/>
       <c r="V18" s="67"/>
       <c r="W18" s="66"/>
       <c r="X18" s="75"/>
     </row>
-    <row r="19" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A19" s="122"/>
       <c r="B19" s="127"/>
-      <c r="C19" s="382"/>
-[...5 lines deleted...]
-      <c r="I19" s="367"/>
+      <c r="C19" s="371"/>
+      <c r="D19" s="372"/>
+      <c r="E19" s="381"/>
+      <c r="F19" s="382"/>
+      <c r="G19" s="382"/>
+      <c r="H19" s="382"/>
+      <c r="I19" s="383"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="76"/>
       <c r="P19" s="76"/>
       <c r="Q19" s="76"/>
       <c r="R19" s="76"/>
       <c r="S19" s="76"/>
       <c r="T19" s="76"/>
       <c r="U19" s="18"/>
       <c r="V19" s="77"/>
       <c r="W19" s="78"/>
       <c r="X19" s="75"/>
     </row>
-    <row r="20" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A20" s="122"/>
       <c r="B20" s="78"/>
-      <c r="C20" s="382"/>
-[...5 lines deleted...]
-      <c r="I20" s="367"/>
+      <c r="C20" s="371"/>
+      <c r="D20" s="372"/>
+      <c r="E20" s="381"/>
+      <c r="F20" s="382"/>
+      <c r="G20" s="382"/>
+      <c r="H20" s="382"/>
+      <c r="I20" s="383"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="72"/>
       <c r="P20" s="72"/>
       <c r="Q20" s="72"/>
       <c r="R20" s="72"/>
       <c r="S20" s="72"/>
       <c r="T20" s="72"/>
       <c r="U20" s="18"/>
       <c r="V20" s="77"/>
       <c r="W20" s="78"/>
       <c r="X20" s="75"/>
     </row>
-    <row r="21" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A21" s="122"/>
       <c r="B21" s="126"/>
-      <c r="C21" s="382"/>
-[...5 lines deleted...]
-      <c r="I21" s="367"/>
+      <c r="C21" s="371"/>
+      <c r="D21" s="372"/>
+      <c r="E21" s="381"/>
+      <c r="F21" s="382"/>
+      <c r="G21" s="382"/>
+      <c r="H21" s="382"/>
+      <c r="I21" s="383"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="72"/>
       <c r="P21" s="72"/>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
       <c r="S21" s="72"/>
       <c r="T21" s="72"/>
       <c r="U21" s="18"/>
       <c r="V21" s="67"/>
       <c r="W21" s="66"/>
       <c r="X21" s="75"/>
     </row>
-    <row r="22" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A22" s="122"/>
       <c r="B22" s="127"/>
-      <c r="C22" s="384"/>
-[...5 lines deleted...]
-      <c r="I22" s="367"/>
+      <c r="C22" s="373"/>
+      <c r="D22" s="374"/>
+      <c r="E22" s="381"/>
+      <c r="F22" s="382"/>
+      <c r="G22" s="382"/>
+      <c r="H22" s="382"/>
+      <c r="I22" s="383"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="72"/>
       <c r="P22" s="72"/>
       <c r="Q22" s="72"/>
       <c r="R22" s="72"/>
       <c r="S22" s="72"/>
       <c r="T22" s="72"/>
       <c r="U22" s="18"/>
       <c r="V22" s="77"/>
       <c r="W22" s="78"/>
       <c r="X22" s="75"/>
     </row>
-    <row r="23" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A23" s="122"/>
       <c r="B23" s="78"/>
       <c r="C23" s="77"/>
       <c r="D23" s="75"/>
-      <c r="E23" s="365"/>
-[...3 lines deleted...]
-      <c r="I23" s="367"/>
+      <c r="E23" s="381"/>
+      <c r="F23" s="382"/>
+      <c r="G23" s="382"/>
+      <c r="H23" s="382"/>
+      <c r="I23" s="383"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="72"/>
       <c r="P23" s="72"/>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
       <c r="S23" s="72"/>
       <c r="T23" s="72"/>
       <c r="U23" s="18"/>
       <c r="V23" s="77"/>
       <c r="W23" s="78"/>
       <c r="X23" s="75"/>
     </row>
-    <row r="24" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A24" s="100"/>
       <c r="B24" s="77"/>
       <c r="C24" s="77"/>
       <c r="D24" s="75"/>
-      <c r="E24" s="365"/>
-[...3 lines deleted...]
-      <c r="I24" s="367"/>
+      <c r="E24" s="381"/>
+      <c r="F24" s="382"/>
+      <c r="G24" s="382"/>
+      <c r="H24" s="382"/>
+      <c r="I24" s="383"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="72"/>
       <c r="P24" s="72"/>
       <c r="Q24" s="72"/>
       <c r="R24" s="72"/>
       <c r="S24" s="72"/>
       <c r="T24" s="72"/>
       <c r="U24" s="18"/>
       <c r="V24" s="77"/>
       <c r="W24" s="78"/>
       <c r="X24" s="75"/>
     </row>
-    <row r="25" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="100"/>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="75"/>
-      <c r="E25" s="362"/>
-[...3 lines deleted...]
-      <c r="I25" s="364"/>
+      <c r="E25" s="391"/>
+      <c r="F25" s="392"/>
+      <c r="G25" s="392"/>
+      <c r="H25" s="392"/>
+      <c r="I25" s="393"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="72"/>
       <c r="P25" s="72"/>
       <c r="Q25" s="72"/>
       <c r="R25" s="72"/>
       <c r="S25" s="72"/>
       <c r="T25" s="72"/>
       <c r="U25" s="18"/>
       <c r="V25" s="77"/>
       <c r="W25" s="78"/>
       <c r="X25" s="75"/>
     </row>
-    <row r="26" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="100"/>
       <c r="B26" s="77"/>
       <c r="C26" s="77"/>
       <c r="D26" s="77"/>
       <c r="E26" s="71"/>
       <c r="F26" s="71"/>
       <c r="G26" s="71"/>
       <c r="H26" s="68"/>
       <c r="I26" s="71"/>
       <c r="J26" s="68"/>
       <c r="K26" s="71"/>
       <c r="L26" s="68"/>
       <c r="M26" s="71"/>
       <c r="N26" s="68"/>
       <c r="O26" s="71"/>
       <c r="P26" s="68"/>
       <c r="Q26" s="71"/>
       <c r="R26" s="68"/>
       <c r="S26" s="71"/>
       <c r="T26" s="71"/>
       <c r="U26" s="68"/>
       <c r="V26" s="79"/>
       <c r="W26" s="80"/>
       <c r="X26" s="81"/>
     </row>
-    <row r="27" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A27" s="100"/>
       <c r="B27" s="77"/>
       <c r="C27" s="128" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="129"/>
-      <c r="E27" s="368"/>
-[...16 lines deleted...]
-      <c r="V27" s="370"/>
+      <c r="E27" s="394"/>
+      <c r="F27" s="395"/>
+      <c r="G27" s="395"/>
+      <c r="H27" s="395"/>
+      <c r="I27" s="395"/>
+      <c r="J27" s="395"/>
+      <c r="K27" s="395"/>
+      <c r="L27" s="395"/>
+      <c r="M27" s="395"/>
+      <c r="N27" s="395"/>
+      <c r="O27" s="395"/>
+      <c r="P27" s="395"/>
+      <c r="Q27" s="395"/>
+      <c r="R27" s="395"/>
+      <c r="S27" s="395"/>
+      <c r="T27" s="395"/>
+      <c r="U27" s="395"/>
+      <c r="V27" s="396"/>
       <c r="W27" s="88"/>
       <c r="X27" s="89"/>
     </row>
-    <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="100"/>
       <c r="B28" s="79"/>
       <c r="C28" s="130"/>
       <c r="D28" s="131"/>
       <c r="E28" s="132"/>
       <c r="F28" s="132"/>
       <c r="G28" s="133"/>
       <c r="H28" s="19"/>
       <c r="I28" s="133"/>
       <c r="J28" s="19"/>
       <c r="K28" s="133"/>
       <c r="L28" s="19"/>
       <c r="M28" s="133"/>
       <c r="N28" s="19"/>
       <c r="O28" s="133"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="133"/>
       <c r="R28" s="19"/>
       <c r="S28" s="133"/>
       <c r="T28" s="133"/>
       <c r="U28" s="19"/>
       <c r="V28" s="19"/>
       <c r="W28" s="19"/>
       <c r="X28" s="90"/>
       <c r="Y28" s="47"/>
     </row>
-    <row r="29" spans="1:25" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:25" s="7" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="100"/>
       <c r="B29" s="79"/>
       <c r="C29" s="134" t="s">
         <v>83</v>
       </c>
       <c r="D29" s="135"/>
       <c r="E29" s="58">
         <v>0.5</v>
       </c>
       <c r="F29" s="136"/>
       <c r="G29" s="137"/>
       <c r="H29" s="19"/>
       <c r="I29" s="137"/>
       <c r="J29" s="19"/>
       <c r="K29" s="137"/>
       <c r="L29" s="19"/>
       <c r="M29" s="137"/>
       <c r="N29" s="19"/>
       <c r="O29" s="137"/>
       <c r="P29" s="19"/>
       <c r="Q29" s="137"/>
       <c r="R29" s="19"/>
       <c r="S29" s="137"/>
       <c r="T29" s="137"/>
       <c r="U29" s="19"/>
       <c r="V29" s="19"/>
       <c r="W29" s="19"/>
       <c r="X29" s="90"/>
       <c r="Y29" s="47"/>
     </row>
-    <row r="30" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="100"/>
       <c r="B30" s="79"/>
       <c r="C30" s="130"/>
       <c r="D30" s="131"/>
       <c r="E30" s="132"/>
       <c r="F30" s="132"/>
       <c r="G30" s="133"/>
       <c r="H30" s="19"/>
       <c r="I30" s="133"/>
       <c r="J30" s="19"/>
       <c r="K30" s="133"/>
       <c r="L30" s="19"/>
       <c r="M30" s="133"/>
       <c r="N30" s="19"/>
       <c r="O30" s="133"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="133"/>
       <c r="R30" s="19"/>
       <c r="S30" s="133"/>
       <c r="T30" s="133"/>
       <c r="U30" s="19"/>
       <c r="V30" s="19"/>
       <c r="W30" s="19"/>
       <c r="X30" s="90"/>
       <c r="Y30" s="47"/>
     </row>
-    <row r="31" spans="1:25" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:25" s="7" customFormat="1" ht="10" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="138"/>
       <c r="B31" s="139"/>
       <c r="C31" s="140"/>
       <c r="D31" s="140"/>
       <c r="E31" s="140"/>
       <c r="F31" s="140"/>
       <c r="G31" s="140"/>
       <c r="H31" s="140"/>
       <c r="I31" s="140"/>
       <c r="J31" s="140"/>
       <c r="K31" s="140"/>
       <c r="L31" s="140"/>
       <c r="M31" s="140"/>
       <c r="N31" s="140"/>
       <c r="O31" s="140"/>
       <c r="P31" s="140"/>
       <c r="Q31" s="140"/>
       <c r="R31" s="140"/>
       <c r="S31" s="140"/>
       <c r="T31" s="140"/>
       <c r="U31" s="140"/>
       <c r="V31" s="141"/>
       <c r="W31" s="19"/>
       <c r="X31" s="90"/>
       <c r="Y31" s="47"/>
     </row>
-    <row r="32" spans="1:25" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:25" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A32" s="138"/>
       <c r="B32" s="142"/>
       <c r="C32" s="143" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="18"/>
       <c r="E32" s="62" t="s">
         <v>20</v>
       </c>
       <c r="F32" s="144"/>
       <c r="G32" s="145" t="s">
         <v>69</v>
       </c>
       <c r="H32" s="144"/>
       <c r="I32" s="144"/>
       <c r="J32" s="144"/>
       <c r="K32" s="144"/>
       <c r="L32" s="144"/>
       <c r="M32" s="144"/>
       <c r="N32" s="144"/>
       <c r="O32" s="144"/>
       <c r="P32" s="144"/>
       <c r="Q32" s="144"/>
       <c r="R32" s="144"/>
       <c r="S32" s="144"/>
       <c r="T32" s="144"/>
       <c r="U32" s="144"/>
       <c r="V32" s="146"/>
       <c r="W32" s="18"/>
       <c r="X32" s="91"/>
     </row>
-    <row r="33" spans="1:24" s="19" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:24" s="19" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="138"/>
       <c r="B33" s="142"/>
       <c r="C33" s="143"/>
       <c r="D33" s="18"/>
       <c r="E33" s="62"/>
       <c r="F33" s="144"/>
       <c r="G33" s="62"/>
       <c r="H33" s="144"/>
       <c r="I33" s="144"/>
       <c r="J33" s="144"/>
       <c r="K33" s="144"/>
       <c r="L33" s="144"/>
       <c r="M33" s="144"/>
       <c r="N33" s="144"/>
       <c r="O33" s="144"/>
       <c r="P33" s="144"/>
       <c r="Q33" s="144"/>
       <c r="R33" s="144"/>
       <c r="S33" s="144"/>
       <c r="T33" s="144"/>
       <c r="U33" s="144"/>
       <c r="V33" s="146"/>
       <c r="W33" s="18"/>
       <c r="X33" s="91"/>
     </row>
-    <row r="34" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A34" s="138"/>
       <c r="B34" s="147"/>
       <c r="C34" s="18"/>
       <c r="D34" s="18"/>
       <c r="E34" s="18"/>
       <c r="F34" s="18"/>
       <c r="G34" s="144" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!D67</f>
         <v>20xx</v>
       </c>
       <c r="H34" s="144"/>
       <c r="I34" s="144" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!E67</f>
         <v>20xx</v>
       </c>
       <c r="J34" s="144"/>
       <c r="K34" s="144" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!F67</f>
         <v>20xx</v>
       </c>
       <c r="L34" s="144"/>
       <c r="M34" s="144" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!G67</f>
         <v>20xx</v>
       </c>
       <c r="N34" s="144"/>
       <c r="O34" s="144" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I67</f>
         <v>20xx</v>
       </c>
       <c r="P34" s="144"/>
       <c r="Q34" s="144" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I67</f>
         <v>20xx</v>
       </c>
       <c r="R34" s="144"/>
       <c r="S34" s="144" t="str">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J67</f>
         <v>20xx</v>
       </c>
       <c r="T34" s="18"/>
       <c r="U34" s="18"/>
       <c r="V34" s="148"/>
       <c r="W34" s="18"/>
       <c r="X34" s="91"/>
     </row>
-    <row r="35" spans="1:24" s="62" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:24" s="62" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A35" s="59"/>
       <c r="B35" s="149"/>
       <c r="C35" s="62" t="s">
         <v>29</v>
       </c>
       <c r="E35" s="150">
         <f>'(2) Investitionskosten'!D6</f>
         <v>0</v>
       </c>
       <c r="F35" s="151" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="152">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!I49</f>
         <v>0</v>
       </c>
       <c r="H35" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="153">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!L49</f>
         <v>0</v>
       </c>
       <c r="J35" s="151" t="s">
         <v>21</v>
@@ -7995,74 +8052,74 @@
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!U49</f>
         <v>0</v>
       </c>
       <c r="P35" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q35" s="152">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!X49</f>
         <v>0</v>
       </c>
       <c r="R35" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S35" s="153">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!AA49</f>
         <v>0</v>
       </c>
       <c r="T35" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U35" s="154"/>
       <c r="V35" s="155"/>
       <c r="W35" s="19"/>
       <c r="X35" s="92"/>
     </row>
-    <row r="36" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="138"/>
       <c r="B36" s="156"/>
       <c r="E36" s="157"/>
       <c r="F36" s="151"/>
       <c r="G36" s="151"/>
       <c r="H36" s="151"/>
       <c r="I36" s="151"/>
       <c r="J36" s="151"/>
       <c r="K36" s="151"/>
       <c r="L36" s="151"/>
       <c r="M36" s="151"/>
       <c r="N36" s="151"/>
       <c r="O36" s="151"/>
       <c r="P36" s="151"/>
       <c r="Q36" s="151"/>
       <c r="R36" s="151"/>
       <c r="S36" s="151"/>
       <c r="T36" s="151"/>
       <c r="U36" s="151"/>
       <c r="V36" s="155"/>
       <c r="X36" s="91"/>
     </row>
-    <row r="37" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A37" s="138"/>
       <c r="B37" s="156"/>
       <c r="C37" s="62" t="s">
         <v>22</v>
       </c>
       <c r="E37" s="150">
         <f>'(2) Investitionskosten'!E6</f>
         <v>0</v>
       </c>
       <c r="F37" s="151" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="152">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!I85</f>
         <v>0</v>
       </c>
       <c r="H37" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="153">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!L85</f>
         <v>0</v>
       </c>
       <c r="J37" s="151" t="s">
         <v>21</v>
@@ -8084,122 +8141,122 @@
       <c r="O37" s="153">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!U85</f>
         <v>0</v>
       </c>
       <c r="P37" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q37" s="152">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!X85</f>
         <v>0</v>
       </c>
       <c r="R37" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S37" s="153">
         <f>'(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!AA85</f>
         <v>0</v>
       </c>
       <c r="T37" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U37" s="154"/>
       <c r="V37" s="155"/>
       <c r="X37" s="91"/>
     </row>
-    <row r="38" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="138"/>
       <c r="B38" s="64"/>
       <c r="C38" s="158"/>
       <c r="D38" s="158"/>
       <c r="E38" s="159"/>
       <c r="F38" s="160"/>
       <c r="G38" s="160"/>
       <c r="H38" s="160"/>
       <c r="I38" s="160"/>
       <c r="J38" s="160"/>
       <c r="K38" s="160"/>
       <c r="L38" s="160"/>
       <c r="M38" s="160"/>
       <c r="N38" s="160"/>
       <c r="O38" s="160"/>
       <c r="P38" s="160"/>
       <c r="Q38" s="160"/>
       <c r="R38" s="160"/>
       <c r="S38" s="160"/>
       <c r="T38" s="160"/>
       <c r="U38" s="160"/>
       <c r="V38" s="161"/>
       <c r="X38" s="91"/>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
       <c r="G39" s="19"/>
       <c r="I39" s="19"/>
       <c r="K39" s="19"/>
       <c r="M39" s="19"/>
       <c r="O39" s="19"/>
       <c r="Q39" s="19"/>
       <c r="S39" s="19"/>
       <c r="T39" s="19"/>
     </row>
-    <row r="40" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="138"/>
       <c r="B40" s="162"/>
       <c r="C40" s="140"/>
       <c r="D40" s="140"/>
       <c r="E40" s="163"/>
       <c r="F40" s="164"/>
       <c r="G40" s="164"/>
       <c r="H40" s="164"/>
       <c r="I40" s="164"/>
       <c r="J40" s="164"/>
       <c r="K40" s="164"/>
       <c r="L40" s="164"/>
       <c r="M40" s="164"/>
       <c r="N40" s="164"/>
       <c r="O40" s="164"/>
       <c r="P40" s="164"/>
       <c r="Q40" s="164"/>
       <c r="R40" s="164"/>
       <c r="S40" s="164"/>
       <c r="T40" s="164"/>
       <c r="U40" s="164"/>
       <c r="V40" s="141"/>
       <c r="X40" s="91"/>
     </row>
-    <row r="41" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="138"/>
       <c r="B41" s="156"/>
-      <c r="C41" s="355" t="s">
+      <c r="C41" s="384" t="s">
         <v>68</v>
       </c>
-      <c r="D41" s="355"/>
+      <c r="D41" s="384"/>
       <c r="E41" s="150">
         <f>E35-E37</f>
         <v>0</v>
       </c>
       <c r="F41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="152">
         <f>G35-G37</f>
         <v>0</v>
       </c>
       <c r="H41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I41" s="153">
         <f>I35-I37</f>
         <v>0</v>
       </c>
       <c r="J41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="K41" s="152">
         <f>K35-K37</f>
         <v>0</v>
       </c>
@@ -8216,75 +8273,75 @@
       <c r="O41" s="153">
         <f>O35-O37</f>
         <v>0</v>
       </c>
       <c r="P41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q41" s="152">
         <f>Q35-Q37</f>
         <v>0</v>
       </c>
       <c r="R41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S41" s="153">
         <f>S35-S37</f>
         <v>0</v>
       </c>
       <c r="T41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U41" s="154"/>
       <c r="V41" s="155"/>
       <c r="X41" s="91"/>
     </row>
-    <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="138"/>
       <c r="B42" s="156"/>
-      <c r="C42" s="355"/>
-      <c r="D42" s="355"/>
+      <c r="C42" s="384"/>
+      <c r="D42" s="384"/>
       <c r="F42" s="151"/>
       <c r="G42" s="151"/>
       <c r="H42" s="154"/>
       <c r="I42" s="154"/>
       <c r="J42" s="154"/>
       <c r="K42" s="151"/>
       <c r="L42" s="154"/>
       <c r="M42" s="151"/>
       <c r="N42" s="154"/>
       <c r="O42" s="154"/>
       <c r="P42" s="154"/>
       <c r="Q42" s="151"/>
       <c r="R42" s="154"/>
       <c r="S42" s="154"/>
       <c r="T42" s="154"/>
       <c r="U42" s="154"/>
       <c r="V42" s="155"/>
       <c r="X42" s="91"/>
     </row>
-    <row r="43" spans="1:24" s="62" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:24" s="62" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A43" s="59"/>
       <c r="B43" s="149"/>
       <c r="C43" s="62" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="165">
         <f>E35</f>
         <v>0</v>
       </c>
       <c r="F43" s="166" t="s">
         <v>21</v>
       </c>
       <c r="G43" s="167">
         <f>G41</f>
         <v>0</v>
       </c>
       <c r="H43" s="166" t="s">
         <v>21</v>
       </c>
       <c r="I43" s="168">
         <f>I41</f>
         <v>0</v>
       </c>
       <c r="J43" s="166" t="s">
         <v>21</v>
@@ -8306,193 +8363,193 @@
       <c r="O43" s="168">
         <f>O41</f>
         <v>0</v>
       </c>
       <c r="P43" s="166" t="s">
         <v>21</v>
       </c>
       <c r="Q43" s="167">
         <f>Q41</f>
         <v>0</v>
       </c>
       <c r="R43" s="166" t="s">
         <v>21</v>
       </c>
       <c r="S43" s="168">
         <f>S41</f>
         <v>0</v>
       </c>
       <c r="T43" s="166" t="s">
         <v>21</v>
       </c>
       <c r="U43" s="169"/>
       <c r="V43" s="170"/>
       <c r="X43" s="92"/>
     </row>
-    <row r="44" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="138"/>
       <c r="B44" s="171"/>
       <c r="C44" s="172"/>
       <c r="D44" s="172"/>
       <c r="E44" s="173"/>
       <c r="F44" s="173"/>
       <c r="G44" s="173"/>
       <c r="H44" s="173"/>
       <c r="I44" s="174"/>
       <c r="J44" s="173"/>
       <c r="K44" s="173"/>
       <c r="L44" s="173"/>
       <c r="M44" s="173"/>
       <c r="N44" s="173"/>
       <c r="O44" s="174"/>
       <c r="P44" s="173"/>
       <c r="Q44" s="173"/>
       <c r="R44" s="173"/>
       <c r="S44" s="173"/>
       <c r="T44" s="173"/>
       <c r="U44" s="173"/>
       <c r="V44" s="175"/>
       <c r="W44" s="18"/>
       <c r="X44" s="93"/>
     </row>
-    <row r="45" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:24" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="138"/>
       <c r="B45" s="18"/>
       <c r="C45" s="18"/>
       <c r="D45" s="18"/>
       <c r="E45" s="176"/>
       <c r="F45" s="176"/>
       <c r="G45" s="176"/>
       <c r="H45" s="176"/>
       <c r="I45" s="177"/>
       <c r="J45" s="176"/>
       <c r="K45" s="176"/>
       <c r="L45" s="176"/>
       <c r="M45" s="176"/>
       <c r="N45" s="176"/>
       <c r="O45" s="177"/>
       <c r="P45" s="176"/>
       <c r="Q45" s="176"/>
       <c r="R45" s="176"/>
       <c r="S45" s="176"/>
       <c r="T45" s="176"/>
       <c r="U45" s="176"/>
       <c r="V45" s="18"/>
       <c r="W45" s="18"/>
       <c r="X45" s="93"/>
     </row>
-    <row r="46" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="138"/>
       <c r="B46" s="178"/>
       <c r="C46" s="179"/>
       <c r="D46" s="180"/>
       <c r="E46" s="181"/>
       <c r="F46" s="182"/>
       <c r="G46" s="182"/>
       <c r="H46" s="182"/>
       <c r="I46" s="182"/>
       <c r="J46" s="182"/>
       <c r="K46" s="182"/>
       <c r="L46" s="182"/>
       <c r="M46" s="182"/>
       <c r="N46" s="182"/>
       <c r="O46" s="182"/>
       <c r="P46" s="182"/>
       <c r="Q46" s="182"/>
       <c r="R46" s="182"/>
       <c r="S46" s="182"/>
       <c r="T46" s="182"/>
       <c r="U46" s="182"/>
-      <c r="V46" s="392"/>
+      <c r="V46" s="355"/>
       <c r="W46" s="94"/>
       <c r="X46" s="91"/>
     </row>
-    <row r="47" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A47" s="138"/>
       <c r="B47" s="183"/>
       <c r="C47" s="184" t="s">
         <v>44</v>
       </c>
       <c r="D47" s="18"/>
       <c r="E47" s="166" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="185"/>
       <c r="G47" s="185" t="s">
         <v>70</v>
       </c>
       <c r="H47" s="185"/>
       <c r="I47" s="185"/>
       <c r="J47" s="185"/>
       <c r="K47" s="185"/>
       <c r="L47" s="185"/>
       <c r="M47" s="185"/>
       <c r="N47" s="185"/>
       <c r="O47" s="185"/>
       <c r="P47" s="185"/>
       <c r="Q47" s="185"/>
       <c r="R47" s="185"/>
       <c r="S47" s="185"/>
       <c r="T47" s="185"/>
       <c r="U47" s="185"/>
-      <c r="V47" s="393"/>
+      <c r="V47" s="356"/>
       <c r="W47" s="94"/>
       <c r="X47" s="91"/>
     </row>
-    <row r="48" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A48" s="138"/>
       <c r="B48" s="186"/>
       <c r="C48" s="78"/>
       <c r="D48" s="66"/>
       <c r="E48" s="187"/>
       <c r="F48" s="188"/>
       <c r="G48" s="189"/>
       <c r="H48" s="189"/>
       <c r="I48" s="189"/>
       <c r="J48" s="189"/>
       <c r="K48" s="189"/>
       <c r="L48" s="189"/>
       <c r="M48" s="189"/>
       <c r="N48" s="189"/>
       <c r="O48" s="189"/>
       <c r="P48" s="189"/>
       <c r="Q48" s="189"/>
       <c r="R48" s="189"/>
       <c r="S48" s="189"/>
       <c r="T48" s="189"/>
       <c r="U48" s="189"/>
-      <c r="V48" s="393"/>
+      <c r="V48" s="356"/>
       <c r="W48" s="94"/>
       <c r="X48" s="91"/>
     </row>
-    <row r="49" spans="1:24" s="19" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="138"/>
       <c r="B49" s="186"/>
-      <c r="C49" s="397" t="s">
+      <c r="C49" s="360" t="s">
         <v>74</v>
       </c>
-      <c r="D49" s="398"/>
+      <c r="D49" s="361"/>
       <c r="E49" s="190">
         <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
         <v>0</v>
       </c>
       <c r="F49" s="157" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="191">
         <f>E29*G43</f>
         <v>0</v>
       </c>
       <c r="H49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="191">
         <f>E29*I43</f>
         <v>0</v>
       </c>
       <c r="J49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="K49" s="191">
         <f>E29*K43</f>
         <v>0</v>
       </c>
@@ -8510,105 +8567,105 @@
         <f>E29*O43</f>
         <v>0</v>
       </c>
       <c r="P49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q49" s="191">
         <f>E29*Q43</f>
         <v>0</v>
       </c>
       <c r="R49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S49" s="191">
         <f>E29*S43</f>
         <v>0</v>
       </c>
       <c r="T49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U49" s="154"/>
       <c r="V49" s="192"/>
       <c r="W49" s="95"/>
       <c r="X49" s="91"/>
     </row>
-    <row r="50" spans="1:24" s="19" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="138"/>
       <c r="B50" s="186"/>
-      <c r="C50" s="399"/>
-[...1 lines deleted...]
-      <c r="E50" s="401" t="s">
+      <c r="C50" s="362"/>
+      <c r="D50" s="363"/>
+      <c r="E50" s="364" t="s">
         <v>31</v>
       </c>
       <c r="F50" s="193"/>
       <c r="G50" s="193"/>
       <c r="H50" s="193"/>
       <c r="I50" s="193"/>
       <c r="J50" s="193"/>
       <c r="K50" s="193"/>
       <c r="L50" s="193"/>
       <c r="M50" s="193"/>
       <c r="N50" s="193"/>
       <c r="O50" s="193"/>
       <c r="P50" s="193"/>
       <c r="Q50" s="193"/>
       <c r="R50" s="193"/>
       <c r="S50" s="193"/>
       <c r="T50" s="193"/>
       <c r="U50" s="193"/>
       <c r="V50" s="192"/>
       <c r="W50" s="95"/>
       <c r="X50" s="91"/>
     </row>
-    <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="138"/>
       <c r="B51" s="186"/>
-      <c r="C51" s="399"/>
-[...1 lines deleted...]
-      <c r="E51" s="402"/>
+      <c r="C51" s="362"/>
+      <c r="D51" s="363"/>
+      <c r="E51" s="365"/>
       <c r="F51" s="193"/>
       <c r="G51" s="193"/>
       <c r="H51" s="193"/>
       <c r="I51" s="193"/>
       <c r="J51" s="193"/>
       <c r="K51" s="193"/>
       <c r="L51" s="193"/>
       <c r="M51" s="193"/>
       <c r="N51" s="193"/>
       <c r="O51" s="193"/>
       <c r="P51" s="193"/>
       <c r="Q51" s="193"/>
       <c r="R51" s="193"/>
       <c r="S51" s="193"/>
       <c r="T51" s="193"/>
       <c r="U51" s="193"/>
       <c r="V51" s="192"/>
       <c r="W51" s="95"/>
       <c r="X51" s="91"/>
     </row>
-    <row r="52" spans="1:24" s="62" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:24" s="62" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A52" s="59"/>
       <c r="B52" s="60"/>
       <c r="C52" s="61" t="s">
         <v>45</v>
       </c>
       <c r="E52" s="194">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!K29</f>
         <v>0</v>
       </c>
       <c r="F52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="195">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!D84</f>
         <v>0</v>
       </c>
       <c r="H52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="I52" s="196">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!E84</f>
         <v>0</v>
       </c>
       <c r="J52" s="166" t="s">
         <v>21</v>
@@ -8631,297 +8688,297 @@
         <f>'(4) Finanzierung &amp; Finanzhilfe'!H84</f>
         <v>0</v>
       </c>
       <c r="P52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="Q52" s="195">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I84</f>
         <v>0</v>
       </c>
       <c r="R52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="S52" s="196">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J84</f>
         <v>0</v>
       </c>
       <c r="T52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="U52" s="169"/>
       <c r="V52" s="197"/>
       <c r="W52" s="96"/>
       <c r="X52" s="92"/>
     </row>
-    <row r="53" spans="1:24" s="62" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:24" s="62" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="59"/>
       <c r="B53" s="60"/>
       <c r="C53" s="61"/>
-      <c r="E53" s="396" t="str">
+      <c r="E53" s="359" t="str">
         <f>IF(OR(E52&gt;E49,AND(G49&gt;0,G52&gt;G49),AND(I49&gt;0,I52&gt;I49),AND(K49&gt;0,K52&gt;K49),AND(M49&gt;0,M52&gt;M49),AND(O49&gt;0,O52&gt;O49),AND(Q49&gt;0,Q52&gt;Q49),AND(S49&gt;0,S52&gt;S49)),"Beantragter Förderbeitrag darf nicht grösser sein als Maximal möglicher Förderbeitrag","")</f>
         <v/>
       </c>
-      <c r="F53" s="396"/>
-[...14 lines deleted...]
-      <c r="U53" s="396"/>
+      <c r="F53" s="359"/>
+      <c r="G53" s="359"/>
+      <c r="H53" s="359"/>
+      <c r="I53" s="359"/>
+      <c r="J53" s="359"/>
+      <c r="K53" s="359"/>
+      <c r="L53" s="359"/>
+      <c r="M53" s="359"/>
+      <c r="N53" s="359"/>
+      <c r="O53" s="359"/>
+      <c r="P53" s="359"/>
+      <c r="Q53" s="359"/>
+      <c r="R53" s="359"/>
+      <c r="S53" s="359"/>
+      <c r="T53" s="359"/>
+      <c r="U53" s="359"/>
       <c r="V53" s="63"/>
       <c r="W53" s="97"/>
       <c r="X53" s="92"/>
     </row>
-    <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="20"/>
       <c r="B54" s="64"/>
-      <c r="C54" s="394"/>
-[...18 lines deleted...]
-      <c r="V54" s="395"/>
+      <c r="C54" s="357"/>
+      <c r="D54" s="357"/>
+      <c r="E54" s="357"/>
+      <c r="F54" s="357"/>
+      <c r="G54" s="357"/>
+      <c r="H54" s="357"/>
+      <c r="I54" s="357"/>
+      <c r="J54" s="357"/>
+      <c r="K54" s="357"/>
+      <c r="L54" s="357"/>
+      <c r="M54" s="357"/>
+      <c r="N54" s="357"/>
+      <c r="O54" s="357"/>
+      <c r="P54" s="357"/>
+      <c r="Q54" s="357"/>
+      <c r="R54" s="357"/>
+      <c r="S54" s="357"/>
+      <c r="T54" s="357"/>
+      <c r="U54" s="357"/>
+      <c r="V54" s="358"/>
       <c r="W54" s="98"/>
       <c r="X54"/>
     </row>
-    <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
-    <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B56" s="65" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.2"/>
-[...125 lines deleted...]
-    <row r="183" spans="1:24" hidden="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="158" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="159" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="160" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="161" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="162" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="163" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="164" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="165" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="166" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="167" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="168" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="169" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="170" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="171" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="172" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="173" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="174" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="175" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="176" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="177" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="178" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="179" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="180" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="181" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="182" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="183" spans="1:24" hidden="1" x14ac:dyDescent="0.25">
       <c r="B183" s="19"/>
       <c r="C183" s="19"/>
       <c r="D183" s="19"/>
       <c r="E183" s="19"/>
       <c r="F183" s="19"/>
       <c r="G183" s="19"/>
       <c r="I183" s="19"/>
       <c r="K183" s="19"/>
       <c r="M183" s="19"/>
       <c r="O183" s="19"/>
       <c r="Q183" s="19"/>
       <c r="S183" s="19"/>
       <c r="T183" s="19"/>
       <c r="V183" s="19"/>
       <c r="X183" s="19"/>
     </row>
-    <row r="184" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A184" s="19"/>
       <c r="B184" s="19"/>
       <c r="C184" s="19"/>
       <c r="D184" s="19"/>
       <c r="E184" s="19"/>
       <c r="F184" s="19"/>
       <c r="G184" s="19"/>
       <c r="I184" s="19"/>
       <c r="K184" s="19"/>
       <c r="M184" s="19"/>
       <c r="O184" s="19"/>
       <c r="Q184" s="19"/>
       <c r="S184" s="19"/>
       <c r="T184" s="19"/>
       <c r="V184" s="19"/>
       <c r="X184" s="19"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="p4e76GzeUD5aEPZL0jvCuo42edM0PrnpQ/A5J/mKDEYnaBtM7iQanlRg3U9uwEibp0jjCDzZbFjEeS4LVixFWw==" saltValue="LgWylIlL7bcwrqdME0Q63w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="23">
-    <mergeCell ref="V46:V48"/>
-[...3 lines deleted...]
-    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="C41:D42"/>
+    <mergeCell ref="C10:V11"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="E27:V27"/>
+    <mergeCell ref="O15:T18"/>
     <mergeCell ref="A5:V8"/>
     <mergeCell ref="X13:X16"/>
     <mergeCell ref="C16:D22"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
-    <mergeCell ref="C41:D42"/>
-[...5 lines deleted...]
-    <mergeCell ref="O15:T18"/>
+    <mergeCell ref="V46:V48"/>
+    <mergeCell ref="C54:V54"/>
+    <mergeCell ref="E53:U53"/>
+    <mergeCell ref="C49:D51"/>
+    <mergeCell ref="E50:E51"/>
   </mergeCells>
   <conditionalFormatting sqref="E52">
     <cfRule type="expression" dxfId="40" priority="10">
       <formula>$E$52&gt;#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G52">
     <cfRule type="expression" dxfId="39" priority="7">
       <formula>$G$52&gt;$G$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52">
     <cfRule type="expression" dxfId="38" priority="6">
       <formula>$I$52&gt;$I$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K52">
     <cfRule type="expression" dxfId="37" priority="5">
       <formula>$K$52&gt;$K$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M52">
     <cfRule type="expression" dxfId="36" priority="4">
       <formula>$M$52&gt;$M$49</formula>
     </cfRule>
@@ -8944,1904 +9001,1904 @@
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.62541666666666662" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;CSeite &amp;P</oddFooter>
   </headerFooter>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
   <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7800E53F-81BE-4923-A7CC-E0E13BF4913F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V88"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="40.54296875" customWidth="1"/>
+    <col min="4" max="4" width="21.54296875" customWidth="1"/>
+    <col min="5" max="5" width="25.453125" customWidth="1"/>
+    <col min="6" max="6" width="18.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="11.42578125" hidden="1"/>
+    <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="102"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="77"/>
     </row>
-    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
-      <c r="B2" s="403" t="s">
+      <c r="B2" s="424" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="404"/>
-[...5 lines deleted...]
-      <c r="I2" s="405"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="426"/>
       <c r="J2" s="198"/>
       <c r="K2" s="199"/>
       <c r="L2" s="100"/>
     </row>
-    <row r="3" spans="1:15" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="160.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="75"/>
-      <c r="B3" s="406"/>
-[...6 lines deleted...]
-      <c r="I3" s="408"/>
+      <c r="B3" s="427"/>
+      <c r="C3" s="428"/>
+      <c r="D3" s="428"/>
+      <c r="E3" s="428"/>
+      <c r="F3" s="428"/>
+      <c r="G3" s="428"/>
+      <c r="H3" s="428"/>
+      <c r="I3" s="429"/>
       <c r="J3" s="200"/>
       <c r="K3" s="201"/>
       <c r="L3" s="100"/>
     </row>
-    <row r="4" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="77"/>
       <c r="B4" s="110"/>
       <c r="C4" s="202"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="202"/>
       <c r="H4" s="202"/>
       <c r="I4" s="202"/>
       <c r="J4" s="202"/>
       <c r="K4" s="202"/>
       <c r="L4" s="77"/>
     </row>
-    <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="75"/>
       <c r="B5" s="19"/>
       <c r="C5" s="203"/>
       <c r="D5" s="204" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="205" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="206" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="19"/>
-      <c r="H5" s="412" t="str">
+      <c r="H5" s="430" t="str">
         <f>IF(MAX(G10:G49)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I5" s="412"/>
-[...1 lines deleted...]
-      <c r="K5" s="413"/>
+      <c r="I5" s="430"/>
+      <c r="J5" s="430"/>
+      <c r="K5" s="431"/>
       <c r="L5" s="77"/>
     </row>
-    <row r="6" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="75"/>
       <c r="B6" s="109"/>
       <c r="C6" s="109"/>
       <c r="D6" s="207">
         <f>$I$50</f>
         <v>0</v>
       </c>
       <c r="E6" s="208">
         <f>$I$76</f>
         <v>0</v>
       </c>
       <c r="F6" s="209">
         <f>D6-E6</f>
         <v>0</v>
       </c>
       <c r="G6" s="109"/>
-      <c r="H6" s="412"/>
-[...2 lines deleted...]
-      <c r="K6" s="413"/>
+      <c r="H6" s="430"/>
+      <c r="I6" s="430"/>
+      <c r="J6" s="430"/>
+      <c r="K6" s="431"/>
       <c r="L6" s="77"/>
     </row>
-    <row r="7" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="75"/>
       <c r="B7" s="109"/>
       <c r="C7" s="109"/>
       <c r="D7" s="109"/>
       <c r="E7" s="109"/>
       <c r="F7" s="109"/>
       <c r="G7" s="109"/>
       <c r="H7" s="109"/>
       <c r="I7" s="109"/>
       <c r="J7" s="109"/>
       <c r="K7" s="109"/>
       <c r="L7" s="77"/>
     </row>
-    <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75"/>
-      <c r="B8" s="414" t="s">
+      <c r="B8" s="418" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="415"/>
-[...7 lines deleted...]
-      <c r="K8" s="416"/>
+      <c r="C8" s="419"/>
+      <c r="D8" s="419"/>
+      <c r="E8" s="419"/>
+      <c r="F8" s="419"/>
+      <c r="G8" s="419"/>
+      <c r="H8" s="419"/>
+      <c r="I8" s="419"/>
+      <c r="J8" s="419"/>
+      <c r="K8" s="420"/>
       <c r="L8" s="77"/>
     </row>
-    <row r="9" spans="1:15" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:15" ht="57.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="75"/>
       <c r="B9" s="210" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="211" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="212" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="214" t="s">
         <v>59</v>
       </c>
       <c r="H9" s="214" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="214" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="214" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="77"/>
     </row>
-    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="75"/>
       <c r="B10" s="32"/>
       <c r="C10" s="34"/>
       <c r="D10" s="33"/>
       <c r="E10" s="1"/>
       <c r="F10" s="15"/>
       <c r="G10" s="4"/>
       <c r="H10" s="2"/>
       <c r="I10" s="215">
         <f>G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="215" t="str">
         <f>IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="215" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="L10" s="100"/>
     </row>
-    <row r="11" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="75"/>
       <c r="B11" s="28"/>
       <c r="C11" s="35"/>
       <c r="D11" s="29"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="216">
         <f t="shared" ref="I11:I40" si="0">G11*H11</f>
         <v>0</v>
       </c>
       <c r="J11" s="216" t="str">
         <f t="shared" ref="J11:J49" si="1">IF(E11="Interne Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="K11" s="216" t="str">
         <f t="shared" ref="K11:K49" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="L11" s="100"/>
     </row>
-    <row r="12" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A12" s="75"/>
       <c r="B12" s="28"/>
       <c r="C12" s="35"/>
       <c r="D12" s="29"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="216">
         <f t="shared" ref="I12:I29" si="3">G12*H12</f>
         <v>0</v>
       </c>
       <c r="J12" s="216" t="str">
         <f t="shared" ref="J12:J29" si="4">IF(E12="Interne Kosten",I12,"-")</f>
         <v>-</v>
       </c>
       <c r="K12" s="216" t="str">
         <f t="shared" ref="K12:K29" si="5">IF(E12="Externe Kosten",I12,"-")</f>
         <v>-</v>
       </c>
       <c r="L12" s="100"/>
     </row>
-    <row r="13" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A13" s="75"/>
       <c r="B13" s="28"/>
       <c r="C13" s="35"/>
       <c r="D13" s="29"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J13" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K13" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L13" s="101"/>
       <c r="M13" s="217"/>
       <c r="N13" s="217"/>
       <c r="O13" s="217"/>
     </row>
-    <row r="14" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="75"/>
       <c r="B14" s="28"/>
       <c r="C14" s="35"/>
       <c r="D14" s="29"/>
       <c r="E14" s="3"/>
       <c r="F14" s="15"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J14" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K14" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L14" s="100"/>
     </row>
-    <row r="15" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="75"/>
       <c r="B15" s="28"/>
       <c r="C15" s="35"/>
       <c r="D15" s="29"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J15" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K15" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L15" s="100"/>
     </row>
-    <row r="16" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="75"/>
       <c r="B16" s="28"/>
       <c r="C16" s="35"/>
       <c r="D16" s="29"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K16" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L16" s="100"/>
     </row>
-    <row r="17" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="75"/>
       <c r="B17" s="28"/>
       <c r="C17" s="35"/>
       <c r="D17" s="29"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K17" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L17" s="100"/>
     </row>
-    <row r="18" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="75"/>
       <c r="B18" s="28"/>
       <c r="C18" s="35"/>
       <c r="D18" s="29"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K18" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L18" s="100"/>
     </row>
-    <row r="19" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="75"/>
       <c r="B19" s="28"/>
       <c r="C19" s="35"/>
       <c r="D19" s="29"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K19" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L19" s="100"/>
     </row>
-    <row r="20" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="75"/>
       <c r="B20" s="28"/>
       <c r="C20" s="35"/>
       <c r="D20" s="29"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K20" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L20" s="100"/>
     </row>
-    <row r="21" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="75"/>
       <c r="B21" s="28"/>
       <c r="C21" s="35"/>
       <c r="D21" s="29"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K21" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L21" s="100"/>
     </row>
-    <row r="22" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="75"/>
       <c r="B22" s="28"/>
       <c r="C22" s="35"/>
       <c r="D22" s="29"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K22" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L22" s="100"/>
     </row>
-    <row r="23" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="75"/>
       <c r="B23" s="28"/>
       <c r="C23" s="35"/>
       <c r="D23" s="29"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K23" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L23" s="100"/>
     </row>
-    <row r="24" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="75"/>
       <c r="B24" s="28"/>
       <c r="C24" s="35"/>
       <c r="D24" s="29"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L24" s="101"/>
       <c r="M24" s="217"/>
       <c r="N24" s="217"/>
       <c r="O24" s="217"/>
     </row>
-    <row r="25" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="75"/>
       <c r="B25" s="28"/>
       <c r="C25" s="35"/>
       <c r="D25" s="29"/>
       <c r="E25" s="3"/>
       <c r="F25" s="15"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L25" s="100"/>
     </row>
-    <row r="26" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="75"/>
       <c r="B26" s="28"/>
       <c r="C26" s="35"/>
       <c r="D26" s="29"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L26" s="100"/>
     </row>
-    <row r="27" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="75"/>
       <c r="B27" s="28"/>
       <c r="C27" s="35"/>
       <c r="D27" s="29"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J27" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L27" s="100"/>
     </row>
-    <row r="28" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="75"/>
       <c r="B28" s="28"/>
       <c r="C28" s="35"/>
       <c r="D28" s="29"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J28" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L28" s="100"/>
     </row>
-    <row r="29" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="75"/>
       <c r="B29" s="28"/>
       <c r="C29" s="35"/>
       <c r="D29" s="29"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J29" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L29" s="100"/>
     </row>
-    <row r="30" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="75"/>
       <c r="B30" s="28"/>
       <c r="C30" s="35"/>
       <c r="D30" s="29"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K30" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L30" s="100"/>
     </row>
-    <row r="31" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="75"/>
       <c r="B31" s="28"/>
       <c r="C31" s="35"/>
       <c r="D31" s="29"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K31" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L31" s="101"/>
       <c r="M31" s="217"/>
       <c r="N31" s="217"/>
       <c r="O31" s="217"/>
     </row>
-    <row r="32" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="75"/>
       <c r="B32" s="28"/>
       <c r="C32" s="35"/>
       <c r="D32" s="29"/>
       <c r="E32" s="3"/>
       <c r="F32" s="15"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K32" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L32" s="100"/>
     </row>
-    <row r="33" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="75"/>
       <c r="B33" s="28"/>
       <c r="C33" s="35"/>
       <c r="D33" s="29"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K33" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L33" s="100"/>
     </row>
-    <row r="34" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="75"/>
       <c r="B34" s="28"/>
       <c r="C34" s="35"/>
       <c r="D34" s="29"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K34" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L34" s="100"/>
     </row>
-    <row r="35" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="75"/>
       <c r="B35" s="28"/>
       <c r="C35" s="35"/>
       <c r="D35" s="29"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K35" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L35" s="100"/>
     </row>
-    <row r="36" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="75"/>
       <c r="B36" s="28"/>
       <c r="C36" s="35"/>
       <c r="D36" s="29"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K36" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L36" s="100"/>
     </row>
-    <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="75"/>
       <c r="B37" s="28"/>
       <c r="C37" s="35"/>
       <c r="D37" s="29"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="216" t="str">
         <f t="shared" ref="J37:J40" si="6">IF(E37="Interne Kosten",I37,"-")</f>
         <v>-</v>
       </c>
       <c r="K37" s="216" t="str">
         <f t="shared" ref="K37:K40" si="7">IF(E37="Externe Kosten",I37,"-")</f>
         <v>-</v>
       </c>
       <c r="L37" s="100"/>
     </row>
-    <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="75"/>
       <c r="B38" s="28"/>
       <c r="C38" s="35"/>
       <c r="D38" s="29"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="216" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K38" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L38" s="100"/>
     </row>
-    <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="75"/>
       <c r="B39" s="28"/>
       <c r="C39" s="35"/>
       <c r="D39" s="29"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="216" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K39" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L39" s="100"/>
     </row>
-    <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="75"/>
       <c r="B40" s="28"/>
       <c r="C40" s="35"/>
       <c r="D40" s="29"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="216" t="str">
         <f t="shared" si="6"/>
         <v>-</v>
       </c>
       <c r="K40" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="L40" s="100"/>
     </row>
-    <row r="41" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="75"/>
       <c r="B41" s="28"/>
       <c r="C41" s="35"/>
       <c r="D41" s="29"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="216">
         <f t="shared" ref="I41:I49" si="8">G41*H41</f>
         <v>0</v>
       </c>
       <c r="J41" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K41" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L41" s="100"/>
     </row>
-    <row r="42" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="75"/>
       <c r="B42" s="28"/>
       <c r="C42" s="35"/>
       <c r="D42" s="29"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="216">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J42" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K42" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L42" s="100"/>
     </row>
-    <row r="43" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="75"/>
       <c r="B43" s="28"/>
       <c r="C43" s="35"/>
       <c r="D43" s="29"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="216">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J43" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K43" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L43" s="100"/>
     </row>
-    <row r="44" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="75"/>
       <c r="B44" s="28"/>
       <c r="C44" s="35"/>
       <c r="D44" s="29"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="216">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J44" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K44" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L44" s="100"/>
     </row>
-    <row r="45" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="75"/>
       <c r="B45" s="28"/>
       <c r="C45" s="35"/>
       <c r="D45" s="29"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="216">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J45" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K45" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L45" s="100"/>
     </row>
-    <row r="46" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="75"/>
       <c r="B46" s="28"/>
       <c r="C46" s="35"/>
       <c r="D46" s="29"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="216">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J46" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K46" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L46" s="100"/>
     </row>
-    <row r="47" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="75"/>
       <c r="B47" s="28"/>
       <c r="C47" s="35"/>
       <c r="D47" s="29"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="216">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J47" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K47" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L47" s="100"/>
     </row>
-    <row r="48" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A48" s="75"/>
       <c r="B48" s="28"/>
       <c r="C48" s="35"/>
       <c r="D48" s="29"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="4"/>
       <c r="H48" s="4"/>
       <c r="I48" s="216">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J48" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K48" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L48" s="100"/>
     </row>
-    <row r="49" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="75"/>
       <c r="B49" s="30"/>
       <c r="C49" s="36"/>
       <c r="D49" s="31"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="4"/>
       <c r="H49" s="6"/>
       <c r="I49" s="218">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J49" s="218" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K49" s="218" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L49" s="100"/>
     </row>
-    <row r="50" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A50" s="77"/>
       <c r="B50" s="219"/>
       <c r="C50" s="220"/>
       <c r="D50" s="220"/>
       <c r="E50" s="220"/>
       <c r="F50" s="220"/>
       <c r="G50" s="220"/>
       <c r="H50" s="221" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="222">
         <f>ROUND(SUM(I10:I49),0)</f>
         <v>0</v>
       </c>
       <c r="J50" s="223">
         <f>ROUND(SUM(J10:J49),0)</f>
         <v>0</v>
       </c>
       <c r="K50" s="223">
         <f>ROUND(SUM(K10:K49),0)</f>
         <v>0</v>
       </c>
       <c r="L50" s="77"/>
     </row>
-    <row r="51" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A51" s="77"/>
       <c r="B51" s="224"/>
       <c r="C51" s="224"/>
       <c r="D51" s="224"/>
       <c r="E51" s="224"/>
       <c r="F51" s="224"/>
       <c r="G51" s="225"/>
       <c r="H51" s="224"/>
       <c r="I51" s="226"/>
       <c r="J51" s="225"/>
       <c r="K51" s="225"/>
       <c r="L51" s="77"/>
     </row>
-    <row r="52" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="77"/>
       <c r="B52" s="227"/>
       <c r="C52" s="227"/>
       <c r="D52" s="227"/>
       <c r="E52" s="227"/>
       <c r="F52" s="227"/>
-      <c r="G52" s="412" t="str">
+      <c r="G52" s="430" t="str">
         <f>IF(MAX(G56:G75)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H52" s="412"/>
-[...2 lines deleted...]
-      <c r="K52" s="412"/>
+      <c r="H52" s="430"/>
+      <c r="I52" s="430"/>
+      <c r="J52" s="430"/>
+      <c r="K52" s="430"/>
       <c r="L52" s="100"/>
     </row>
-    <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="77"/>
       <c r="B53" s="227"/>
       <c r="C53" s="227"/>
       <c r="D53" s="227"/>
       <c r="E53" s="227"/>
       <c r="F53" s="227"/>
       <c r="G53" s="225"/>
       <c r="H53" s="227"/>
       <c r="I53" s="228"/>
       <c r="J53" s="228"/>
       <c r="K53" s="228"/>
       <c r="L53" s="77"/>
     </row>
-    <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="77"/>
-      <c r="B54" s="414" t="s">
+      <c r="B54" s="418" t="s">
         <v>67</v>
       </c>
-      <c r="C54" s="415"/>
-[...7 lines deleted...]
-      <c r="K54" s="416"/>
+      <c r="C54" s="419"/>
+      <c r="D54" s="419"/>
+      <c r="E54" s="419"/>
+      <c r="F54" s="419"/>
+      <c r="G54" s="419"/>
+      <c r="H54" s="419"/>
+      <c r="I54" s="419"/>
+      <c r="J54" s="419"/>
+      <c r="K54" s="420"/>
       <c r="L54" s="77"/>
     </row>
-    <row r="55" spans="1:12" ht="51.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:12" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="77"/>
-      <c r="B55" s="417" t="s">
+      <c r="B55" s="415" t="s">
         <v>54</v>
       </c>
-      <c r="C55" s="418"/>
-      <c r="D55" s="419"/>
+      <c r="C55" s="416"/>
+      <c r="D55" s="417"/>
       <c r="E55" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F55" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="214" t="s">
         <v>59</v>
       </c>
       <c r="H55" s="214" t="s">
         <v>35</v>
       </c>
       <c r="I55" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J55" s="214" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="214" t="s">
         <v>16</v>
       </c>
       <c r="L55" s="77"/>
     </row>
-    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="77"/>
-      <c r="B56" s="420" t="s">
+      <c r="B56" s="421" t="s">
         <v>52</v>
       </c>
-      <c r="C56" s="421"/>
-      <c r="D56" s="422"/>
+      <c r="C56" s="422"/>
+      <c r="D56" s="423"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="215">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="215" t="str">
         <f>IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="215" t="str">
         <f>IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="77"/>
     </row>
-    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="77"/>
-      <c r="B57" s="409"/>
-[...1 lines deleted...]
-      <c r="D57" s="411"/>
+      <c r="B57" s="412"/>
+      <c r="C57" s="413"/>
+      <c r="D57" s="414"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="216">
         <f t="shared" ref="I57:I74" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="216" t="str">
         <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="K57" s="216" t="str">
         <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="L57" s="77"/>
     </row>
-    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="77"/>
-      <c r="B58" s="409"/>
-[...1 lines deleted...]
-      <c r="D58" s="411"/>
+      <c r="B58" s="412"/>
+      <c r="C58" s="413"/>
+      <c r="D58" s="414"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K58" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L58" s="77"/>
     </row>
-    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="77"/>
-      <c r="B59" s="409"/>
-[...1 lines deleted...]
-      <c r="D59" s="411"/>
+      <c r="B59" s="412"/>
+      <c r="C59" s="413"/>
+      <c r="D59" s="414"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K59" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L59" s="77"/>
     </row>
-    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="77"/>
-      <c r="B60" s="409"/>
-[...1 lines deleted...]
-      <c r="D60" s="411"/>
+      <c r="B60" s="412"/>
+      <c r="C60" s="413"/>
+      <c r="D60" s="414"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K60" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L60" s="77"/>
     </row>
-    <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="77"/>
-      <c r="B61" s="409"/>
-[...1 lines deleted...]
-      <c r="D61" s="411"/>
+      <c r="B61" s="412"/>
+      <c r="C61" s="413"/>
+      <c r="D61" s="414"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J61" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K61" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L61" s="77"/>
     </row>
-    <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="77"/>
-      <c r="B62" s="409"/>
-[...1 lines deleted...]
-      <c r="D62" s="411"/>
+      <c r="B62" s="412"/>
+      <c r="C62" s="413"/>
+      <c r="D62" s="414"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J62" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K62" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L62" s="77"/>
     </row>
-    <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="77"/>
-      <c r="B63" s="409"/>
-[...1 lines deleted...]
-      <c r="D63" s="411"/>
+      <c r="B63" s="412"/>
+      <c r="C63" s="413"/>
+      <c r="D63" s="414"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="216">
         <f t="shared" ref="I63:I71" si="12">G63*H63</f>
         <v>0</v>
       </c>
       <c r="J63" s="216" t="str">
         <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="K63" s="216" t="str">
         <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="L63" s="77"/>
     </row>
-    <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="77"/>
-      <c r="B64" s="409"/>
-[...1 lines deleted...]
-      <c r="D64" s="411"/>
+      <c r="B64" s="412"/>
+      <c r="C64" s="413"/>
+      <c r="D64" s="414"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J64" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K64" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L64" s="77"/>
     </row>
-    <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="77"/>
-      <c r="B65" s="409"/>
-[...1 lines deleted...]
-      <c r="D65" s="411"/>
+      <c r="B65" s="412"/>
+      <c r="C65" s="413"/>
+      <c r="D65" s="414"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J65" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K65" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L65" s="77"/>
     </row>
-    <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="77"/>
-      <c r="B66" s="409"/>
-[...1 lines deleted...]
-      <c r="D66" s="411"/>
+      <c r="B66" s="412"/>
+      <c r="C66" s="413"/>
+      <c r="D66" s="414"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J66" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K66" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L66" s="77"/>
     </row>
-    <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="77"/>
-      <c r="B67" s="409"/>
-[...1 lines deleted...]
-      <c r="D67" s="411"/>
+      <c r="B67" s="412"/>
+      <c r="C67" s="413"/>
+      <c r="D67" s="414"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J67" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K67" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L67" s="77"/>
     </row>
-    <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="77"/>
-      <c r="B68" s="409"/>
-[...1 lines deleted...]
-      <c r="D68" s="411"/>
+      <c r="B68" s="412"/>
+      <c r="C68" s="413"/>
+      <c r="D68" s="414"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J68" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K68" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L68" s="77"/>
     </row>
-    <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="77"/>
-      <c r="B69" s="409"/>
-[...1 lines deleted...]
-      <c r="D69" s="411"/>
+      <c r="B69" s="412"/>
+      <c r="C69" s="413"/>
+      <c r="D69" s="414"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J69" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K69" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L69" s="77"/>
     </row>
-    <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="77"/>
-      <c r="B70" s="409"/>
-[...1 lines deleted...]
-      <c r="D70" s="411"/>
+      <c r="B70" s="412"/>
+      <c r="C70" s="413"/>
+      <c r="D70" s="414"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J70" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K70" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L70" s="77"/>
     </row>
-    <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="77"/>
-      <c r="B71" s="409"/>
-[...1 lines deleted...]
-      <c r="D71" s="411"/>
+      <c r="B71" s="412"/>
+      <c r="C71" s="413"/>
+      <c r="D71" s="414"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J71" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K71" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L71" s="77"/>
     </row>
-    <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="77"/>
-      <c r="B72" s="409"/>
-[...1 lines deleted...]
-      <c r="D72" s="411"/>
+      <c r="B72" s="412"/>
+      <c r="C72" s="413"/>
+      <c r="D72" s="414"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K72" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L72" s="77"/>
     </row>
-    <row r="73" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="77"/>
-      <c r="B73" s="409"/>
-[...1 lines deleted...]
-      <c r="D73" s="411"/>
+      <c r="B73" s="412"/>
+      <c r="C73" s="413"/>
+      <c r="D73" s="414"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K73" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L73" s="77"/>
     </row>
-    <row r="74" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="77"/>
-      <c r="B74" s="409"/>
-[...1 lines deleted...]
-      <c r="D74" s="411"/>
+      <c r="B74" s="412"/>
+      <c r="C74" s="413"/>
+      <c r="D74" s="414"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K74" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L74" s="77"/>
     </row>
-    <row r="75" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="77"/>
-      <c r="B75" s="429"/>
-[...1 lines deleted...]
-      <c r="D75" s="431"/>
+      <c r="B75" s="409"/>
+      <c r="C75" s="410"/>
+      <c r="D75" s="411"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="216">
         <f t="shared" ref="I75" si="15">G75*H75</f>
         <v>0</v>
       </c>
       <c r="J75" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K75" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L75" s="77"/>
     </row>
-    <row r="76" spans="1:12" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:12" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="77"/>
       <c r="B76" s="229"/>
       <c r="C76" s="230"/>
       <c r="D76" s="230"/>
       <c r="E76" s="230"/>
       <c r="F76" s="230"/>
       <c r="G76" s="230"/>
       <c r="H76" s="231" t="s">
         <v>0</v>
       </c>
       <c r="I76" s="222">
         <f>ROUND(SUM(I56:I75),0)</f>
         <v>0</v>
       </c>
       <c r="J76" s="223">
         <f>ROUND(SUM(J56:J75),0)</f>
         <v>0</v>
       </c>
       <c r="K76" s="223">
         <f>ROUND(SUM(K56:K75),0)</f>
         <v>0</v>
       </c>
       <c r="L76" s="77"/>
     </row>
-    <row r="77" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="77"/>
       <c r="B77" s="232"/>
       <c r="C77" s="123"/>
       <c r="D77" s="123"/>
       <c r="E77" s="123"/>
       <c r="F77" s="123"/>
       <c r="G77" s="123"/>
       <c r="H77" s="123"/>
       <c r="I77" s="123"/>
       <c r="J77" s="123"/>
       <c r="K77" s="122"/>
       <c r="L77" s="77"/>
     </row>
-    <row r="78" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="77"/>
       <c r="B78" s="233"/>
       <c r="C78" s="234"/>
       <c r="D78" s="234"/>
       <c r="E78" s="234"/>
       <c r="F78" s="234"/>
       <c r="G78" s="234"/>
       <c r="H78" s="234"/>
       <c r="I78" s="234"/>
       <c r="J78" s="234"/>
       <c r="K78" s="235"/>
       <c r="L78" s="77"/>
     </row>
-    <row r="79" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="77"/>
       <c r="B79" s="233"/>
       <c r="C79" s="234"/>
       <c r="D79" s="234"/>
       <c r="E79" s="234"/>
       <c r="F79" s="234"/>
       <c r="G79" s="234"/>
       <c r="H79" s="234"/>
       <c r="I79" s="234"/>
       <c r="J79" s="234"/>
       <c r="K79" s="235"/>
       <c r="L79" s="77"/>
     </row>
-    <row r="80" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="77"/>
       <c r="B80" s="233"/>
       <c r="C80" s="234"/>
       <c r="D80" s="234"/>
       <c r="E80" s="234"/>
       <c r="F80" s="234"/>
       <c r="G80" s="234"/>
       <c r="H80" s="234"/>
       <c r="I80" s="234"/>
       <c r="J80" s="234"/>
       <c r="K80" s="235"/>
       <c r="L80" s="77"/>
     </row>
-    <row r="81" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:12" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="77"/>
-      <c r="B81" s="423"/>
-[...1 lines deleted...]
-      <c r="D81" s="425"/>
+      <c r="B81" s="403"/>
+      <c r="C81" s="404"/>
+      <c r="D81" s="405"/>
       <c r="E81" s="77"/>
       <c r="F81" s="77"/>
       <c r="G81" s="77"/>
       <c r="H81" s="77"/>
       <c r="I81" s="77"/>
       <c r="J81" s="77"/>
       <c r="K81" s="77"/>
       <c r="L81" s="77"/>
     </row>
-    <row r="82" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="77"/>
-      <c r="B82" s="426"/>
-[...1 lines deleted...]
-      <c r="D82" s="428"/>
+      <c r="B82" s="406"/>
+      <c r="C82" s="407"/>
+      <c r="D82" s="408"/>
       <c r="E82" s="128"/>
       <c r="F82" s="77"/>
       <c r="G82" s="77"/>
       <c r="H82" s="128"/>
       <c r="I82" s="77"/>
       <c r="J82" s="77"/>
       <c r="K82" s="77"/>
       <c r="L82" s="77"/>
     </row>
-    <row r="83" spans="1:12" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:12" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="99"/>
       <c r="B83" s="99"/>
       <c r="C83" s="99"/>
       <c r="D83" s="99"/>
       <c r="E83" s="99"/>
       <c r="F83" s="99"/>
       <c r="G83" s="99"/>
       <c r="H83" s="99"/>
       <c r="I83" s="99"/>
       <c r="J83" s="99"/>
       <c r="K83" s="99"/>
       <c r="L83" s="99"/>
     </row>
-    <row r="88" spans="1:12" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B88" s="217"/>
       <c r="C88" s="217"/>
       <c r="D88" s="217"/>
       <c r="E88" s="217"/>
       <c r="H88" s="217"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="svuwjd3zY23xYDCiYAw0VTlMtfrFP9cr3TcLjvnCD36xLsU/iohhuuNd1+3dergu76agVyBuRJ5Pl8YQ8eRIAQ==" saltValue="+yWQr++atK+9ETc8m+VnOw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SDom2aY/1nCXTwDWyW/FQulZu/0MaAh1kLqS61/8Scc/97llzuW0qfEmg/6hrIbrvGGOBEapaBCb45OchvT+Lg==" saltValue="Ps+3xm4u9Rb+ldzIgzGAVg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B81:D81"/>
-[...6 lines deleted...]
-    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B2:I3"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="H5:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="G52:K52"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B54:K54"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B66:D66"/>
-    <mergeCell ref="B2:I3"/>
-[...4 lines deleted...]
-    <mergeCell ref="G52:K52"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
   </mergeCells>
   <conditionalFormatting sqref="G10:G49">
     <cfRule type="cellIs" dxfId="32" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G75">
     <cfRule type="cellIs" dxfId="30" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10:K49">
     <cfRule type="expression" dxfId="27" priority="12">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:K75">
     <cfRule type="expression" dxfId="25" priority="10">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:D48 D56:D75" xr:uid="{E8CECFDA-3C7F-4263-BC40-E698F5DF52CD}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -10923,1832 +10980,1832 @@
           <xm:sqref>E10:E49 E56:E75</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AA362B21-FC08-4842-B546-EDF1C1F28D9D}">
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F10:F49 F56:F75</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446EC50A-4C0D-4710-B742-39B103861F97}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V83"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="39.81640625" customWidth="1"/>
+    <col min="4" max="4" width="26.26953125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="2.7109375" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
+    <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="11.42578125" hidden="1"/>
+    <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="102"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="77"/>
     </row>
-    <row r="2" spans="1:15" ht="148.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="148.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
       <c r="B2" s="433" t="s">
         <v>95</v>
       </c>
       <c r="C2" s="434"/>
       <c r="D2" s="434"/>
       <c r="E2" s="434"/>
       <c r="F2" s="434"/>
       <c r="G2" s="434"/>
       <c r="H2" s="434"/>
       <c r="I2" s="435"/>
       <c r="J2" s="105"/>
       <c r="K2" s="106"/>
       <c r="L2" s="100"/>
     </row>
-    <row r="3" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="77"/>
       <c r="B3" s="107"/>
       <c r="C3" s="108"/>
       <c r="D3" s="108"/>
       <c r="E3" s="108"/>
       <c r="F3" s="108"/>
       <c r="G3" s="108"/>
       <c r="H3" s="108"/>
       <c r="I3" s="108"/>
       <c r="J3" s="108"/>
       <c r="K3" s="108"/>
       <c r="L3" s="77"/>
     </row>
-    <row r="4" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75"/>
       <c r="B4" s="19"/>
       <c r="C4" s="203"/>
       <c r="D4" s="204" t="s">
         <v>84</v>
       </c>
       <c r="E4" s="205" t="s">
         <v>85</v>
       </c>
       <c r="F4" s="206" t="s">
         <v>75</v>
       </c>
       <c r="G4" s="436" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
       <c r="H4" s="437"/>
       <c r="I4" s="437"/>
       <c r="J4" s="437"/>
       <c r="K4" s="438"/>
       <c r="L4" s="77"/>
     </row>
-    <row r="5" spans="1:15" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="75"/>
       <c r="B5" s="109"/>
       <c r="C5" s="236"/>
       <c r="D5" s="207">
         <f>$I$49</f>
         <v>0</v>
       </c>
       <c r="E5" s="208">
         <f>$I$74</f>
         <v>0</v>
       </c>
       <c r="F5" s="209">
         <f>D5-E5</f>
         <v>0</v>
       </c>
       <c r="G5" s="436"/>
       <c r="H5" s="437"/>
       <c r="I5" s="437"/>
       <c r="J5" s="437"/>
       <c r="K5" s="438"/>
       <c r="L5" s="77"/>
     </row>
-    <row r="6" spans="1:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="75"/>
       <c r="B6" s="109"/>
       <c r="C6" s="109"/>
       <c r="D6" s="109"/>
       <c r="E6" s="109"/>
       <c r="F6" s="109"/>
       <c r="G6" s="109"/>
       <c r="H6" s="109"/>
       <c r="I6" s="109"/>
       <c r="J6" s="109"/>
       <c r="K6" s="109"/>
       <c r="L6" s="77"/>
     </row>
-    <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="75"/>
-      <c r="B7" s="414" t="s">
+      <c r="B7" s="418" t="s">
         <v>76</v>
       </c>
-      <c r="C7" s="415"/>
-[...7 lines deleted...]
-      <c r="K7" s="416"/>
+      <c r="C7" s="419"/>
+      <c r="D7" s="419"/>
+      <c r="E7" s="419"/>
+      <c r="F7" s="419"/>
+      <c r="G7" s="419"/>
+      <c r="H7" s="419"/>
+      <c r="I7" s="419"/>
+      <c r="J7" s="419"/>
+      <c r="K7" s="420"/>
       <c r="L7" s="77"/>
     </row>
-    <row r="8" spans="1:15" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75"/>
       <c r="B8" s="210" t="s">
         <v>62</v>
       </c>
       <c r="C8" s="211" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="212" t="s">
         <v>63</v>
       </c>
       <c r="E8" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="120" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="214" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="237" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="237" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="77"/>
     </row>
-    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="75"/>
       <c r="B9" s="37"/>
       <c r="C9" s="34"/>
       <c r="D9" s="38"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="4"/>
       <c r="H9" s="2"/>
       <c r="I9" s="215">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="215" t="str">
         <f>IF(E9="Interne Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="K9" s="215" t="str">
         <f>IF(E9="Externe Kosten",I9,"-")</f>
         <v>-</v>
       </c>
       <c r="L9" s="100"/>
     </row>
-    <row r="10" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="75"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="40"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="216">
         <f t="shared" ref="I10:I14" si="0">G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="216" t="str">
         <f t="shared" ref="J10:J48" si="1">IF(E10="Interne Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="K10" s="216" t="str">
         <f>IF(E10="Externe Kosten",I10,"-")</f>
         <v>-</v>
       </c>
       <c r="L10" s="100"/>
     </row>
-    <row r="11" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="75"/>
       <c r="B11" s="39"/>
       <c r="C11" s="35"/>
       <c r="D11" s="40"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K11" s="216" t="str">
         <f t="shared" ref="K11:K48" si="2">IF(E11="Externe Kosten",I11,"-")</f>
         <v>-</v>
       </c>
       <c r="L11" s="100"/>
     </row>
-    <row r="12" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="75"/>
       <c r="B12" s="39"/>
       <c r="C12" s="35"/>
       <c r="D12" s="40"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K12" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L12" s="101"/>
       <c r="M12" s="217"/>
       <c r="N12" s="217"/>
       <c r="O12" s="217"/>
     </row>
-    <row r="13" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="75"/>
       <c r="B13" s="39"/>
       <c r="C13" s="35"/>
       <c r="D13" s="40"/>
       <c r="E13" s="3"/>
       <c r="F13" s="15"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K13" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L13" s="100"/>
     </row>
-    <row r="14" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="75"/>
       <c r="B14" s="39"/>
       <c r="C14" s="35"/>
       <c r="D14" s="40"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="216">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K14" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L14" s="100"/>
     </row>
-    <row r="15" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="75"/>
       <c r="B15" s="39"/>
       <c r="C15" s="35"/>
       <c r="D15" s="40"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="216">
         <f t="shared" ref="I15:I48" si="3">G15*H15</f>
         <v>0</v>
       </c>
       <c r="J15" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K15" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L15" s="100"/>
     </row>
-    <row r="16" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="75"/>
       <c r="B16" s="39"/>
       <c r="C16" s="35"/>
       <c r="D16" s="40"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4"/>
       <c r="I16" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J16" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K16" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L16" s="100"/>
     </row>
-    <row r="17" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="75"/>
       <c r="B17" s="39"/>
       <c r="C17" s="35"/>
       <c r="D17" s="40"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J17" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K17" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L17" s="100"/>
     </row>
-    <row r="18" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="75"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="40"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4"/>
       <c r="I18" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J18" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K18" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L18" s="100"/>
     </row>
-    <row r="19" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="75"/>
       <c r="B19" s="39"/>
       <c r="C19" s="35"/>
       <c r="D19" s="40"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4"/>
       <c r="I19" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J19" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K19" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L19" s="100"/>
     </row>
-    <row r="20" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="75"/>
       <c r="B20" s="39"/>
       <c r="C20" s="35"/>
       <c r="D20" s="40"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J20" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K20" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L20" s="100"/>
     </row>
-    <row r="21" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="75"/>
       <c r="B21" s="39"/>
       <c r="C21" s="35"/>
       <c r="D21" s="40"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4"/>
       <c r="I21" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J21" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K21" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L21" s="100"/>
     </row>
-    <row r="22" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="75"/>
       <c r="B22" s="39"/>
       <c r="C22" s="35"/>
       <c r="D22" s="40"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J22" s="216" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K22" s="216" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L22" s="100"/>
     </row>
-    <row r="23" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="75"/>
       <c r="B23" s="39"/>
       <c r="C23" s="35"/>
       <c r="D23" s="40"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="4"/>
       <c r="H23" s="4"/>
       <c r="I23" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J23" s="216" t="str">
         <f t="shared" ref="J23:J47" si="4">IF(E23="Interne Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="K23" s="216" t="str">
         <f t="shared" ref="K23:K47" si="5">IF(E23="Externe Kosten",I23,"-")</f>
         <v>-</v>
       </c>
       <c r="L23" s="100"/>
     </row>
-    <row r="24" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="75"/>
       <c r="B24" s="39"/>
       <c r="C24" s="35"/>
       <c r="D24" s="40"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="4"/>
       <c r="H24" s="4"/>
       <c r="I24" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J24" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K24" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L24" s="101"/>
       <c r="M24" s="217"/>
       <c r="N24" s="217"/>
       <c r="O24" s="217"/>
     </row>
-    <row r="25" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="75"/>
       <c r="B25" s="39"/>
       <c r="C25" s="35"/>
       <c r="D25" s="40"/>
       <c r="E25" s="3"/>
       <c r="F25" s="15"/>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J25" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K25" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L25" s="100"/>
     </row>
-    <row r="26" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="75"/>
       <c r="B26" s="39"/>
       <c r="C26" s="35"/>
       <c r="D26" s="40"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="216">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J26" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K26" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L26" s="100"/>
     </row>
-    <row r="27" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="75"/>
       <c r="B27" s="39"/>
       <c r="C27" s="35"/>
       <c r="D27" s="40"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="216">
         <f t="shared" ref="I27:I47" si="6">G27*H27</f>
         <v>0</v>
       </c>
       <c r="J27" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K27" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L27" s="100"/>
     </row>
-    <row r="28" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="75"/>
       <c r="B28" s="39"/>
       <c r="C28" s="35"/>
       <c r="D28" s="40"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J28" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K28" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L28" s="100"/>
     </row>
-    <row r="29" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="75"/>
       <c r="B29" s="39"/>
       <c r="C29" s="35"/>
       <c r="D29" s="40"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J29" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K29" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L29" s="100"/>
     </row>
-    <row r="30" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="75"/>
       <c r="B30" s="39"/>
       <c r="C30" s="35"/>
       <c r="D30" s="40"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J30" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K30" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L30" s="100"/>
     </row>
-    <row r="31" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="75"/>
       <c r="B31" s="39"/>
       <c r="C31" s="35"/>
       <c r="D31" s="40"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J31" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K31" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L31" s="101"/>
       <c r="M31" s="217"/>
       <c r="N31" s="217"/>
       <c r="O31" s="217"/>
     </row>
-    <row r="32" spans="1:15" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="75"/>
       <c r="B32" s="39"/>
       <c r="C32" s="35"/>
       <c r="D32" s="40"/>
       <c r="E32" s="3"/>
       <c r="F32" s="15"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J32" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K32" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L32" s="100"/>
     </row>
-    <row r="33" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="75"/>
       <c r="B33" s="39"/>
       <c r="C33" s="35"/>
       <c r="D33" s="40"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J33" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K33" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L33" s="100"/>
     </row>
-    <row r="34" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="75"/>
       <c r="B34" s="39"/>
       <c r="C34" s="35"/>
       <c r="D34" s="40"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J34" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K34" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L34" s="100"/>
     </row>
-    <row r="35" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="75"/>
       <c r="B35" s="39"/>
       <c r="C35" s="35"/>
       <c r="D35" s="40"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J35" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K35" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L35" s="100"/>
     </row>
-    <row r="36" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="75"/>
       <c r="B36" s="39"/>
       <c r="C36" s="35"/>
       <c r="D36" s="40"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J36" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K36" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L36" s="100"/>
     </row>
-    <row r="37" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="75"/>
       <c r="B37" s="39"/>
       <c r="C37" s="35"/>
       <c r="D37" s="40"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="4"/>
       <c r="H37" s="4"/>
       <c r="I37" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J37" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K37" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L37" s="100"/>
     </row>
-    <row r="38" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="75"/>
       <c r="B38" s="39"/>
       <c r="C38" s="35"/>
       <c r="D38" s="40"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J38" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K38" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L38" s="100"/>
     </row>
-    <row r="39" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="75"/>
       <c r="B39" s="39"/>
       <c r="C39" s="35"/>
       <c r="D39" s="40"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J39" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K39" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L39" s="100"/>
     </row>
-    <row r="40" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="75"/>
       <c r="B40" s="39"/>
       <c r="C40" s="35"/>
       <c r="D40" s="40"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J40" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K40" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L40" s="100"/>
     </row>
-    <row r="41" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="75"/>
       <c r="B41" s="39"/>
       <c r="C41" s="35"/>
       <c r="D41" s="40"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J41" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K41" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L41" s="100"/>
     </row>
-    <row r="42" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="75"/>
       <c r="B42" s="39"/>
       <c r="C42" s="35"/>
       <c r="D42" s="40"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="4"/>
       <c r="H42" s="4"/>
       <c r="I42" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J42" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K42" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L42" s="100"/>
     </row>
-    <row r="43" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="75"/>
       <c r="B43" s="39"/>
       <c r="C43" s="35"/>
       <c r="D43" s="40"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J43" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K43" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L43" s="100"/>
     </row>
-    <row r="44" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="75"/>
       <c r="B44" s="39"/>
       <c r="C44" s="35"/>
       <c r="D44" s="40"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J44" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K44" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L44" s="100"/>
     </row>
-    <row r="45" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="75"/>
       <c r="B45" s="39"/>
       <c r="C45" s="35"/>
       <c r="D45" s="40"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J45" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K45" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L45" s="100"/>
     </row>
-    <row r="46" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="75"/>
       <c r="B46" s="39"/>
       <c r="C46" s="35"/>
       <c r="D46" s="40"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J46" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K46" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L46" s="100"/>
     </row>
-    <row r="47" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="75"/>
       <c r="B47" s="39"/>
       <c r="C47" s="35"/>
       <c r="D47" s="40"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="216">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="J47" s="216" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="K47" s="216" t="str">
         <f t="shared" si="5"/>
         <v>-</v>
       </c>
       <c r="L47" s="100"/>
     </row>
-    <row r="48" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="75"/>
       <c r="B48" s="41"/>
       <c r="C48" s="36"/>
       <c r="D48" s="42"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="4"/>
       <c r="H48" s="6"/>
       <c r="I48" s="218">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J48" s="218" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="K48" s="218" t="str">
         <f t="shared" si="2"/>
         <v>-</v>
       </c>
       <c r="L48" s="100"/>
     </row>
-    <row r="49" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="77"/>
       <c r="B49" s="229"/>
       <c r="C49" s="230"/>
       <c r="D49" s="230"/>
       <c r="E49" s="230"/>
       <c r="F49" s="230"/>
       <c r="G49" s="230"/>
       <c r="H49" s="221" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="222">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
       <c r="J49" s="223">
         <f>ROUND(SUM(J9:J48),0)</f>
         <v>0</v>
       </c>
       <c r="K49" s="223">
         <f>ROUND(SUM(K9:K48),0)</f>
         <v>0</v>
       </c>
       <c r="L49" s="77"/>
     </row>
-    <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="78"/>
       <c r="B50" s="238"/>
       <c r="C50" s="224"/>
       <c r="D50" s="224"/>
       <c r="E50" s="224"/>
       <c r="F50" s="224"/>
       <c r="G50" s="239"/>
       <c r="H50" s="225"/>
       <c r="I50" s="225"/>
       <c r="J50" s="240"/>
       <c r="K50" s="240"/>
       <c r="L50" s="78"/>
     </row>
-    <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="77"/>
       <c r="B51" s="124"/>
       <c r="C51" s="241"/>
       <c r="D51" s="241"/>
       <c r="E51" s="241"/>
       <c r="F51" s="241"/>
       <c r="G51" s="439" t="str">
         <f>IF(MAX(G54:G73)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
       <c r="H51" s="440"/>
       <c r="I51" s="440"/>
       <c r="J51" s="440"/>
       <c r="K51" s="441"/>
       <c r="L51" s="77"/>
     </row>
-    <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="77"/>
-      <c r="B52" s="414" t="s">
+      <c r="B52" s="418" t="s">
         <v>77</v>
       </c>
-      <c r="C52" s="415"/>
-[...7 lines deleted...]
-      <c r="K52" s="416"/>
+      <c r="C52" s="419"/>
+      <c r="D52" s="419"/>
+      <c r="E52" s="419"/>
+      <c r="F52" s="419"/>
+      <c r="G52" s="419"/>
+      <c r="H52" s="419"/>
+      <c r="I52" s="419"/>
+      <c r="J52" s="419"/>
+      <c r="K52" s="420"/>
       <c r="L52" s="77"/>
     </row>
-    <row r="53" spans="1:12" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="77"/>
-      <c r="B53" s="417" t="s">
+      <c r="B53" s="415" t="s">
         <v>54</v>
       </c>
-      <c r="C53" s="418"/>
+      <c r="C53" s="416"/>
       <c r="D53" s="432"/>
       <c r="E53" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="120" t="s">
         <v>60</v>
       </c>
       <c r="H53" s="214" t="s">
         <v>37</v>
       </c>
       <c r="I53" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J53" s="237" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="237" t="s">
         <v>16</v>
       </c>
       <c r="L53" s="77"/>
     </row>
-    <row r="54" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A54" s="77"/>
-      <c r="B54" s="420"/>
-[...1 lines deleted...]
-      <c r="D54" s="422"/>
+      <c r="B54" s="421"/>
+      <c r="C54" s="422"/>
+      <c r="D54" s="423"/>
       <c r="E54" s="1"/>
       <c r="F54" s="3"/>
       <c r="G54" s="4"/>
       <c r="H54" s="2"/>
       <c r="I54" s="215">
         <f>G54*H54</f>
         <v>0</v>
       </c>
       <c r="J54" s="215" t="str">
         <f>IF(E54="Interne Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="K54" s="215" t="str">
         <f>IF(E54="Externe Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="L54" s="77"/>
     </row>
-    <row r="55" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A55" s="77"/>
-      <c r="B55" s="409"/>
-[...1 lines deleted...]
-      <c r="D55" s="411"/>
+      <c r="B55" s="412"/>
+      <c r="C55" s="413"/>
+      <c r="D55" s="414"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="216">
         <f t="shared" ref="I55:I71" si="7">G55*H55</f>
         <v>0</v>
       </c>
       <c r="J55" s="216" t="str">
         <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="K55" s="216" t="str">
         <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="L55" s="77"/>
     </row>
-    <row r="56" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="77"/>
-      <c r="B56" s="409"/>
-[...1 lines deleted...]
-      <c r="D56" s="411"/>
+      <c r="B56" s="412"/>
+      <c r="C56" s="413"/>
+      <c r="D56" s="414"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="216">
         <f t="shared" ref="I56:I61" si="10">G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="216" t="str">
         <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="216" t="str">
         <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="77"/>
     </row>
-    <row r="57" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="77"/>
-      <c r="B57" s="409"/>
-[...1 lines deleted...]
-      <c r="D57" s="411"/>
+      <c r="B57" s="412"/>
+      <c r="C57" s="413"/>
+      <c r="D57" s="414"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J57" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K57" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L57" s="77"/>
     </row>
-    <row r="58" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="77"/>
-      <c r="B58" s="409"/>
-[...1 lines deleted...]
-      <c r="D58" s="411"/>
+      <c r="B58" s="412"/>
+      <c r="C58" s="413"/>
+      <c r="D58" s="414"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J58" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K58" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L58" s="77"/>
     </row>
-    <row r="59" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="77"/>
-      <c r="B59" s="409"/>
-[...1 lines deleted...]
-      <c r="D59" s="411"/>
+      <c r="B59" s="412"/>
+      <c r="C59" s="413"/>
+      <c r="D59" s="414"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J59" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K59" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L59" s="77"/>
     </row>
-    <row r="60" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="77"/>
-      <c r="B60" s="409"/>
-[...1 lines deleted...]
-      <c r="D60" s="411"/>
+      <c r="B60" s="412"/>
+      <c r="C60" s="413"/>
+      <c r="D60" s="414"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J60" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K60" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L60" s="77"/>
     </row>
-    <row r="61" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="77"/>
-      <c r="B61" s="409"/>
-[...1 lines deleted...]
-      <c r="D61" s="411"/>
+      <c r="B61" s="412"/>
+      <c r="C61" s="413"/>
+      <c r="D61" s="414"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J61" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K61" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L61" s="77"/>
     </row>
-    <row r="62" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="77"/>
-      <c r="B62" s="409"/>
-[...1 lines deleted...]
-      <c r="D62" s="411"/>
+      <c r="B62" s="412"/>
+      <c r="C62" s="413"/>
+      <c r="D62" s="414"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J62" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K62" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L62" s="77"/>
     </row>
-    <row r="63" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="77"/>
-      <c r="B63" s="409"/>
-[...1 lines deleted...]
-      <c r="D63" s="411"/>
+      <c r="B63" s="412"/>
+      <c r="C63" s="413"/>
+      <c r="D63" s="414"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J63" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K63" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L63" s="77"/>
     </row>
-    <row r="64" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="77"/>
-      <c r="B64" s="409"/>
-[...1 lines deleted...]
-      <c r="D64" s="411"/>
+      <c r="B64" s="412"/>
+      <c r="C64" s="413"/>
+      <c r="D64" s="414"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J64" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K64" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L64" s="77"/>
     </row>
-    <row r="65" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="77"/>
-      <c r="B65" s="409"/>
-[...1 lines deleted...]
-      <c r="D65" s="411"/>
+      <c r="B65" s="412"/>
+      <c r="C65" s="413"/>
+      <c r="D65" s="414"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J65" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K65" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L65" s="77"/>
     </row>
-    <row r="66" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="77"/>
-      <c r="B66" s="409"/>
-[...1 lines deleted...]
-      <c r="D66" s="411"/>
+      <c r="B66" s="412"/>
+      <c r="C66" s="413"/>
+      <c r="D66" s="414"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J66" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K66" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L66" s="77"/>
     </row>
-    <row r="67" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="77"/>
-      <c r="B67" s="409"/>
-[...1 lines deleted...]
-      <c r="D67" s="411"/>
+      <c r="B67" s="412"/>
+      <c r="C67" s="413"/>
+      <c r="D67" s="414"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J67" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K67" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L67" s="77"/>
     </row>
-    <row r="68" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="77"/>
-      <c r="B68" s="409"/>
-[...1 lines deleted...]
-      <c r="D68" s="411"/>
+      <c r="B68" s="412"/>
+      <c r="C68" s="413"/>
+      <c r="D68" s="414"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J68" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K68" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L68" s="77"/>
     </row>
-    <row r="69" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="77"/>
-      <c r="B69" s="409"/>
-[...1 lines deleted...]
-      <c r="D69" s="411"/>
+      <c r="B69" s="412"/>
+      <c r="C69" s="413"/>
+      <c r="D69" s="414"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J69" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K69" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L69" s="77"/>
     </row>
-    <row r="70" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="77"/>
-      <c r="B70" s="409"/>
-[...1 lines deleted...]
-      <c r="D70" s="411"/>
+      <c r="B70" s="412"/>
+      <c r="C70" s="413"/>
+      <c r="D70" s="414"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J70" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K70" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L70" s="77"/>
     </row>
-    <row r="71" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="77"/>
-      <c r="B71" s="409"/>
-[...1 lines deleted...]
-      <c r="D71" s="411"/>
+      <c r="B71" s="412"/>
+      <c r="C71" s="413"/>
+      <c r="D71" s="414"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J71" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K71" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L71" s="77"/>
     </row>
-    <row r="72" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="77"/>
-      <c r="B72" s="409"/>
-[...1 lines deleted...]
-      <c r="D72" s="411"/>
+      <c r="B72" s="412"/>
+      <c r="C72" s="413"/>
+      <c r="D72" s="414"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="216">
         <f t="shared" ref="I72:I73" si="13">G72*H72</f>
         <v>0</v>
       </c>
       <c r="J72" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K72" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L72" s="77"/>
     </row>
-    <row r="73" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="77"/>
-      <c r="B73" s="429"/>
-[...1 lines deleted...]
-      <c r="D73" s="431"/>
+      <c r="B73" s="409"/>
+      <c r="C73" s="410"/>
+      <c r="D73" s="411"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="216">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J73" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K73" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L73" s="77"/>
     </row>
-    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="77"/>
       <c r="B74" s="219"/>
       <c r="C74" s="220"/>
       <c r="D74" s="220"/>
       <c r="E74" s="220"/>
       <c r="F74" s="220"/>
       <c r="G74" s="220"/>
       <c r="H74" s="221" t="s">
         <v>0</v>
       </c>
       <c r="I74" s="222">
         <f>ROUND(SUM(I54:I73),0)</f>
         <v>0</v>
       </c>
       <c r="J74" s="223">
         <f>ROUND(SUM(J54:J73),0)</f>
         <v>0</v>
       </c>
       <c r="K74" s="223">
         <f>ROUND(SUM(K54:K73),0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="77"/>
     </row>
-    <row r="75" spans="1:12" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="77"/>
       <c r="B75" s="233"/>
       <c r="C75" s="234"/>
       <c r="D75" s="234"/>
       <c r="E75" s="234"/>
       <c r="F75" s="234"/>
       <c r="G75" s="234"/>
       <c r="H75" s="234"/>
       <c r="I75" s="234"/>
       <c r="J75" s="234"/>
       <c r="K75" s="235"/>
       <c r="L75" s="77"/>
     </row>
-    <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="77"/>
-      <c r="B76" s="423"/>
-[...1 lines deleted...]
-      <c r="D76" s="425"/>
+      <c r="B76" s="403"/>
+      <c r="C76" s="404"/>
+      <c r="D76" s="405"/>
       <c r="E76" s="77"/>
       <c r="F76" s="77"/>
       <c r="G76" s="77"/>
       <c r="H76" s="77"/>
       <c r="I76" s="77"/>
       <c r="J76" s="77"/>
       <c r="K76" s="77"/>
       <c r="L76" s="77"/>
     </row>
-    <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="77"/>
-      <c r="B77" s="426"/>
-[...1 lines deleted...]
-      <c r="D77" s="428"/>
+      <c r="B77" s="406"/>
+      <c r="C77" s="407"/>
+      <c r="D77" s="408"/>
       <c r="E77" s="128"/>
       <c r="F77" s="77"/>
       <c r="G77" s="77"/>
       <c r="H77" s="128"/>
       <c r="I77" s="77"/>
       <c r="J77" s="77"/>
       <c r="K77" s="77"/>
       <c r="L77" s="77"/>
     </row>
-    <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="99"/>
       <c r="B78" s="99"/>
       <c r="C78" s="99"/>
       <c r="D78" s="99"/>
       <c r="E78" s="99"/>
       <c r="F78" s="99"/>
       <c r="G78" s="99"/>
       <c r="H78" s="99"/>
       <c r="I78" s="99"/>
       <c r="J78" s="99"/>
       <c r="K78" s="99"/>
       <c r="L78" s="99"/>
     </row>
-    <row r="83" spans="2:8" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="2:8" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="217"/>
       <c r="C83" s="217"/>
       <c r="D83" s="217"/>
       <c r="E83" s="217"/>
       <c r="H83" s="217"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fYV8jLOQpNVze3tQepnXRCYz1E/X1LbwKO2eHBTPY3Y8pr84XSvRido1BVsAGVp8eTWs+eDVF4NRwlVWxui1JA==" saltValue="PFEamUhJqgLoVPsJUsodrA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nV7r7hKoV5Xvhr6QPX/wpBw4/MTD1X+h9197xyOJPj0iAskhdrSPK7MBXHelhWVFbqZF5yFE+qi2azAympklwQ==" saltValue="SS0GjtNg9RRVZ4qsPLtgnA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B7:K7"/>
-[...13 lines deleted...]
-    <mergeCell ref="B72:D72"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="B52:K52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="G4:K5"/>
+    <mergeCell ref="G51:K51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
     <cfRule type="cellIs" dxfId="24" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G54:G73">
     <cfRule type="cellIs" dxfId="23" priority="1" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:K48">
     <cfRule type="expression" dxfId="20" priority="16">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J54:K73">
     <cfRule type="expression" dxfId="19" priority="9">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D56:D73 D11:D28 D30:D47" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -12804,370 +12861,370 @@
           <xm:sqref>E9:E48 E54:E73</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{890104E8-05A0-4A7A-8DF2-359047B4108D}">
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F54:F73</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6740702-6138-41B3-81CB-344D0373D11A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG94"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.26953125" customWidth="1"/>
+    <col min="3" max="3" width="39.81640625" customWidth="1"/>
+    <col min="4" max="4" width="26.26953125" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15" customWidth="1"/>
-    <col min="8" max="8" width="13.42578125" customWidth="1"/>
-    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="8" max="8" width="13.453125" customWidth="1"/>
+    <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="15" customWidth="1"/>
-    <col min="11" max="11" width="13.42578125" customWidth="1"/>
-    <col min="12" max="12" width="10.85546875" customWidth="1"/>
+    <col min="11" max="11" width="13.453125" customWidth="1"/>
+    <col min="12" max="12" width="10.81640625" customWidth="1"/>
     <col min="13" max="13" width="15" customWidth="1"/>
-    <col min="14" max="14" width="13.42578125" customWidth="1"/>
-    <col min="15" max="15" width="10.85546875" customWidth="1"/>
+    <col min="14" max="14" width="13.453125" customWidth="1"/>
+    <col min="15" max="15" width="10.81640625" customWidth="1"/>
     <col min="16" max="16" width="15" customWidth="1"/>
-    <col min="17" max="17" width="13.42578125" customWidth="1"/>
-    <col min="18" max="18" width="10.85546875" customWidth="1"/>
+    <col min="17" max="17" width="13.453125" customWidth="1"/>
+    <col min="18" max="18" width="10.81640625" customWidth="1"/>
     <col min="19" max="19" width="15" customWidth="1"/>
-    <col min="20" max="20" width="13.42578125" customWidth="1"/>
-    <col min="21" max="21" width="10.85546875" customWidth="1"/>
+    <col min="20" max="20" width="13.453125" customWidth="1"/>
+    <col min="21" max="21" width="10.81640625" customWidth="1"/>
     <col min="22" max="22" width="15" customWidth="1"/>
-    <col min="23" max="23" width="13.42578125" customWidth="1"/>
-    <col min="24" max="24" width="10.85546875" customWidth="1"/>
+    <col min="23" max="23" width="13.453125" customWidth="1"/>
+    <col min="24" max="24" width="10.81640625" customWidth="1"/>
     <col min="25" max="25" width="15" customWidth="1"/>
-    <col min="26" max="26" width="13.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="31" max="16384" width="11.42578125" hidden="1"/>
+    <col min="26" max="26" width="13.453125" customWidth="1"/>
+    <col min="27" max="27" width="10.81640625" customWidth="1"/>
+    <col min="28" max="28" width="9.7265625" hidden="1" customWidth="1"/>
+    <col min="29" max="29" width="10.54296875" hidden="1" customWidth="1"/>
+    <col min="30" max="30" width="2.7265625" customWidth="1"/>
+    <col min="31" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="102"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="79"/>
       <c r="M1" s="79"/>
       <c r="N1" s="79"/>
       <c r="O1" s="79"/>
       <c r="P1" s="79"/>
       <c r="Q1" s="79"/>
       <c r="R1" s="79"/>
       <c r="S1" s="79"/>
       <c r="T1" s="79"/>
       <c r="U1" s="79"/>
       <c r="V1" s="79"/>
       <c r="W1" s="79"/>
       <c r="X1" s="79"/>
       <c r="Y1" s="79"/>
       <c r="Z1" s="79"/>
       <c r="AA1" s="79"/>
       <c r="AB1" s="79"/>
       <c r="AC1" s="79"/>
       <c r="AD1" s="77"/>
     </row>
-    <row r="2" spans="1:33" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:33" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
-      <c r="B2" s="447" t="s">
+      <c r="B2" s="462" t="s">
         <v>96</v>
       </c>
-      <c r="C2" s="448"/>
-[...8 lines deleted...]
-      <c r="L2" s="448"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="463"/>
+      <c r="H2" s="463"/>
+      <c r="I2" s="463"/>
+      <c r="J2" s="463"/>
+      <c r="K2" s="463"/>
+      <c r="L2" s="463"/>
       <c r="M2" s="103"/>
       <c r="N2" s="103"/>
       <c r="O2" s="103"/>
       <c r="P2" s="103"/>
       <c r="Q2" s="103"/>
       <c r="R2" s="103"/>
       <c r="S2" s="103"/>
       <c r="T2" s="103"/>
       <c r="U2" s="103"/>
       <c r="V2" s="103"/>
       <c r="W2" s="103"/>
       <c r="X2" s="103"/>
       <c r="Y2" s="103"/>
       <c r="Z2" s="103"/>
       <c r="AA2" s="104"/>
       <c r="AB2" s="105"/>
       <c r="AC2" s="106"/>
       <c r="AD2" s="100"/>
     </row>
-    <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A3" s="77"/>
       <c r="B3" s="107"/>
       <c r="C3" s="108"/>
       <c r="D3" s="108"/>
       <c r="E3" s="108"/>
       <c r="F3" s="108"/>
       <c r="G3" s="108"/>
       <c r="H3" s="108"/>
       <c r="I3" s="108"/>
       <c r="J3" s="108"/>
       <c r="K3" s="108"/>
       <c r="L3" s="108"/>
       <c r="M3" s="108"/>
       <c r="N3" s="108"/>
       <c r="O3" s="108"/>
       <c r="P3" s="108"/>
       <c r="Q3" s="108"/>
       <c r="R3" s="108"/>
       <c r="S3" s="108"/>
       <c r="T3" s="108"/>
       <c r="U3" s="108"/>
       <c r="V3" s="108"/>
       <c r="W3" s="108"/>
       <c r="X3" s="108"/>
       <c r="Y3" s="108"/>
       <c r="Z3" s="108"/>
       <c r="AA3" s="108"/>
       <c r="AB3" s="108"/>
       <c r="AC3" s="108"/>
       <c r="AD3" s="77"/>
     </row>
-    <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75"/>
       <c r="B4" s="109"/>
       <c r="C4" s="109"/>
       <c r="D4" s="109"/>
       <c r="E4" s="109"/>
       <c r="F4" s="109"/>
-      <c r="G4" s="412" t="str">
+      <c r="G4" s="430" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="412"/>
-[...1 lines deleted...]
-      <c r="J4" s="412" t="str">
+      <c r="H4" s="430"/>
+      <c r="I4" s="430"/>
+      <c r="J4" s="430" t="str">
         <f>IF(MAX(J9:J48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K4" s="412"/>
-[...1 lines deleted...]
-      <c r="M4" s="412" t="str">
+      <c r="K4" s="430"/>
+      <c r="L4" s="430"/>
+      <c r="M4" s="430" t="str">
         <f>IF(MAX(M9:M48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N4" s="412"/>
-[...1 lines deleted...]
-      <c r="P4" s="412" t="str">
+      <c r="N4" s="430"/>
+      <c r="O4" s="430"/>
+      <c r="P4" s="430" t="str">
         <f>IF(MAX(P9:P48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q4" s="412"/>
-[...1 lines deleted...]
-      <c r="S4" s="412" t="str">
+      <c r="Q4" s="430"/>
+      <c r="R4" s="430"/>
+      <c r="S4" s="430" t="str">
         <f>IF(MAX(S9:S48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T4" s="412"/>
-[...1 lines deleted...]
-      <c r="V4" s="412" t="str">
+      <c r="T4" s="430"/>
+      <c r="U4" s="430"/>
+      <c r="V4" s="430" t="str">
         <f>IF(MAX(V9:V48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W4" s="412"/>
-[...1 lines deleted...]
-      <c r="Y4" s="412" t="str">
+      <c r="W4" s="430"/>
+      <c r="X4" s="430"/>
+      <c r="Y4" s="430" t="str">
         <f>IF(MAX(Y9:Y48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z4" s="412"/>
-      <c r="AA4" s="412"/>
+      <c r="Z4" s="430"/>
+      <c r="AA4" s="430"/>
       <c r="AB4" s="109"/>
       <c r="AC4" s="110"/>
       <c r="AD4" s="78"/>
       <c r="AE4" s="19"/>
     </row>
-    <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="75"/>
       <c r="B5" s="19"/>
       <c r="C5" s="111"/>
       <c r="D5" s="112"/>
       <c r="E5" s="112"/>
       <c r="F5" s="112"/>
       <c r="G5" s="19"/>
       <c r="H5" s="109"/>
       <c r="I5" s="113"/>
       <c r="J5" s="113"/>
       <c r="K5" s="113"/>
       <c r="L5" s="113"/>
       <c r="M5" s="113"/>
       <c r="N5" s="113"/>
       <c r="O5" s="113"/>
       <c r="P5" s="113"/>
       <c r="Q5" s="113"/>
       <c r="R5" s="113"/>
       <c r="S5" s="113"/>
       <c r="T5" s="113"/>
       <c r="U5" s="113"/>
       <c r="V5" s="113"/>
       <c r="W5" s="113"/>
       <c r="X5" s="113"/>
       <c r="Y5" s="113"/>
       <c r="Z5" s="113"/>
       <c r="AA5" s="113"/>
       <c r="AB5" s="113"/>
       <c r="AC5" s="114"/>
       <c r="AD5" s="77"/>
     </row>
-    <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="75"/>
-      <c r="B6" s="414" t="s">
+      <c r="B6" s="418" t="s">
         <v>86</v>
       </c>
-      <c r="C6" s="415"/>
-[...23 lines deleted...]
-      <c r="AA6" s="416"/>
+      <c r="C6" s="419"/>
+      <c r="D6" s="419"/>
+      <c r="E6" s="419"/>
+      <c r="F6" s="419"/>
+      <c r="G6" s="419"/>
+      <c r="H6" s="419"/>
+      <c r="I6" s="419"/>
+      <c r="J6" s="419"/>
+      <c r="K6" s="419"/>
+      <c r="L6" s="419"/>
+      <c r="M6" s="419"/>
+      <c r="N6" s="419"/>
+      <c r="O6" s="419"/>
+      <c r="P6" s="419"/>
+      <c r="Q6" s="419"/>
+      <c r="R6" s="419"/>
+      <c r="S6" s="419"/>
+      <c r="T6" s="419"/>
+      <c r="U6" s="419"/>
+      <c r="V6" s="419"/>
+      <c r="W6" s="419"/>
+      <c r="X6" s="419"/>
+      <c r="Y6" s="419"/>
+      <c r="Z6" s="419"/>
+      <c r="AA6" s="420"/>
       <c r="AB6" s="117"/>
       <c r="AC6" s="117"/>
       <c r="AD6" s="100"/>
     </row>
-    <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="75"/>
-      <c r="B7" s="468" t="s">
+      <c r="B7" s="442" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="470" t="s">
+      <c r="C7" s="444" t="s">
         <v>61</v>
       </c>
-      <c r="D7" s="472" t="s">
+      <c r="D7" s="446" t="s">
         <v>63</v>
       </c>
-      <c r="E7" s="464" t="s">
+      <c r="E7" s="448" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="466" t="s">
+      <c r="F7" s="450" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="459" t="s">
+      <c r="G7" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="H7" s="460"/>
-[...1 lines deleted...]
-      <c r="J7" s="459" t="s">
+      <c r="H7" s="453"/>
+      <c r="I7" s="454"/>
+      <c r="J7" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="K7" s="460"/>
-[...1 lines deleted...]
-      <c r="M7" s="459" t="s">
+      <c r="K7" s="453"/>
+      <c r="L7" s="454"/>
+      <c r="M7" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="N7" s="460"/>
-[...1 lines deleted...]
-      <c r="P7" s="459" t="s">
+      <c r="N7" s="453"/>
+      <c r="O7" s="454"/>
+      <c r="P7" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="460"/>
-[...1 lines deleted...]
-      <c r="S7" s="459" t="s">
+      <c r="Q7" s="453"/>
+      <c r="R7" s="454"/>
+      <c r="S7" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="T7" s="460"/>
-[...1 lines deleted...]
-      <c r="V7" s="459" t="s">
+      <c r="T7" s="453"/>
+      <c r="U7" s="454"/>
+      <c r="V7" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="W7" s="460"/>
-[...1 lines deleted...]
-      <c r="Y7" s="459" t="s">
+      <c r="W7" s="453"/>
+      <c r="X7" s="454"/>
+      <c r="Y7" s="452" t="s">
         <v>19</v>
       </c>
-      <c r="Z7" s="460"/>
-[...1 lines deleted...]
-      <c r="AB7" s="462" t="s">
+      <c r="Z7" s="453"/>
+      <c r="AA7" s="454"/>
+      <c r="AB7" s="457" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="457" t="s">
+      <c r="AC7" s="455" t="s">
         <v>16</v>
       </c>
       <c r="AD7" s="77"/>
     </row>
-    <row r="8" spans="1:33" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:33" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75"/>
-      <c r="B8" s="469"/>
-[...3 lines deleted...]
-      <c r="F8" s="467"/>
+      <c r="B8" s="443"/>
+      <c r="C8" s="445"/>
+      <c r="D8" s="447"/>
+      <c r="E8" s="449"/>
+      <c r="F8" s="451"/>
       <c r="G8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="L8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="M8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="120" t="s">
@@ -13187,55 +13244,55 @@
       </c>
       <c r="T8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="U8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="W8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="X8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="Y8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="Z8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="AA8" s="120" t="s">
         <v>36</v>
       </c>
-      <c r="AB8" s="463"/>
-      <c r="AC8" s="458"/>
+      <c r="AB8" s="458"/>
+      <c r="AC8" s="456"/>
       <c r="AD8" s="77"/>
     </row>
-    <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="75"/>
       <c r="B9" s="37"/>
       <c r="C9" s="34"/>
       <c r="D9" s="38"/>
       <c r="E9" s="1"/>
       <c r="F9" s="48"/>
       <c r="G9" s="52"/>
       <c r="H9" s="53"/>
       <c r="I9" s="242">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="52"/>
       <c r="K9" s="53"/>
       <c r="L9" s="242">
         <f>J9*K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="52"/>
       <c r="N9" s="53"/>
       <c r="O9" s="242">
         <f>M9*N9</f>
         <v>0</v>
       </c>
       <c r="P9" s="52"/>
@@ -13250,51 +13307,51 @@
         <f>S9*T9</f>
         <v>0</v>
       </c>
       <c r="V9" s="52"/>
       <c r="W9" s="53"/>
       <c r="X9" s="242">
         <f>V9*W9</f>
         <v>0</v>
       </c>
       <c r="Y9" s="52"/>
       <c r="Z9" s="53"/>
       <c r="AA9" s="242">
         <f>Y9*Z9</f>
         <v>0</v>
       </c>
       <c r="AB9" s="215" t="str">
         <f>IF(E9="Interne Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AC9" s="215" t="str">
         <f>IF(E9="Externe Kosten",I9+L9+O9++R9+U9+X9+AA9,"-")</f>
         <v>-</v>
       </c>
       <c r="AD9" s="100"/>
     </row>
-    <row r="10" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A10" s="75"/>
       <c r="B10" s="39"/>
       <c r="C10" s="35"/>
       <c r="D10" s="40"/>
       <c r="E10" s="3"/>
       <c r="F10" s="49"/>
       <c r="G10" s="52"/>
       <c r="H10" s="54"/>
       <c r="I10" s="243">
         <f t="shared" ref="I10:I48" si="0">G10*H10</f>
         <v>0</v>
       </c>
       <c r="J10" s="52"/>
       <c r="K10" s="54"/>
       <c r="L10" s="243">
         <f t="shared" ref="L10:L48" si="1">J10*K10</f>
         <v>0</v>
       </c>
       <c r="M10" s="52"/>
       <c r="N10" s="54"/>
       <c r="O10" s="243">
         <f t="shared" ref="O10:O48" si="2">M10*N10</f>
         <v>0</v>
       </c>
       <c r="P10" s="52"/>
@@ -13309,51 +13366,51 @@
         <f t="shared" ref="U10:U48" si="4">S10*T10</f>
         <v>0</v>
       </c>
       <c r="V10" s="52"/>
       <c r="W10" s="54"/>
       <c r="X10" s="243">
         <f t="shared" ref="X10:X48" si="5">V10*W10</f>
         <v>0</v>
       </c>
       <c r="Y10" s="52"/>
       <c r="Z10" s="54"/>
       <c r="AA10" s="243">
         <f t="shared" ref="AA10:AA48" si="6">Y10*Z10</f>
         <v>0</v>
       </c>
       <c r="AB10" s="216" t="str">
         <f t="shared" ref="AB10:AB48" si="7">IF(E10="Interne Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AC10" s="216" t="str">
         <f t="shared" ref="AC10:AC48" si="8">IF(E10="Externe Kosten",I10+L10+O10++R10+U10+X10+AA10,"-")</f>
         <v>-</v>
       </c>
       <c r="AD10" s="100"/>
     </row>
-    <row r="11" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A11" s="75"/>
       <c r="B11" s="39"/>
       <c r="C11" s="35"/>
       <c r="D11" s="40"/>
       <c r="E11" s="3"/>
       <c r="F11" s="49"/>
       <c r="G11" s="52"/>
       <c r="H11" s="54"/>
       <c r="I11" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J11" s="52"/>
       <c r="K11" s="54"/>
       <c r="L11" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M11" s="52"/>
       <c r="N11" s="54"/>
       <c r="O11" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P11" s="52"/>
@@ -13368,51 +13425,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V11" s="52"/>
       <c r="W11" s="54"/>
       <c r="X11" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y11" s="52"/>
       <c r="Z11" s="54"/>
       <c r="AA11" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB11" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC11" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD11" s="100"/>
     </row>
-    <row r="12" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A12" s="75"/>
       <c r="B12" s="39"/>
       <c r="C12" s="35"/>
       <c r="D12" s="40"/>
       <c r="E12" s="3"/>
       <c r="F12" s="49"/>
       <c r="G12" s="52"/>
       <c r="H12" s="54"/>
       <c r="I12" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J12" s="52"/>
       <c r="K12" s="54"/>
       <c r="L12" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M12" s="52"/>
       <c r="N12" s="54"/>
       <c r="O12" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P12" s="52"/>
@@ -13430,51 +13487,51 @@
       <c r="V12" s="52"/>
       <c r="W12" s="54"/>
       <c r="X12" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y12" s="52"/>
       <c r="Z12" s="54"/>
       <c r="AA12" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB12" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC12" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD12" s="101"/>
       <c r="AE12" s="217"/>
       <c r="AF12" s="217"/>
       <c r="AG12" s="217"/>
     </row>
-    <row r="13" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A13" s="75"/>
       <c r="B13" s="39"/>
       <c r="C13" s="35"/>
       <c r="D13" s="40"/>
       <c r="E13" s="3"/>
       <c r="F13" s="50"/>
       <c r="G13" s="52"/>
       <c r="H13" s="54"/>
       <c r="I13" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J13" s="52"/>
       <c r="K13" s="54"/>
       <c r="L13" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M13" s="52"/>
       <c r="N13" s="54"/>
       <c r="O13" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P13" s="52"/>
@@ -13489,51 +13546,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V13" s="52"/>
       <c r="W13" s="54"/>
       <c r="X13" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y13" s="52"/>
       <c r="Z13" s="54"/>
       <c r="AA13" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB13" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC13" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD13" s="100"/>
     </row>
-    <row r="14" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A14" s="75"/>
       <c r="B14" s="39"/>
       <c r="C14" s="35"/>
       <c r="D14" s="40"/>
       <c r="E14" s="3"/>
       <c r="F14" s="49"/>
       <c r="G14" s="52"/>
       <c r="H14" s="54"/>
       <c r="I14" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J14" s="52"/>
       <c r="K14" s="54"/>
       <c r="L14" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M14" s="52"/>
       <c r="N14" s="54"/>
       <c r="O14" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P14" s="52"/>
@@ -13548,51 +13605,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V14" s="52"/>
       <c r="W14" s="54"/>
       <c r="X14" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y14" s="52"/>
       <c r="Z14" s="54"/>
       <c r="AA14" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB14" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC14" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD14" s="100"/>
     </row>
-    <row r="15" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A15" s="75"/>
       <c r="B15" s="39"/>
       <c r="C15" s="35"/>
       <c r="D15" s="40"/>
       <c r="E15" s="3"/>
       <c r="F15" s="49"/>
       <c r="G15" s="52"/>
       <c r="H15" s="54"/>
       <c r="I15" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J15" s="52"/>
       <c r="K15" s="54"/>
       <c r="L15" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M15" s="52"/>
       <c r="N15" s="54"/>
       <c r="O15" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P15" s="52"/>
@@ -13607,51 +13664,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V15" s="52"/>
       <c r="W15" s="54"/>
       <c r="X15" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y15" s="52"/>
       <c r="Z15" s="54"/>
       <c r="AA15" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB15" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC15" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD15" s="100"/>
     </row>
-    <row r="16" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A16" s="75"/>
       <c r="B16" s="39"/>
       <c r="C16" s="35"/>
       <c r="D16" s="40"/>
       <c r="E16" s="3"/>
       <c r="F16" s="49"/>
       <c r="G16" s="52"/>
       <c r="H16" s="54"/>
       <c r="I16" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J16" s="52"/>
       <c r="K16" s="54"/>
       <c r="L16" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M16" s="52"/>
       <c r="N16" s="54"/>
       <c r="O16" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P16" s="52"/>
@@ -13666,51 +13723,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V16" s="52"/>
       <c r="W16" s="54"/>
       <c r="X16" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y16" s="52"/>
       <c r="Z16" s="54"/>
       <c r="AA16" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB16" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC16" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD16" s="100"/>
     </row>
-    <row r="17" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A17" s="75"/>
       <c r="B17" s="39"/>
       <c r="C17" s="35"/>
       <c r="D17" s="40"/>
       <c r="E17" s="3"/>
       <c r="F17" s="49"/>
       <c r="G17" s="52"/>
       <c r="H17" s="54"/>
       <c r="I17" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="52"/>
       <c r="K17" s="54"/>
       <c r="L17" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M17" s="52"/>
       <c r="N17" s="54"/>
       <c r="O17" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P17" s="52"/>
@@ -13725,51 +13782,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V17" s="52"/>
       <c r="W17" s="54"/>
       <c r="X17" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y17" s="52"/>
       <c r="Z17" s="54"/>
       <c r="AA17" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB17" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC17" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD17" s="100"/>
     </row>
-    <row r="18" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A18" s="75"/>
       <c r="B18" s="39"/>
       <c r="C18" s="35"/>
       <c r="D18" s="40"/>
       <c r="E18" s="3"/>
       <c r="F18" s="49"/>
       <c r="G18" s="52"/>
       <c r="H18" s="54"/>
       <c r="I18" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J18" s="52"/>
       <c r="K18" s="54"/>
       <c r="L18" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M18" s="52"/>
       <c r="N18" s="54"/>
       <c r="O18" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P18" s="52"/>
@@ -13784,51 +13841,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V18" s="52"/>
       <c r="W18" s="54"/>
       <c r="X18" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y18" s="52"/>
       <c r="Z18" s="54"/>
       <c r="AA18" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB18" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC18" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD18" s="100"/>
     </row>
-    <row r="19" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A19" s="75"/>
       <c r="B19" s="39"/>
       <c r="C19" s="35"/>
       <c r="D19" s="40"/>
       <c r="E19" s="3"/>
       <c r="F19" s="49"/>
       <c r="G19" s="52"/>
       <c r="H19" s="54"/>
       <c r="I19" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J19" s="52"/>
       <c r="K19" s="54"/>
       <c r="L19" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M19" s="52"/>
       <c r="N19" s="54"/>
       <c r="O19" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P19" s="52"/>
@@ -13843,51 +13900,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V19" s="52"/>
       <c r="W19" s="54"/>
       <c r="X19" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y19" s="52"/>
       <c r="Z19" s="54"/>
       <c r="AA19" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB19" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC19" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD19" s="100"/>
     </row>
-    <row r="20" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A20" s="75"/>
       <c r="B20" s="39"/>
       <c r="C20" s="35"/>
       <c r="D20" s="40"/>
       <c r="E20" s="3"/>
       <c r="F20" s="49"/>
       <c r="G20" s="52"/>
       <c r="H20" s="54"/>
       <c r="I20" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J20" s="52"/>
       <c r="K20" s="54"/>
       <c r="L20" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M20" s="52"/>
       <c r="N20" s="54"/>
       <c r="O20" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P20" s="52"/>
@@ -13902,51 +13959,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V20" s="52"/>
       <c r="W20" s="54"/>
       <c r="X20" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y20" s="52"/>
       <c r="Z20" s="54"/>
       <c r="AA20" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB20" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC20" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD20" s="100"/>
     </row>
-    <row r="21" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A21" s="75"/>
       <c r="B21" s="39"/>
       <c r="C21" s="35"/>
       <c r="D21" s="40"/>
       <c r="E21" s="3"/>
       <c r="F21" s="49"/>
       <c r="G21" s="52"/>
       <c r="H21" s="54"/>
       <c r="I21" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J21" s="52"/>
       <c r="K21" s="54"/>
       <c r="L21" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M21" s="52"/>
       <c r="N21" s="54"/>
       <c r="O21" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P21" s="52"/>
@@ -13961,51 +14018,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V21" s="52"/>
       <c r="W21" s="54"/>
       <c r="X21" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y21" s="52"/>
       <c r="Z21" s="54"/>
       <c r="AA21" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB21" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC21" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD21" s="100"/>
     </row>
-    <row r="22" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A22" s="75"/>
       <c r="B22" s="39"/>
       <c r="C22" s="35"/>
       <c r="D22" s="40"/>
       <c r="E22" s="3"/>
       <c r="F22" s="49"/>
       <c r="G22" s="52"/>
       <c r="H22" s="54"/>
       <c r="I22" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J22" s="52"/>
       <c r="K22" s="54"/>
       <c r="L22" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M22" s="52"/>
       <c r="N22" s="54"/>
       <c r="O22" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P22" s="52"/>
@@ -14020,51 +14077,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V22" s="52"/>
       <c r="W22" s="54"/>
       <c r="X22" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y22" s="52"/>
       <c r="Z22" s="54"/>
       <c r="AA22" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB22" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC22" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD22" s="100"/>
     </row>
-    <row r="23" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A23" s="75"/>
       <c r="B23" s="39"/>
       <c r="C23" s="35"/>
       <c r="D23" s="40"/>
       <c r="E23" s="3"/>
       <c r="F23" s="49"/>
       <c r="G23" s="52"/>
       <c r="H23" s="54"/>
       <c r="I23" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J23" s="52"/>
       <c r="K23" s="54"/>
       <c r="L23" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M23" s="52"/>
       <c r="N23" s="54"/>
       <c r="O23" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P23" s="52"/>
@@ -14079,51 +14136,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V23" s="52"/>
       <c r="W23" s="54"/>
       <c r="X23" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y23" s="52"/>
       <c r="Z23" s="54"/>
       <c r="AA23" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB23" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC23" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD23" s="100"/>
     </row>
-    <row r="24" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A24" s="75"/>
       <c r="B24" s="39"/>
       <c r="C24" s="35"/>
       <c r="D24" s="40"/>
       <c r="E24" s="3"/>
       <c r="F24" s="49"/>
       <c r="G24" s="52"/>
       <c r="H24" s="54"/>
       <c r="I24" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J24" s="52"/>
       <c r="K24" s="54"/>
       <c r="L24" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M24" s="52"/>
       <c r="N24" s="54"/>
       <c r="O24" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P24" s="52"/>
@@ -14141,51 +14198,51 @@
       <c r="V24" s="52"/>
       <c r="W24" s="54"/>
       <c r="X24" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y24" s="52"/>
       <c r="Z24" s="54"/>
       <c r="AA24" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB24" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC24" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD24" s="101"/>
       <c r="AE24" s="217"/>
       <c r="AF24" s="217"/>
       <c r="AG24" s="217"/>
     </row>
-    <row r="25" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A25" s="75"/>
       <c r="B25" s="39"/>
       <c r="C25" s="35"/>
       <c r="D25" s="40"/>
       <c r="E25" s="3"/>
       <c r="F25" s="50"/>
       <c r="G25" s="52"/>
       <c r="H25" s="54"/>
       <c r="I25" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J25" s="52"/>
       <c r="K25" s="54"/>
       <c r="L25" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M25" s="52"/>
       <c r="N25" s="54"/>
       <c r="O25" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P25" s="52"/>
@@ -14200,51 +14257,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V25" s="52"/>
       <c r="W25" s="54"/>
       <c r="X25" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y25" s="52"/>
       <c r="Z25" s="54"/>
       <c r="AA25" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB25" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC25" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD25" s="100"/>
     </row>
-    <row r="26" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A26" s="75"/>
       <c r="B26" s="39"/>
       <c r="C26" s="35"/>
       <c r="D26" s="40"/>
       <c r="E26" s="3"/>
       <c r="F26" s="49"/>
       <c r="G26" s="52"/>
       <c r="H26" s="54"/>
       <c r="I26" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J26" s="52"/>
       <c r="K26" s="54"/>
       <c r="L26" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M26" s="52"/>
       <c r="N26" s="54"/>
       <c r="O26" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P26" s="52"/>
@@ -14259,51 +14316,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V26" s="52"/>
       <c r="W26" s="54"/>
       <c r="X26" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y26" s="52"/>
       <c r="Z26" s="54"/>
       <c r="AA26" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB26" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC26" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD26" s="100"/>
     </row>
-    <row r="27" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A27" s="75"/>
       <c r="B27" s="39"/>
       <c r="C27" s="35"/>
       <c r="D27" s="40"/>
       <c r="E27" s="3"/>
       <c r="F27" s="49"/>
       <c r="G27" s="52"/>
       <c r="H27" s="54"/>
       <c r="I27" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J27" s="52"/>
       <c r="K27" s="54"/>
       <c r="L27" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M27" s="52"/>
       <c r="N27" s="54"/>
       <c r="O27" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P27" s="52"/>
@@ -14318,51 +14375,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V27" s="52"/>
       <c r="W27" s="54"/>
       <c r="X27" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y27" s="52"/>
       <c r="Z27" s="54"/>
       <c r="AA27" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB27" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC27" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD27" s="100"/>
     </row>
-    <row r="28" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A28" s="75"/>
       <c r="B28" s="39"/>
       <c r="C28" s="35"/>
       <c r="D28" s="40"/>
       <c r="E28" s="3"/>
       <c r="F28" s="49"/>
       <c r="G28" s="52"/>
       <c r="H28" s="54"/>
       <c r="I28" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J28" s="52"/>
       <c r="K28" s="54"/>
       <c r="L28" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M28" s="52"/>
       <c r="N28" s="54"/>
       <c r="O28" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P28" s="52"/>
@@ -14377,51 +14434,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V28" s="52"/>
       <c r="W28" s="54"/>
       <c r="X28" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y28" s="52"/>
       <c r="Z28" s="54"/>
       <c r="AA28" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB28" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC28" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD28" s="100"/>
     </row>
-    <row r="29" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A29" s="75"/>
       <c r="B29" s="39"/>
       <c r="C29" s="35"/>
       <c r="D29" s="40"/>
       <c r="E29" s="3"/>
       <c r="F29" s="49"/>
       <c r="G29" s="52"/>
       <c r="H29" s="54"/>
       <c r="I29" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J29" s="52"/>
       <c r="K29" s="54"/>
       <c r="L29" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M29" s="52"/>
       <c r="N29" s="54"/>
       <c r="O29" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P29" s="52"/>
@@ -14436,51 +14493,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V29" s="52"/>
       <c r="W29" s="54"/>
       <c r="X29" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y29" s="52"/>
       <c r="Z29" s="54"/>
       <c r="AA29" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB29" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC29" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD29" s="100"/>
     </row>
-    <row r="30" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A30" s="75"/>
       <c r="B30" s="39"/>
       <c r="C30" s="35"/>
       <c r="D30" s="40"/>
       <c r="E30" s="3"/>
       <c r="F30" s="49"/>
       <c r="G30" s="52"/>
       <c r="H30" s="54"/>
       <c r="I30" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="52"/>
       <c r="K30" s="54"/>
       <c r="L30" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M30" s="52"/>
       <c r="N30" s="54"/>
       <c r="O30" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P30" s="52"/>
@@ -14495,51 +14552,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V30" s="52"/>
       <c r="W30" s="54"/>
       <c r="X30" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y30" s="52"/>
       <c r="Z30" s="54"/>
       <c r="AA30" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB30" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC30" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD30" s="100"/>
     </row>
-    <row r="31" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" ht="13" x14ac:dyDescent="0.3">
       <c r="A31" s="75"/>
       <c r="B31" s="39"/>
       <c r="C31" s="35"/>
       <c r="D31" s="40"/>
       <c r="E31" s="3"/>
       <c r="F31" s="49"/>
       <c r="G31" s="52"/>
       <c r="H31" s="54"/>
       <c r="I31" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="52"/>
       <c r="K31" s="54"/>
       <c r="L31" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M31" s="52"/>
       <c r="N31" s="54"/>
       <c r="O31" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P31" s="52"/>
@@ -14557,51 +14614,51 @@
       <c r="V31" s="52"/>
       <c r="W31" s="54"/>
       <c r="X31" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y31" s="52"/>
       <c r="Z31" s="54"/>
       <c r="AA31" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB31" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC31" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD31" s="101"/>
       <c r="AE31" s="217"/>
       <c r="AF31" s="217"/>
       <c r="AG31" s="217"/>
     </row>
-    <row r="32" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A32" s="75"/>
       <c r="B32" s="39"/>
       <c r="C32" s="35"/>
       <c r="D32" s="40"/>
       <c r="E32" s="3"/>
       <c r="F32" s="50"/>
       <c r="G32" s="52"/>
       <c r="H32" s="54"/>
       <c r="I32" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="52"/>
       <c r="K32" s="54"/>
       <c r="L32" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M32" s="52"/>
       <c r="N32" s="54"/>
       <c r="O32" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P32" s="52"/>
@@ -14616,51 +14673,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V32" s="52"/>
       <c r="W32" s="54"/>
       <c r="X32" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y32" s="52"/>
       <c r="Z32" s="54"/>
       <c r="AA32" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB32" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC32" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD32" s="100"/>
     </row>
-    <row r="33" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A33" s="75"/>
       <c r="B33" s="39"/>
       <c r="C33" s="35"/>
       <c r="D33" s="40"/>
       <c r="E33" s="3"/>
       <c r="F33" s="49"/>
       <c r="G33" s="52"/>
       <c r="H33" s="54"/>
       <c r="I33" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="52"/>
       <c r="K33" s="54"/>
       <c r="L33" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M33" s="52"/>
       <c r="N33" s="54"/>
       <c r="O33" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P33" s="52"/>
@@ -14675,51 +14732,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V33" s="52"/>
       <c r="W33" s="54"/>
       <c r="X33" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y33" s="52"/>
       <c r="Z33" s="54"/>
       <c r="AA33" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB33" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC33" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD33" s="100"/>
     </row>
-    <row r="34" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A34" s="75"/>
       <c r="B34" s="39"/>
       <c r="C34" s="35"/>
       <c r="D34" s="40"/>
       <c r="E34" s="3"/>
       <c r="F34" s="49"/>
       <c r="G34" s="52"/>
       <c r="H34" s="54"/>
       <c r="I34" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="52"/>
       <c r="K34" s="54"/>
       <c r="L34" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M34" s="52"/>
       <c r="N34" s="54"/>
       <c r="O34" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P34" s="52"/>
@@ -14734,51 +14791,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V34" s="52"/>
       <c r="W34" s="54"/>
       <c r="X34" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y34" s="52"/>
       <c r="Z34" s="54"/>
       <c r="AA34" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB34" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC34" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD34" s="100"/>
     </row>
-    <row r="35" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A35" s="75"/>
       <c r="B35" s="39"/>
       <c r="C35" s="35"/>
       <c r="D35" s="40"/>
       <c r="E35" s="3"/>
       <c r="F35" s="49"/>
       <c r="G35" s="52"/>
       <c r="H35" s="54"/>
       <c r="I35" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="52"/>
       <c r="K35" s="54"/>
       <c r="L35" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M35" s="52"/>
       <c r="N35" s="54"/>
       <c r="O35" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P35" s="52"/>
@@ -14793,51 +14850,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V35" s="52"/>
       <c r="W35" s="54"/>
       <c r="X35" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y35" s="52"/>
       <c r="Z35" s="54"/>
       <c r="AA35" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB35" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC35" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD35" s="100"/>
     </row>
-    <row r="36" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A36" s="75"/>
       <c r="B36" s="39"/>
       <c r="C36" s="35"/>
       <c r="D36" s="40"/>
       <c r="E36" s="3"/>
       <c r="F36" s="49"/>
       <c r="G36" s="52"/>
       <c r="H36" s="54"/>
       <c r="I36" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="52"/>
       <c r="K36" s="54"/>
       <c r="L36" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M36" s="52"/>
       <c r="N36" s="54"/>
       <c r="O36" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P36" s="52"/>
@@ -14852,51 +14909,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V36" s="52"/>
       <c r="W36" s="54"/>
       <c r="X36" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y36" s="52"/>
       <c r="Z36" s="54"/>
       <c r="AA36" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB36" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC36" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD36" s="100"/>
     </row>
-    <row r="37" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A37" s="75"/>
       <c r="B37" s="39"/>
       <c r="C37" s="35"/>
       <c r="D37" s="40"/>
       <c r="E37" s="3"/>
       <c r="F37" s="49"/>
       <c r="G37" s="52"/>
       <c r="H37" s="54"/>
       <c r="I37" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="52"/>
       <c r="K37" s="54"/>
       <c r="L37" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M37" s="52"/>
       <c r="N37" s="54"/>
       <c r="O37" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P37" s="52"/>
@@ -14911,51 +14968,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V37" s="52"/>
       <c r="W37" s="54"/>
       <c r="X37" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y37" s="52"/>
       <c r="Z37" s="54"/>
       <c r="AA37" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB37" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC37" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD37" s="100"/>
     </row>
-    <row r="38" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A38" s="75"/>
       <c r="B38" s="39"/>
       <c r="C38" s="35"/>
       <c r="D38" s="40"/>
       <c r="E38" s="3"/>
       <c r="F38" s="49"/>
       <c r="G38" s="52"/>
       <c r="H38" s="54"/>
       <c r="I38" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="52"/>
       <c r="K38" s="54"/>
       <c r="L38" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M38" s="52"/>
       <c r="N38" s="54"/>
       <c r="O38" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P38" s="52"/>
@@ -14970,51 +15027,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V38" s="52"/>
       <c r="W38" s="54"/>
       <c r="X38" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y38" s="52"/>
       <c r="Z38" s="54"/>
       <c r="AA38" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB38" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC38" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD38" s="100"/>
     </row>
-    <row r="39" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A39" s="75"/>
       <c r="B39" s="39"/>
       <c r="C39" s="35"/>
       <c r="D39" s="40"/>
       <c r="E39" s="3"/>
       <c r="F39" s="49"/>
       <c r="G39" s="52"/>
       <c r="H39" s="54"/>
       <c r="I39" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="52"/>
       <c r="K39" s="54"/>
       <c r="L39" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M39" s="52"/>
       <c r="N39" s="54"/>
       <c r="O39" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P39" s="52"/>
@@ -15029,51 +15086,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V39" s="52"/>
       <c r="W39" s="54"/>
       <c r="X39" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y39" s="52"/>
       <c r="Z39" s="54"/>
       <c r="AA39" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB39" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC39" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD39" s="100"/>
     </row>
-    <row r="40" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A40" s="75"/>
       <c r="B40" s="39"/>
       <c r="C40" s="35"/>
       <c r="D40" s="40"/>
       <c r="E40" s="3"/>
       <c r="F40" s="49"/>
       <c r="G40" s="52"/>
       <c r="H40" s="54"/>
       <c r="I40" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="52"/>
       <c r="K40" s="54"/>
       <c r="L40" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M40" s="52"/>
       <c r="N40" s="54"/>
       <c r="O40" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P40" s="52"/>
@@ -15088,51 +15145,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V40" s="52"/>
       <c r="W40" s="54"/>
       <c r="X40" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y40" s="52"/>
       <c r="Z40" s="54"/>
       <c r="AA40" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB40" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC40" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD40" s="100"/>
     </row>
-    <row r="41" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A41" s="75"/>
       <c r="B41" s="39"/>
       <c r="C41" s="35"/>
       <c r="D41" s="40"/>
       <c r="E41" s="3"/>
       <c r="F41" s="49"/>
       <c r="G41" s="52"/>
       <c r="H41" s="54"/>
       <c r="I41" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J41" s="52"/>
       <c r="K41" s="54"/>
       <c r="L41" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M41" s="52"/>
       <c r="N41" s="54"/>
       <c r="O41" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P41" s="52"/>
@@ -15147,51 +15204,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V41" s="52"/>
       <c r="W41" s="54"/>
       <c r="X41" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y41" s="52"/>
       <c r="Z41" s="54"/>
       <c r="AA41" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB41" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC41" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD41" s="100"/>
     </row>
-    <row r="42" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A42" s="75"/>
       <c r="B42" s="39"/>
       <c r="C42" s="35"/>
       <c r="D42" s="40"/>
       <c r="E42" s="3"/>
       <c r="F42" s="49"/>
       <c r="G42" s="52"/>
       <c r="H42" s="54"/>
       <c r="I42" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J42" s="52"/>
       <c r="K42" s="54"/>
       <c r="L42" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M42" s="52"/>
       <c r="N42" s="54"/>
       <c r="O42" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P42" s="52"/>
@@ -15206,51 +15263,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V42" s="52"/>
       <c r="W42" s="54"/>
       <c r="X42" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y42" s="52"/>
       <c r="Z42" s="54"/>
       <c r="AA42" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB42" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC42" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD42" s="100"/>
     </row>
-    <row r="43" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A43" s="75"/>
       <c r="B43" s="39"/>
       <c r="C43" s="35"/>
       <c r="D43" s="40"/>
       <c r="E43" s="3"/>
       <c r="F43" s="49"/>
       <c r="G43" s="52"/>
       <c r="H43" s="54"/>
       <c r="I43" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J43" s="52"/>
       <c r="K43" s="54"/>
       <c r="L43" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M43" s="52"/>
       <c r="N43" s="54"/>
       <c r="O43" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P43" s="52"/>
@@ -15265,51 +15322,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V43" s="52"/>
       <c r="W43" s="54"/>
       <c r="X43" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y43" s="52"/>
       <c r="Z43" s="54"/>
       <c r="AA43" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB43" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC43" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD43" s="100"/>
     </row>
-    <row r="44" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A44" s="75"/>
       <c r="B44" s="39"/>
       <c r="C44" s="35"/>
       <c r="D44" s="40"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="52"/>
       <c r="H44" s="54"/>
       <c r="I44" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J44" s="52"/>
       <c r="K44" s="54"/>
       <c r="L44" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M44" s="52"/>
       <c r="N44" s="54"/>
       <c r="O44" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P44" s="52"/>
@@ -15324,51 +15381,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V44" s="52"/>
       <c r="W44" s="54"/>
       <c r="X44" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y44" s="52"/>
       <c r="Z44" s="54"/>
       <c r="AA44" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB44" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC44" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD44" s="100"/>
     </row>
-    <row r="45" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A45" s="75"/>
       <c r="B45" s="39"/>
       <c r="C45" s="35"/>
       <c r="D45" s="40"/>
       <c r="E45" s="3"/>
       <c r="F45" s="49"/>
       <c r="G45" s="52"/>
       <c r="H45" s="54"/>
       <c r="I45" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J45" s="52"/>
       <c r="K45" s="54"/>
       <c r="L45" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M45" s="52"/>
       <c r="N45" s="54"/>
       <c r="O45" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P45" s="52"/>
@@ -15383,51 +15440,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V45" s="52"/>
       <c r="W45" s="54"/>
       <c r="X45" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y45" s="52"/>
       <c r="Z45" s="54"/>
       <c r="AA45" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB45" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC45" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD45" s="100"/>
     </row>
-    <row r="46" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A46" s="75"/>
       <c r="B46" s="39"/>
       <c r="C46" s="35"/>
       <c r="D46" s="40"/>
       <c r="E46" s="3"/>
       <c r="F46" s="49"/>
       <c r="G46" s="52"/>
       <c r="H46" s="54"/>
       <c r="I46" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J46" s="52"/>
       <c r="K46" s="54"/>
       <c r="L46" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M46" s="52"/>
       <c r="N46" s="54"/>
       <c r="O46" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P46" s="52"/>
@@ -15442,51 +15499,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V46" s="52"/>
       <c r="W46" s="54"/>
       <c r="X46" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y46" s="52"/>
       <c r="Z46" s="54"/>
       <c r="AA46" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB46" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC46" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD46" s="100"/>
     </row>
-    <row r="47" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A47" s="75"/>
       <c r="B47" s="39"/>
       <c r="C47" s="35"/>
       <c r="D47" s="40"/>
       <c r="E47" s="3"/>
       <c r="F47" s="49"/>
       <c r="G47" s="52"/>
       <c r="H47" s="54"/>
       <c r="I47" s="243">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J47" s="52"/>
       <c r="K47" s="54"/>
       <c r="L47" s="243">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M47" s="52"/>
       <c r="N47" s="54"/>
       <c r="O47" s="243">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P47" s="52"/>
@@ -15501,51 +15558,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V47" s="52"/>
       <c r="W47" s="54"/>
       <c r="X47" s="243">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y47" s="52"/>
       <c r="Z47" s="54"/>
       <c r="AA47" s="243">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB47" s="216" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC47" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD47" s="100"/>
     </row>
-    <row r="48" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="75"/>
       <c r="B48" s="41"/>
       <c r="C48" s="36"/>
       <c r="D48" s="42"/>
       <c r="E48" s="5"/>
       <c r="F48" s="51"/>
       <c r="G48" s="55"/>
       <c r="H48" s="56"/>
       <c r="I48" s="244">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J48" s="55"/>
       <c r="K48" s="56"/>
       <c r="L48" s="244">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M48" s="55"/>
       <c r="N48" s="56"/>
       <c r="O48" s="244">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P48" s="55"/>
@@ -15560,51 +15617,51 @@
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="V48" s="55"/>
       <c r="W48" s="56"/>
       <c r="X48" s="244">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y48" s="55"/>
       <c r="Z48" s="56"/>
       <c r="AA48" s="244">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB48" s="218" t="str">
         <f t="shared" si="7"/>
         <v>-</v>
       </c>
       <c r="AC48" s="218" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="AD48" s="100"/>
     </row>
-    <row r="49" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:30" ht="13" x14ac:dyDescent="0.25">
       <c r="A49" s="77"/>
       <c r="B49" s="229"/>
       <c r="C49" s="230"/>
       <c r="D49" s="230"/>
       <c r="E49" s="230"/>
       <c r="F49" s="230"/>
       <c r="G49" s="230"/>
       <c r="H49" s="221" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="222">
         <f>ROUND(SUM(I9:I48),0)</f>
         <v>0</v>
       </c>
       <c r="J49" s="230"/>
       <c r="K49" s="221" t="s">
         <v>0</v>
       </c>
       <c r="L49" s="222">
         <f>ROUND(SUM(L9:L48),0)</f>
         <v>0</v>
       </c>
       <c r="M49" s="230"/>
       <c r="N49" s="221" t="s">
         <v>0</v>
@@ -15633,267 +15690,267 @@
       <c r="W49" s="221" t="s">
         <v>0</v>
       </c>
       <c r="X49" s="222">
         <f>ROUND(SUM(X9:X48),0)</f>
         <v>0</v>
       </c>
       <c r="Y49" s="230"/>
       <c r="Z49" s="221" t="s">
         <v>0</v>
       </c>
       <c r="AA49" s="222">
         <f>ROUND(SUM(AA9:AA48),0)</f>
         <v>0</v>
       </c>
       <c r="AB49" s="223">
         <f>ROUND(SUM(AB9:AB48),0)</f>
         <v>0</v>
       </c>
       <c r="AC49" s="223">
         <f>ROUND(SUM(AC9:AC48),0)</f>
         <v>0</v>
       </c>
       <c r="AD49" s="77"/>
     </row>
-    <row r="50" spans="1:30" s="19" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:30" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A50" s="78"/>
       <c r="B50" s="127"/>
       <c r="C50" s="224"/>
       <c r="D50" s="224"/>
       <c r="E50" s="224"/>
       <c r="F50" s="224"/>
       <c r="G50" s="227"/>
       <c r="H50" s="245"/>
       <c r="I50" s="225"/>
       <c r="J50" s="227"/>
       <c r="K50" s="245"/>
       <c r="L50" s="225"/>
       <c r="M50" s="227"/>
       <c r="N50" s="245"/>
       <c r="O50" s="225"/>
       <c r="P50" s="227"/>
       <c r="Q50" s="245"/>
       <c r="R50" s="225"/>
       <c r="S50" s="227"/>
       <c r="T50" s="245"/>
       <c r="U50" s="225"/>
       <c r="V50" s="227"/>
       <c r="W50" s="245"/>
       <c r="X50" s="225"/>
       <c r="Y50" s="227"/>
       <c r="Z50" s="245"/>
       <c r="AA50" s="225"/>
       <c r="AB50" s="240"/>
       <c r="AC50" s="240"/>
       <c r="AD50" s="78"/>
     </row>
-    <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="77"/>
       <c r="B51" s="124"/>
       <c r="C51" s="241"/>
       <c r="D51" s="241"/>
       <c r="E51" s="241"/>
       <c r="F51" s="241"/>
-      <c r="G51" s="443" t="str">
+      <c r="G51" s="473" t="str">
         <f>IF(MAX(G56:G84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H51" s="442"/>
-[...1 lines deleted...]
-      <c r="J51" s="442" t="str">
+      <c r="H51" s="472"/>
+      <c r="I51" s="472"/>
+      <c r="J51" s="472" t="str">
         <f>IF(MAX(J56:J84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K51" s="442"/>
-[...1 lines deleted...]
-      <c r="M51" s="442" t="str">
+      <c r="K51" s="472"/>
+      <c r="L51" s="472"/>
+      <c r="M51" s="472" t="str">
         <f>IF(MAX(M56:M84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N51" s="442"/>
-[...1 lines deleted...]
-      <c r="P51" s="442" t="str">
+      <c r="N51" s="472"/>
+      <c r="O51" s="472"/>
+      <c r="P51" s="472" t="str">
         <f>IF(MAX(P56:P84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q51" s="442"/>
-[...1 lines deleted...]
-      <c r="S51" s="442" t="str">
+      <c r="Q51" s="472"/>
+      <c r="R51" s="472"/>
+      <c r="S51" s="472" t="str">
         <f>IF(MAX(S56:S84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T51" s="442"/>
-[...1 lines deleted...]
-      <c r="V51" s="442" t="str">
+      <c r="T51" s="472"/>
+      <c r="U51" s="472"/>
+      <c r="V51" s="472" t="str">
         <f>IF(MAX(V56:V84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W51" s="442"/>
-[...1 lines deleted...]
-      <c r="Y51" s="442" t="str">
+      <c r="W51" s="472"/>
+      <c r="X51" s="472"/>
+      <c r="Y51" s="472" t="str">
         <f>IF(MAX(Y56:Y84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z51" s="442"/>
-      <c r="AA51" s="442"/>
+      <c r="Z51" s="472"/>
+      <c r="AA51" s="472"/>
       <c r="AB51" s="246"/>
       <c r="AC51" s="247"/>
       <c r="AD51" s="77"/>
     </row>
-    <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="77"/>
       <c r="B52" s="227"/>
       <c r="C52" s="227"/>
       <c r="D52" s="227"/>
       <c r="E52" s="227"/>
       <c r="F52" s="227"/>
       <c r="G52" s="225"/>
       <c r="H52" s="227"/>
       <c r="I52" s="227"/>
       <c r="J52" s="225"/>
       <c r="K52" s="227"/>
       <c r="L52" s="227"/>
       <c r="M52" s="225"/>
       <c r="N52" s="227"/>
       <c r="O52" s="227"/>
       <c r="P52" s="225"/>
       <c r="Q52" s="227"/>
       <c r="R52" s="227"/>
       <c r="S52" s="225"/>
       <c r="T52" s="227"/>
       <c r="U52" s="227"/>
       <c r="V52" s="225"/>
       <c r="W52" s="227"/>
       <c r="X52" s="227"/>
       <c r="Y52" s="225"/>
       <c r="Z52" s="227"/>
       <c r="AA52" s="227"/>
       <c r="AB52" s="225"/>
       <c r="AC52" s="225"/>
       <c r="AD52" s="77"/>
     </row>
-    <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="77"/>
-      <c r="B53" s="414" t="s">
+      <c r="B53" s="418" t="s">
         <v>87</v>
       </c>
-      <c r="C53" s="415"/>
-[...25 lines deleted...]
-      <c r="AC53" s="416"/>
+      <c r="C53" s="419"/>
+      <c r="D53" s="419"/>
+      <c r="E53" s="419"/>
+      <c r="F53" s="419"/>
+      <c r="G53" s="419"/>
+      <c r="H53" s="419"/>
+      <c r="I53" s="419"/>
+      <c r="J53" s="419"/>
+      <c r="K53" s="419"/>
+      <c r="L53" s="419"/>
+      <c r="M53" s="419"/>
+      <c r="N53" s="419"/>
+      <c r="O53" s="419"/>
+      <c r="P53" s="419"/>
+      <c r="Q53" s="419"/>
+      <c r="R53" s="419"/>
+      <c r="S53" s="419"/>
+      <c r="T53" s="419"/>
+      <c r="U53" s="419"/>
+      <c r="V53" s="419"/>
+      <c r="W53" s="419"/>
+      <c r="X53" s="419"/>
+      <c r="Y53" s="419"/>
+      <c r="Z53" s="419"/>
+      <c r="AA53" s="419"/>
+      <c r="AB53" s="419"/>
+      <c r="AC53" s="420"/>
       <c r="AD53" s="77"/>
     </row>
-    <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="77"/>
-      <c r="B54" s="451" t="s">
+      <c r="B54" s="466" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="452"/>
-[...1 lines deleted...]
-      <c r="E54" s="464" t="s">
+      <c r="C54" s="467"/>
+      <c r="D54" s="468"/>
+      <c r="E54" s="448" t="s">
         <v>3</v>
       </c>
-      <c r="F54" s="449" t="s">
+      <c r="F54" s="464" t="s">
         <v>1</v>
       </c>
-      <c r="G54" s="444" t="str">
+      <c r="G54" s="459" t="str">
         <f>G7</f>
         <v>20xx</v>
       </c>
-      <c r="H54" s="445"/>
-[...1 lines deleted...]
-      <c r="J54" s="444" t="str">
+      <c r="H54" s="460"/>
+      <c r="I54" s="461"/>
+      <c r="J54" s="459" t="str">
         <f>J7</f>
         <v>20xx</v>
       </c>
-      <c r="K54" s="445"/>
-[...1 lines deleted...]
-      <c r="M54" s="444" t="str">
+      <c r="K54" s="460"/>
+      <c r="L54" s="461"/>
+      <c r="M54" s="459" t="str">
         <f>M7</f>
         <v>20xx</v>
       </c>
-      <c r="N54" s="445"/>
-[...1 lines deleted...]
-      <c r="P54" s="444" t="str">
+      <c r="N54" s="460"/>
+      <c r="O54" s="461"/>
+      <c r="P54" s="459" t="str">
         <f>P7</f>
         <v>20xx</v>
       </c>
-      <c r="Q54" s="445"/>
-[...1 lines deleted...]
-      <c r="S54" s="444" t="str">
+      <c r="Q54" s="460"/>
+      <c r="R54" s="461"/>
+      <c r="S54" s="459" t="str">
         <f>S7</f>
         <v>20xx</v>
       </c>
-      <c r="T54" s="445"/>
-[...1 lines deleted...]
-      <c r="V54" s="444" t="str">
+      <c r="T54" s="460"/>
+      <c r="U54" s="461"/>
+      <c r="V54" s="459" t="str">
         <f>V7</f>
         <v>20xx</v>
       </c>
-      <c r="W54" s="445"/>
-[...1 lines deleted...]
-      <c r="Y54" s="444" t="str">
+      <c r="W54" s="460"/>
+      <c r="X54" s="461"/>
+      <c r="Y54" s="459" t="str">
         <f>Y7</f>
         <v>20xx</v>
       </c>
-      <c r="Z54" s="445"/>
-      <c r="AA54" s="446"/>
+      <c r="Z54" s="460"/>
+      <c r="AA54" s="461"/>
       <c r="AB54" s="115"/>
       <c r="AC54" s="116"/>
       <c r="AD54" s="77"/>
     </row>
-    <row r="55" spans="1:30" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:30" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="77"/>
-      <c r="B55" s="454"/>
-[...3 lines deleted...]
-      <c r="F55" s="450"/>
+      <c r="B55" s="469"/>
+      <c r="C55" s="470"/>
+      <c r="D55" s="471"/>
+      <c r="E55" s="449"/>
+      <c r="F55" s="465"/>
       <c r="G55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="H55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="I55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="J55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="K55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="L55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="M55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="N55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="O55" s="120" t="s">
@@ -15921,55 +15978,55 @@
         <v>60</v>
       </c>
       <c r="W55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="X55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="Y55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="Z55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="AA55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="AB55" s="237" t="s">
         <v>17</v>
       </c>
       <c r="AC55" s="237" t="s">
         <v>16</v>
       </c>
       <c r="AD55" s="77"/>
     </row>
-    <row r="56" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="77"/>
-      <c r="B56" s="420"/>
-[...1 lines deleted...]
-      <c r="D56" s="422"/>
+      <c r="B56" s="421"/>
+      <c r="C56" s="422"/>
+      <c r="D56" s="423"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="248"/>
       <c r="H56" s="53"/>
       <c r="I56" s="251">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="248"/>
       <c r="K56" s="53"/>
       <c r="L56" s="242">
         <f>J56*K56</f>
         <v>0</v>
       </c>
       <c r="M56" s="248"/>
       <c r="N56" s="53"/>
       <c r="O56" s="251">
         <f>M56*N56</f>
         <v>0</v>
       </c>
       <c r="P56" s="248"/>
       <c r="Q56" s="53"/>
       <c r="R56" s="251">
         <f>P56*Q56</f>
         <v>0</v>
@@ -15980,55 +16037,55 @@
         <f>S56*T56</f>
         <v>0</v>
       </c>
       <c r="V56" s="248"/>
       <c r="W56" s="53"/>
       <c r="X56" s="251">
         <f>V56*W56</f>
         <v>0</v>
       </c>
       <c r="Y56" s="248"/>
       <c r="Z56" s="53"/>
       <c r="AA56" s="251">
         <f>Y56*Z56</f>
         <v>0</v>
       </c>
       <c r="AB56" s="215" t="str">
         <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AC56" s="215" t="str">
         <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AD56" s="77"/>
     </row>
-    <row r="57" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="77"/>
-      <c r="B57" s="409"/>
-[...1 lines deleted...]
-      <c r="D57" s="411"/>
+      <c r="B57" s="412"/>
+      <c r="C57" s="413"/>
+      <c r="D57" s="414"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="52"/>
       <c r="H57" s="54"/>
       <c r="I57" s="249">
         <f t="shared" ref="I57:I84" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="52"/>
       <c r="K57" s="54"/>
       <c r="L57" s="249">
         <f t="shared" ref="L57:L84" si="10">J57*K57</f>
         <v>0</v>
       </c>
       <c r="M57" s="52"/>
       <c r="N57" s="54"/>
       <c r="O57" s="249">
         <f t="shared" ref="O57:O84" si="11">M57*N57</f>
         <v>0</v>
       </c>
       <c r="P57" s="52"/>
       <c r="Q57" s="54"/>
       <c r="R57" s="249">
         <f t="shared" ref="R57:R84" si="12">P57*Q57</f>
         <v>0</v>
@@ -16039,55 +16096,55 @@
         <f t="shared" ref="U57:U84" si="13">S57*T57</f>
         <v>0</v>
       </c>
       <c r="V57" s="52"/>
       <c r="W57" s="54"/>
       <c r="X57" s="249">
         <f t="shared" ref="X57:X84" si="14">V57*W57</f>
         <v>0</v>
       </c>
       <c r="Y57" s="52"/>
       <c r="Z57" s="54"/>
       <c r="AA57" s="249">
         <f t="shared" ref="AA57:AA84" si="15">Y57*Z57</f>
         <v>0</v>
       </c>
       <c r="AB57" s="216" t="str">
         <f t="shared" ref="AB57:AB84" si="16">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AC57" s="216" t="str">
         <f t="shared" ref="AC57:AC84" si="17">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AD57" s="77"/>
     </row>
-    <row r="58" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="77"/>
-      <c r="B58" s="409"/>
-[...1 lines deleted...]
-      <c r="D58" s="411"/>
+      <c r="B58" s="412"/>
+      <c r="C58" s="413"/>
+      <c r="D58" s="414"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="52"/>
       <c r="H58" s="54"/>
       <c r="I58" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="52"/>
       <c r="K58" s="54"/>
       <c r="L58" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M58" s="52"/>
       <c r="N58" s="54"/>
       <c r="O58" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P58" s="52"/>
       <c r="Q58" s="54"/>
       <c r="R58" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16098,55 +16155,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V58" s="52"/>
       <c r="W58" s="54"/>
       <c r="X58" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y58" s="52"/>
       <c r="Z58" s="54"/>
       <c r="AA58" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB58" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC58" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD58" s="77"/>
     </row>
-    <row r="59" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="77"/>
-      <c r="B59" s="409"/>
-[...1 lines deleted...]
-      <c r="D59" s="411"/>
+      <c r="B59" s="412"/>
+      <c r="C59" s="413"/>
+      <c r="D59" s="414"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="52"/>
       <c r="H59" s="54"/>
       <c r="I59" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="52"/>
       <c r="K59" s="54"/>
       <c r="L59" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M59" s="52"/>
       <c r="N59" s="54"/>
       <c r="O59" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P59" s="52"/>
       <c r="Q59" s="54"/>
       <c r="R59" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16157,55 +16214,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V59" s="52"/>
       <c r="W59" s="54"/>
       <c r="X59" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y59" s="52"/>
       <c r="Z59" s="54"/>
       <c r="AA59" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB59" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC59" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD59" s="77"/>
     </row>
-    <row r="60" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="77"/>
-      <c r="B60" s="409"/>
-[...1 lines deleted...]
-      <c r="D60" s="411"/>
+      <c r="B60" s="412"/>
+      <c r="C60" s="413"/>
+      <c r="D60" s="414"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="52"/>
       <c r="H60" s="54"/>
       <c r="I60" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="52"/>
       <c r="K60" s="54"/>
       <c r="L60" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M60" s="52"/>
       <c r="N60" s="54"/>
       <c r="O60" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P60" s="52"/>
       <c r="Q60" s="54"/>
       <c r="R60" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16216,55 +16273,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V60" s="52"/>
       <c r="W60" s="54"/>
       <c r="X60" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y60" s="52"/>
       <c r="Z60" s="54"/>
       <c r="AA60" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB60" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC60" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD60" s="77"/>
     </row>
-    <row r="61" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="77"/>
-      <c r="B61" s="409"/>
-[...1 lines deleted...]
-      <c r="D61" s="411"/>
+      <c r="B61" s="412"/>
+      <c r="C61" s="413"/>
+      <c r="D61" s="414"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="52"/>
       <c r="H61" s="54"/>
       <c r="I61" s="249">
         <f t="shared" ref="I61:I69" si="18">G61*H61</f>
         <v>0</v>
       </c>
       <c r="J61" s="52"/>
       <c r="K61" s="54"/>
       <c r="L61" s="249">
         <f t="shared" ref="L61:L69" si="19">J61*K61</f>
         <v>0</v>
       </c>
       <c r="M61" s="52"/>
       <c r="N61" s="54"/>
       <c r="O61" s="249">
         <f t="shared" ref="O61:O69" si="20">M61*N61</f>
         <v>0</v>
       </c>
       <c r="P61" s="52"/>
       <c r="Q61" s="54"/>
       <c r="R61" s="249">
         <f t="shared" ref="R61:R69" si="21">P61*Q61</f>
         <v>0</v>
@@ -16275,55 +16332,55 @@
         <f t="shared" ref="U61:U69" si="22">S61*T61</f>
         <v>0</v>
       </c>
       <c r="V61" s="52"/>
       <c r="W61" s="54"/>
       <c r="X61" s="249">
         <f t="shared" ref="X61:X69" si="23">V61*W61</f>
         <v>0</v>
       </c>
       <c r="Y61" s="52"/>
       <c r="Z61" s="54"/>
       <c r="AA61" s="249">
         <f t="shared" ref="AA61:AA69" si="24">Y61*Z61</f>
         <v>0</v>
       </c>
       <c r="AB61" s="216" t="str">
         <f t="shared" ref="AB61:AB69" si="25">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AC61" s="216" t="str">
         <f t="shared" ref="AC61:AC69" si="26">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AD61" s="77"/>
     </row>
-    <row r="62" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="77"/>
-      <c r="B62" s="409"/>
-[...1 lines deleted...]
-      <c r="D62" s="411"/>
+      <c r="B62" s="412"/>
+      <c r="C62" s="413"/>
+      <c r="D62" s="414"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="52"/>
       <c r="H62" s="54"/>
       <c r="I62" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J62" s="52"/>
       <c r="K62" s="54"/>
       <c r="L62" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M62" s="52"/>
       <c r="N62" s="54"/>
       <c r="O62" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P62" s="52"/>
       <c r="Q62" s="54"/>
       <c r="R62" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16334,55 +16391,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V62" s="52"/>
       <c r="W62" s="54"/>
       <c r="X62" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y62" s="52"/>
       <c r="Z62" s="54"/>
       <c r="AA62" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB62" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC62" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD62" s="77"/>
     </row>
-    <row r="63" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="77"/>
-      <c r="B63" s="409"/>
-[...1 lines deleted...]
-      <c r="D63" s="411"/>
+      <c r="B63" s="412"/>
+      <c r="C63" s="413"/>
+      <c r="D63" s="414"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="52"/>
       <c r="H63" s="54"/>
       <c r="I63" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J63" s="52"/>
       <c r="K63" s="54"/>
       <c r="L63" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M63" s="52"/>
       <c r="N63" s="54"/>
       <c r="O63" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P63" s="52"/>
       <c r="Q63" s="54"/>
       <c r="R63" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16393,55 +16450,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V63" s="52"/>
       <c r="W63" s="54"/>
       <c r="X63" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y63" s="52"/>
       <c r="Z63" s="54"/>
       <c r="AA63" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB63" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC63" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD63" s="77"/>
     </row>
-    <row r="64" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="77"/>
-      <c r="B64" s="409"/>
-[...1 lines deleted...]
-      <c r="D64" s="411"/>
+      <c r="B64" s="412"/>
+      <c r="C64" s="413"/>
+      <c r="D64" s="414"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="52"/>
       <c r="H64" s="54"/>
       <c r="I64" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J64" s="52"/>
       <c r="K64" s="54"/>
       <c r="L64" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M64" s="52"/>
       <c r="N64" s="54"/>
       <c r="O64" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P64" s="52"/>
       <c r="Q64" s="54"/>
       <c r="R64" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16452,55 +16509,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V64" s="52"/>
       <c r="W64" s="54"/>
       <c r="X64" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y64" s="52"/>
       <c r="Z64" s="54"/>
       <c r="AA64" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB64" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC64" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD64" s="77"/>
     </row>
-    <row r="65" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="77"/>
-      <c r="B65" s="409"/>
-[...1 lines deleted...]
-      <c r="D65" s="411"/>
+      <c r="B65" s="412"/>
+      <c r="C65" s="413"/>
+      <c r="D65" s="414"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="52"/>
       <c r="H65" s="54"/>
       <c r="I65" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J65" s="52"/>
       <c r="K65" s="54"/>
       <c r="L65" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M65" s="52"/>
       <c r="N65" s="54"/>
       <c r="O65" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P65" s="52"/>
       <c r="Q65" s="54"/>
       <c r="R65" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16511,55 +16568,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V65" s="52"/>
       <c r="W65" s="54"/>
       <c r="X65" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y65" s="52"/>
       <c r="Z65" s="54"/>
       <c r="AA65" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB65" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC65" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD65" s="77"/>
     </row>
-    <row r="66" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="77"/>
-      <c r="B66" s="409"/>
-[...1 lines deleted...]
-      <c r="D66" s="411"/>
+      <c r="B66" s="412"/>
+      <c r="C66" s="413"/>
+      <c r="D66" s="414"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="52"/>
       <c r="H66" s="54"/>
       <c r="I66" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J66" s="52"/>
       <c r="K66" s="54"/>
       <c r="L66" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M66" s="52"/>
       <c r="N66" s="54"/>
       <c r="O66" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P66" s="52"/>
       <c r="Q66" s="54"/>
       <c r="R66" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16570,55 +16627,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V66" s="52"/>
       <c r="W66" s="54"/>
       <c r="X66" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y66" s="52"/>
       <c r="Z66" s="54"/>
       <c r="AA66" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB66" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC66" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD66" s="77"/>
     </row>
-    <row r="67" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="77"/>
-      <c r="B67" s="409"/>
-[...1 lines deleted...]
-      <c r="D67" s="411"/>
+      <c r="B67" s="412"/>
+      <c r="C67" s="413"/>
+      <c r="D67" s="414"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="52"/>
       <c r="H67" s="54"/>
       <c r="I67" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J67" s="52"/>
       <c r="K67" s="54"/>
       <c r="L67" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M67" s="52"/>
       <c r="N67" s="54"/>
       <c r="O67" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P67" s="52"/>
       <c r="Q67" s="54"/>
       <c r="R67" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16629,55 +16686,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V67" s="52"/>
       <c r="W67" s="54"/>
       <c r="X67" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y67" s="52"/>
       <c r="Z67" s="54"/>
       <c r="AA67" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB67" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC67" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD67" s="77"/>
     </row>
-    <row r="68" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="77"/>
-      <c r="B68" s="409"/>
-[...1 lines deleted...]
-      <c r="D68" s="411"/>
+      <c r="B68" s="412"/>
+      <c r="C68" s="413"/>
+      <c r="D68" s="414"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="52"/>
       <c r="H68" s="54"/>
       <c r="I68" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J68" s="52"/>
       <c r="K68" s="54"/>
       <c r="L68" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M68" s="52"/>
       <c r="N68" s="54"/>
       <c r="O68" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P68" s="52"/>
       <c r="Q68" s="54"/>
       <c r="R68" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16688,55 +16745,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V68" s="52"/>
       <c r="W68" s="54"/>
       <c r="X68" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y68" s="52"/>
       <c r="Z68" s="54"/>
       <c r="AA68" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB68" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC68" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD68" s="77"/>
     </row>
-    <row r="69" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="77"/>
-      <c r="B69" s="409"/>
-[...1 lines deleted...]
-      <c r="D69" s="411"/>
+      <c r="B69" s="412"/>
+      <c r="C69" s="413"/>
+      <c r="D69" s="414"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="52"/>
       <c r="H69" s="54"/>
       <c r="I69" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J69" s="52"/>
       <c r="K69" s="54"/>
       <c r="L69" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M69" s="52"/>
       <c r="N69" s="54"/>
       <c r="O69" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P69" s="52"/>
       <c r="Q69" s="54"/>
       <c r="R69" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16747,55 +16804,55 @@
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="V69" s="52"/>
       <c r="W69" s="54"/>
       <c r="X69" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y69" s="52"/>
       <c r="Z69" s="54"/>
       <c r="AA69" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB69" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC69" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD69" s="77"/>
     </row>
-    <row r="70" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="77"/>
-      <c r="B70" s="409"/>
-[...1 lines deleted...]
-      <c r="D70" s="411"/>
+      <c r="B70" s="412"/>
+      <c r="C70" s="413"/>
+      <c r="D70" s="414"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="52"/>
       <c r="H70" s="54"/>
       <c r="I70" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J70" s="52"/>
       <c r="K70" s="54"/>
       <c r="L70" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M70" s="52"/>
       <c r="N70" s="54"/>
       <c r="O70" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P70" s="52"/>
       <c r="Q70" s="54"/>
       <c r="R70" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16806,55 +16863,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V70" s="52"/>
       <c r="W70" s="54"/>
       <c r="X70" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y70" s="52"/>
       <c r="Z70" s="54"/>
       <c r="AA70" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB70" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC70" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD70" s="77"/>
     </row>
-    <row r="71" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="77"/>
-      <c r="B71" s="409"/>
-[...1 lines deleted...]
-      <c r="D71" s="411"/>
+      <c r="B71" s="412"/>
+      <c r="C71" s="413"/>
+      <c r="D71" s="414"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="52"/>
       <c r="H71" s="54"/>
       <c r="I71" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J71" s="52"/>
       <c r="K71" s="54"/>
       <c r="L71" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M71" s="52"/>
       <c r="N71" s="54"/>
       <c r="O71" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P71" s="52"/>
       <c r="Q71" s="54"/>
       <c r="R71" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16865,55 +16922,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V71" s="52"/>
       <c r="W71" s="54"/>
       <c r="X71" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y71" s="52"/>
       <c r="Z71" s="54"/>
       <c r="AA71" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB71" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC71" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD71" s="77"/>
     </row>
-    <row r="72" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="77"/>
-      <c r="B72" s="409"/>
-[...1 lines deleted...]
-      <c r="D72" s="411"/>
+      <c r="B72" s="412"/>
+      <c r="C72" s="413"/>
+      <c r="D72" s="414"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="52"/>
       <c r="H72" s="54"/>
       <c r="I72" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="52"/>
       <c r="K72" s="54"/>
       <c r="L72" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M72" s="52"/>
       <c r="N72" s="54"/>
       <c r="O72" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P72" s="52"/>
       <c r="Q72" s="54"/>
       <c r="R72" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16924,55 +16981,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V72" s="52"/>
       <c r="W72" s="54"/>
       <c r="X72" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y72" s="52"/>
       <c r="Z72" s="54"/>
       <c r="AA72" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB72" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC72" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD72" s="77"/>
     </row>
-    <row r="73" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="77"/>
-      <c r="B73" s="409"/>
-[...1 lines deleted...]
-      <c r="D73" s="411"/>
+      <c r="B73" s="412"/>
+      <c r="C73" s="413"/>
+      <c r="D73" s="414"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="52"/>
       <c r="H73" s="54"/>
       <c r="I73" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="52"/>
       <c r="K73" s="54"/>
       <c r="L73" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M73" s="52"/>
       <c r="N73" s="54"/>
       <c r="O73" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P73" s="52"/>
       <c r="Q73" s="54"/>
       <c r="R73" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16983,55 +17040,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V73" s="52"/>
       <c r="W73" s="54"/>
       <c r="X73" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y73" s="52"/>
       <c r="Z73" s="54"/>
       <c r="AA73" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB73" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC73" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD73" s="77"/>
     </row>
-    <row r="74" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="77"/>
-      <c r="B74" s="409"/>
-[...1 lines deleted...]
-      <c r="D74" s="411"/>
+      <c r="B74" s="412"/>
+      <c r="C74" s="413"/>
+      <c r="D74" s="414"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="52"/>
       <c r="H74" s="54"/>
       <c r="I74" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="52"/>
       <c r="K74" s="54"/>
       <c r="L74" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M74" s="52"/>
       <c r="N74" s="54"/>
       <c r="O74" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P74" s="52"/>
       <c r="Q74" s="54"/>
       <c r="R74" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17042,55 +17099,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V74" s="52"/>
       <c r="W74" s="54"/>
       <c r="X74" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y74" s="52"/>
       <c r="Z74" s="54"/>
       <c r="AA74" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB74" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC74" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD74" s="77"/>
     </row>
-    <row r="75" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="77"/>
-      <c r="B75" s="409"/>
-[...1 lines deleted...]
-      <c r="D75" s="411"/>
+      <c r="B75" s="412"/>
+      <c r="C75" s="413"/>
+      <c r="D75" s="414"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="52"/>
       <c r="H75" s="54"/>
       <c r="I75" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J75" s="52"/>
       <c r="K75" s="54"/>
       <c r="L75" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M75" s="52"/>
       <c r="N75" s="54"/>
       <c r="O75" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P75" s="52"/>
       <c r="Q75" s="54"/>
       <c r="R75" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17101,55 +17158,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V75" s="52"/>
       <c r="W75" s="54"/>
       <c r="X75" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y75" s="52"/>
       <c r="Z75" s="54"/>
       <c r="AA75" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB75" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC75" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD75" s="77"/>
     </row>
-    <row r="76" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A76" s="77"/>
-      <c r="B76" s="409"/>
-[...1 lines deleted...]
-      <c r="D76" s="411"/>
+      <c r="B76" s="412"/>
+      <c r="C76" s="413"/>
+      <c r="D76" s="414"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="52"/>
       <c r="H76" s="54"/>
       <c r="I76" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J76" s="52"/>
       <c r="K76" s="54"/>
       <c r="L76" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M76" s="52"/>
       <c r="N76" s="54"/>
       <c r="O76" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P76" s="52"/>
       <c r="Q76" s="54"/>
       <c r="R76" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17160,55 +17217,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V76" s="52"/>
       <c r="W76" s="54"/>
       <c r="X76" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y76" s="52"/>
       <c r="Z76" s="54"/>
       <c r="AA76" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB76" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC76" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD76" s="77"/>
     </row>
-    <row r="77" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="77"/>
-      <c r="B77" s="409"/>
-[...1 lines deleted...]
-      <c r="D77" s="411"/>
+      <c r="B77" s="412"/>
+      <c r="C77" s="413"/>
+      <c r="D77" s="414"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="52"/>
       <c r="H77" s="54"/>
       <c r="I77" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J77" s="52"/>
       <c r="K77" s="54"/>
       <c r="L77" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M77" s="52"/>
       <c r="N77" s="54"/>
       <c r="O77" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P77" s="52"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17219,55 +17276,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V77" s="52"/>
       <c r="W77" s="54"/>
       <c r="X77" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y77" s="52"/>
       <c r="Z77" s="54"/>
       <c r="AA77" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB77" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC77" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD77" s="77"/>
     </row>
-    <row r="78" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="77"/>
-      <c r="B78" s="409"/>
-[...1 lines deleted...]
-      <c r="D78" s="411"/>
+      <c r="B78" s="412"/>
+      <c r="C78" s="413"/>
+      <c r="D78" s="414"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="52"/>
       <c r="H78" s="54"/>
       <c r="I78" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J78" s="52"/>
       <c r="K78" s="54"/>
       <c r="L78" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M78" s="52"/>
       <c r="N78" s="54"/>
       <c r="O78" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P78" s="52"/>
       <c r="Q78" s="54"/>
       <c r="R78" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17278,55 +17335,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V78" s="52"/>
       <c r="W78" s="54"/>
       <c r="X78" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y78" s="52"/>
       <c r="Z78" s="54"/>
       <c r="AA78" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB78" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC78" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD78" s="77"/>
     </row>
-    <row r="79" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="77"/>
-      <c r="B79" s="409"/>
-[...1 lines deleted...]
-      <c r="D79" s="411"/>
+      <c r="B79" s="412"/>
+      <c r="C79" s="413"/>
+      <c r="D79" s="414"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="52"/>
       <c r="H79" s="54"/>
       <c r="I79" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J79" s="52"/>
       <c r="K79" s="54"/>
       <c r="L79" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M79" s="52"/>
       <c r="N79" s="54"/>
       <c r="O79" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P79" s="52"/>
       <c r="Q79" s="54"/>
       <c r="R79" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17337,55 +17394,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V79" s="52"/>
       <c r="W79" s="54"/>
       <c r="X79" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y79" s="52"/>
       <c r="Z79" s="54"/>
       <c r="AA79" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB79" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC79" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD79" s="77"/>
     </row>
-    <row r="80" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="77"/>
-      <c r="B80" s="409"/>
-[...1 lines deleted...]
-      <c r="D80" s="411"/>
+      <c r="B80" s="412"/>
+      <c r="C80" s="413"/>
+      <c r="D80" s="414"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="52"/>
       <c r="H80" s="54"/>
       <c r="I80" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J80" s="52"/>
       <c r="K80" s="54"/>
       <c r="L80" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M80" s="52"/>
       <c r="N80" s="54"/>
       <c r="O80" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P80" s="52"/>
       <c r="Q80" s="54"/>
       <c r="R80" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17396,55 +17453,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V80" s="52"/>
       <c r="W80" s="54"/>
       <c r="X80" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y80" s="52"/>
       <c r="Z80" s="54"/>
       <c r="AA80" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB80" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC80" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD80" s="77"/>
     </row>
-    <row r="81" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="77"/>
-      <c r="B81" s="409"/>
-[...1 lines deleted...]
-      <c r="D81" s="411"/>
+      <c r="B81" s="412"/>
+      <c r="C81" s="413"/>
+      <c r="D81" s="414"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="52"/>
       <c r="H81" s="54"/>
       <c r="I81" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J81" s="52"/>
       <c r="K81" s="54"/>
       <c r="L81" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M81" s="52"/>
       <c r="N81" s="54"/>
       <c r="O81" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P81" s="52"/>
       <c r="Q81" s="54"/>
       <c r="R81" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17455,55 +17512,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V81" s="52"/>
       <c r="W81" s="54"/>
       <c r="X81" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y81" s="52"/>
       <c r="Z81" s="54"/>
       <c r="AA81" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB81" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC81" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD81" s="77"/>
     </row>
-    <row r="82" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="77"/>
-      <c r="B82" s="409"/>
-[...1 lines deleted...]
-      <c r="D82" s="411"/>
+      <c r="B82" s="412"/>
+      <c r="C82" s="413"/>
+      <c r="D82" s="414"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="52"/>
       <c r="H82" s="54"/>
       <c r="I82" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J82" s="52"/>
       <c r="K82" s="54"/>
       <c r="L82" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M82" s="52"/>
       <c r="N82" s="54"/>
       <c r="O82" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P82" s="52"/>
       <c r="Q82" s="54"/>
       <c r="R82" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17514,55 +17571,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V82" s="52"/>
       <c r="W82" s="54"/>
       <c r="X82" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y82" s="52"/>
       <c r="Z82" s="54"/>
       <c r="AA82" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB82" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC82" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD82" s="77"/>
     </row>
-    <row r="83" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="77"/>
-      <c r="B83" s="409"/>
-[...1 lines deleted...]
-      <c r="D83" s="411"/>
+      <c r="B83" s="412"/>
+      <c r="C83" s="413"/>
+      <c r="D83" s="414"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="52"/>
       <c r="H83" s="54"/>
       <c r="I83" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J83" s="52"/>
       <c r="K83" s="54"/>
       <c r="L83" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M83" s="52"/>
       <c r="N83" s="54"/>
       <c r="O83" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P83" s="52"/>
       <c r="Q83" s="54"/>
       <c r="R83" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17573,55 +17630,55 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V83" s="52"/>
       <c r="W83" s="54"/>
       <c r="X83" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y83" s="52"/>
       <c r="Z83" s="54"/>
       <c r="AA83" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB83" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC83" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD83" s="77"/>
     </row>
-    <row r="84" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="77"/>
-      <c r="B84" s="429"/>
-[...1 lines deleted...]
-      <c r="D84" s="431"/>
+      <c r="B84" s="409"/>
+      <c r="C84" s="410"/>
+      <c r="D84" s="411"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="55"/>
       <c r="H84" s="56"/>
       <c r="I84" s="250">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J84" s="55"/>
       <c r="K84" s="56"/>
       <c r="L84" s="250">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M84" s="55"/>
       <c r="N84" s="56"/>
       <c r="O84" s="250">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P84" s="55"/>
       <c r="Q84" s="56"/>
       <c r="R84" s="250">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17632,51 +17689,51 @@
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="V84" s="55"/>
       <c r="W84" s="56"/>
       <c r="X84" s="250">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y84" s="55"/>
       <c r="Z84" s="56"/>
       <c r="AA84" s="250">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB84" s="218" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC84" s="218" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD84" s="77"/>
     </row>
-    <row r="85" spans="1:30" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:30" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="77"/>
       <c r="B85" s="219"/>
       <c r="C85" s="220"/>
       <c r="D85" s="220"/>
       <c r="E85" s="220"/>
       <c r="F85" s="220"/>
       <c r="G85" s="220"/>
       <c r="H85" s="221" t="s">
         <v>0</v>
       </c>
       <c r="I85" s="222">
         <f>ROUND(SUM(I56:I84),0)</f>
         <v>0</v>
       </c>
       <c r="J85" s="220"/>
       <c r="K85" s="221" t="s">
         <v>0</v>
       </c>
       <c r="L85" s="222">
         <f>ROUND(SUM(L56:L84),0)</f>
         <v>0</v>
       </c>
       <c r="M85" s="220"/>
       <c r="N85" s="221" t="s">
         <v>0</v>
@@ -17705,266 +17762,266 @@
       <c r="W85" s="221" t="s">
         <v>0</v>
       </c>
       <c r="X85" s="222">
         <f>ROUND(SUM(X56:X84),0)</f>
         <v>0</v>
       </c>
       <c r="Y85" s="220"/>
       <c r="Z85" s="221" t="s">
         <v>0</v>
       </c>
       <c r="AA85" s="222">
         <f>ROUND(SUM(AA56:AA84),0)</f>
         <v>0</v>
       </c>
       <c r="AB85" s="223">
         <f>ROUND(SUM(AB56:AB84),0)</f>
         <v>0</v>
       </c>
       <c r="AC85" s="223">
         <f>ROUND(SUM(AC56:AC84),0)</f>
         <v>0</v>
       </c>
       <c r="AD85" s="77"/>
     </row>
-    <row r="86" spans="1:30" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A86" s="77"/>
       <c r="B86" s="233"/>
       <c r="C86" s="234"/>
       <c r="D86" s="234"/>
       <c r="E86" s="234"/>
       <c r="F86" s="234"/>
       <c r="G86" s="234"/>
       <c r="H86" s="234"/>
       <c r="I86" s="234"/>
       <c r="J86" s="234"/>
       <c r="K86" s="234"/>
       <c r="L86" s="234"/>
       <c r="M86" s="234"/>
       <c r="N86" s="234"/>
       <c r="O86" s="234"/>
       <c r="P86" s="234"/>
       <c r="Q86" s="234"/>
       <c r="R86" s="234"/>
       <c r="S86" s="234"/>
       <c r="T86" s="234"/>
       <c r="U86" s="234"/>
       <c r="V86" s="234"/>
       <c r="W86" s="234"/>
       <c r="X86" s="234"/>
       <c r="Y86" s="234"/>
       <c r="Z86" s="234"/>
       <c r="AA86" s="234"/>
       <c r="AB86" s="234"/>
       <c r="AC86" s="235"/>
       <c r="AD86" s="77"/>
     </row>
-    <row r="87" spans="1:30" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="77"/>
-      <c r="B87" s="423"/>
-[...1 lines deleted...]
-      <c r="D87" s="425"/>
+      <c r="B87" s="403"/>
+      <c r="C87" s="404"/>
+      <c r="D87" s="405"/>
       <c r="E87" s="77"/>
       <c r="F87" s="77"/>
       <c r="G87" s="77"/>
       <c r="H87" s="77"/>
       <c r="I87" s="77"/>
       <c r="J87" s="77"/>
       <c r="K87" s="77"/>
       <c r="L87" s="77"/>
       <c r="M87" s="77"/>
       <c r="N87" s="77"/>
       <c r="O87" s="77"/>
       <c r="P87" s="77"/>
       <c r="Q87" s="77"/>
       <c r="R87" s="77"/>
       <c r="S87" s="77"/>
       <c r="T87" s="77"/>
       <c r="U87" s="77"/>
       <c r="V87" s="77"/>
       <c r="W87" s="77"/>
       <c r="X87" s="77"/>
       <c r="Y87" s="77"/>
       <c r="Z87" s="77"/>
       <c r="AA87" s="77"/>
       <c r="AB87" s="77"/>
       <c r="AC87" s="77"/>
       <c r="AD87" s="77"/>
     </row>
-    <row r="88" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="77"/>
-      <c r="B88" s="426"/>
-[...1 lines deleted...]
-      <c r="D88" s="428"/>
+      <c r="B88" s="406"/>
+      <c r="C88" s="407"/>
+      <c r="D88" s="408"/>
       <c r="E88" s="128"/>
       <c r="F88" s="77"/>
       <c r="G88" s="77"/>
       <c r="H88" s="128"/>
       <c r="I88" s="77"/>
       <c r="J88" s="77"/>
       <c r="K88" s="128"/>
       <c r="L88" s="77"/>
       <c r="M88" s="77"/>
       <c r="N88" s="128"/>
       <c r="O88" s="77"/>
       <c r="P88" s="77"/>
       <c r="Q88" s="128"/>
       <c r="R88" s="77"/>
       <c r="S88" s="77"/>
       <c r="T88" s="128"/>
       <c r="U88" s="77"/>
       <c r="V88" s="77"/>
       <c r="W88" s="128"/>
       <c r="X88" s="77"/>
       <c r="Y88" s="77"/>
       <c r="Z88" s="128"/>
       <c r="AA88" s="77"/>
       <c r="AB88" s="77"/>
       <c r="AC88" s="77"/>
       <c r="AD88" s="77"/>
     </row>
-    <row r="89" spans="1:30" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:30" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="99"/>
       <c r="B89" s="99"/>
       <c r="C89" s="99"/>
       <c r="D89" s="99"/>
       <c r="E89" s="99"/>
       <c r="F89" s="99"/>
       <c r="G89" s="99"/>
       <c r="H89" s="99"/>
       <c r="I89" s="99"/>
       <c r="J89" s="99"/>
       <c r="K89" s="99"/>
       <c r="L89" s="99"/>
       <c r="M89" s="99"/>
       <c r="N89" s="99"/>
       <c r="O89" s="99"/>
       <c r="P89" s="99"/>
       <c r="Q89" s="99"/>
       <c r="R89" s="99"/>
       <c r="S89" s="99"/>
       <c r="T89" s="99"/>
       <c r="U89" s="99"/>
       <c r="V89" s="99"/>
       <c r="W89" s="99"/>
       <c r="X89" s="99"/>
       <c r="Y89" s="99"/>
       <c r="Z89" s="99"/>
       <c r="AA89" s="99"/>
       <c r="AB89" s="99"/>
       <c r="AC89" s="99"/>
       <c r="AD89" s="99"/>
     </row>
-    <row r="94" spans="1:30" ht="12.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B94" s="217"/>
       <c r="C94" s="217"/>
       <c r="D94" s="217"/>
       <c r="E94" s="217"/>
       <c r="H94" s="217"/>
       <c r="K94" s="217"/>
       <c r="N94" s="217"/>
       <c r="Q94" s="217"/>
       <c r="T94" s="217"/>
       <c r="W94" s="217"/>
       <c r="Z94" s="217"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="QfkILufFO+ARVXI68dDn4Y7zYx/1RuxCF+fRDRhg8Z9qsIW3n3s8mRFWausfaM5GdR/eyLFcqxIHN2aaAf+xrQ==" saltValue="MHpt/p9kO6XNkR07xW2ebg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HJPysoQouG34/oD+xRida/3WU96NPyYc/3Il4e1FMSOQLivUYrOkIv2C+2TgCNPG5Li1NDibiHYxevVO4TvK2g==" saltValue="4p0sNT+zYQvFQ0vbFfq17A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="72">
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="S51:U51"/>
+    <mergeCell ref="P51:R51"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="Y54:AA54"/>
+    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="B6:AA6"/>
+    <mergeCell ref="Y4:AA4"/>
+    <mergeCell ref="V4:X4"/>
+    <mergeCell ref="S4:U4"/>
+    <mergeCell ref="P4:R4"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="F54:F55"/>
+    <mergeCell ref="G54:I54"/>
+    <mergeCell ref="J54:L54"/>
+    <mergeCell ref="M54:O54"/>
+    <mergeCell ref="P54:R54"/>
+    <mergeCell ref="S54:U54"/>
+    <mergeCell ref="B54:D55"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="AC7:AC8"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="J7:L7"/>
+    <mergeCell ref="Y7:AA7"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="S7:U7"/>
+    <mergeCell ref="AB7:AB8"/>
+    <mergeCell ref="B53:AC53"/>
+    <mergeCell ref="V54:X54"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E54:E55"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="B87:D87"/>
     <mergeCell ref="B88:D88"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B77:D77"/>
     <mergeCell ref="B78:D78"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="B81:D81"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="B76:D76"/>
     <mergeCell ref="B56:D56"/>
-    <mergeCell ref="E7:E8"/>
-[...54 lines deleted...]
-    <mergeCell ref="G51:I51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48 G56:G84 J56:J84 M56:M84 P56:P84 S56:S84 V56:V84 Y56:Y84">
     <cfRule type="cellIs" dxfId="18" priority="96" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:J48">
     <cfRule type="cellIs" dxfId="15" priority="6" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M9:M48">
     <cfRule type="cellIs" dxfId="14" priority="5" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:P48">
     <cfRule type="cellIs" dxfId="13" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S9:S48">
     <cfRule type="cellIs" dxfId="12" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
@@ -18037,2981 +18094,2824 @@
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F56:F84</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E56:E84</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M115"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D68" sqref="D68"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="46.42578125" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" customWidth="1"/>
+    <col min="2" max="2" width="2.7265625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="46.453125" customWidth="1"/>
     <col min="4" max="11" width="13" customWidth="1"/>
-    <col min="12" max="12" width="8.7109375" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="11.42578125" hidden="1"/>
+    <col min="12" max="12" width="8.7265625" style="19" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" customWidth="1"/>
+    <col min="14" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="252"/>
       <c r="C1" s="102"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="81"/>
       <c r="L1" s="125"/>
       <c r="M1" s="77"/>
     </row>
-    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
-      <c r="B2" s="403" t="s">
+      <c r="B2" s="424" t="s">
         <v>88</v>
       </c>
-      <c r="C2" s="404"/>
-[...8 lines deleted...]
-      <c r="L2" s="405"/>
+      <c r="C2" s="425"/>
+      <c r="D2" s="425"/>
+      <c r="E2" s="425"/>
+      <c r="F2" s="425"/>
+      <c r="G2" s="425"/>
+      <c r="H2" s="425"/>
+      <c r="I2" s="425"/>
+      <c r="J2" s="425"/>
+      <c r="K2" s="425"/>
+      <c r="L2" s="426"/>
       <c r="M2" s="100"/>
     </row>
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="75"/>
       <c r="B3" s="480"/>
       <c r="C3" s="481"/>
       <c r="D3" s="481"/>
       <c r="E3" s="481"/>
       <c r="F3" s="481"/>
       <c r="G3" s="481"/>
       <c r="H3" s="481"/>
       <c r="I3" s="481"/>
       <c r="J3" s="481"/>
       <c r="K3" s="481"/>
       <c r="L3" s="482"/>
       <c r="M3" s="100"/>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75"/>
       <c r="B4" s="480"/>
       <c r="C4" s="481"/>
       <c r="D4" s="481"/>
       <c r="E4" s="481"/>
       <c r="F4" s="481"/>
       <c r="G4" s="481"/>
       <c r="H4" s="481"/>
       <c r="I4" s="481"/>
       <c r="J4" s="481"/>
       <c r="K4" s="481"/>
       <c r="L4" s="482"/>
       <c r="M4" s="100"/>
     </row>
-    <row r="5" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="75"/>
-      <c r="B5" s="406"/>
-[...9 lines deleted...]
-      <c r="L5" s="408"/>
+      <c r="B5" s="427"/>
+      <c r="C5" s="428"/>
+      <c r="D5" s="428"/>
+      <c r="E5" s="428"/>
+      <c r="F5" s="428"/>
+      <c r="G5" s="428"/>
+      <c r="H5" s="428"/>
+      <c r="I5" s="428"/>
+      <c r="J5" s="428"/>
+      <c r="K5" s="428"/>
+      <c r="L5" s="429"/>
       <c r="M5" s="100"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="77"/>
       <c r="B6" s="68"/>
       <c r="C6" s="71"/>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
       <c r="F6" s="71"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="71"/>
       <c r="J6" s="71"/>
       <c r="K6" s="71"/>
       <c r="L6" s="68"/>
       <c r="M6" s="77"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="75"/>
       <c r="B7" s="253"/>
       <c r="C7" s="254"/>
       <c r="D7" s="254"/>
       <c r="E7" s="254"/>
       <c r="F7" s="254"/>
       <c r="G7" s="254"/>
       <c r="H7" s="254"/>
       <c r="I7" s="254"/>
       <c r="J7" s="254"/>
       <c r="K7" s="254"/>
       <c r="L7" s="255"/>
       <c r="M7" s="100"/>
     </row>
-    <row r="8" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A8" s="75"/>
       <c r="B8" s="256"/>
       <c r="C8" s="257" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67"/>
       <c r="F8" s="67"/>
       <c r="G8" s="67"/>
       <c r="H8" s="67"/>
       <c r="I8" s="67"/>
       <c r="J8" s="67"/>
       <c r="K8" s="67"/>
       <c r="L8" s="258"/>
       <c r="M8" s="100"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A9" s="75"/>
       <c r="B9" s="186"/>
       <c r="C9" s="259" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="77"/>
       <c r="E9" s="77"/>
       <c r="F9" s="77"/>
       <c r="G9" s="77"/>
       <c r="H9" s="77"/>
       <c r="I9" s="77"/>
       <c r="J9" s="77"/>
       <c r="K9" s="77"/>
       <c r="L9" s="260"/>
       <c r="M9" s="100"/>
     </row>
-    <row r="10" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="75"/>
       <c r="B10" s="186"/>
       <c r="C10" s="78" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="77"/>
       <c r="L10" s="260"/>
       <c r="M10" s="100"/>
     </row>
-    <row r="11" spans="1:13" ht="14.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="75"/>
       <c r="B11" s="186"/>
       <c r="C11" s="77"/>
       <c r="D11" s="483" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="484"/>
       <c r="F11" s="484"/>
       <c r="G11" s="484"/>
       <c r="H11" s="484"/>
       <c r="I11" s="484"/>
       <c r="J11" s="485"/>
       <c r="K11" s="100"/>
       <c r="L11" s="260"/>
       <c r="M11" s="100"/>
     </row>
-    <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="75"/>
       <c r="B12" s="147"/>
       <c r="C12" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="262" t="s">
         <v>2</v>
       </c>
       <c r="L12" s="263"/>
       <c r="M12" s="100"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="75"/>
       <c r="B13" s="147"/>
       <c r="C13" s="351">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D13" s="329"/>
       <c r="E13" s="329"/>
       <c r="F13" s="329"/>
       <c r="G13" s="329"/>
       <c r="H13" s="329"/>
       <c r="I13" s="329"/>
       <c r="J13" s="329"/>
       <c r="K13" s="330">
         <f>SUM(D13:J13)</f>
         <v>0</v>
       </c>
       <c r="L13" s="264"/>
       <c r="M13" s="100"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="75"/>
       <c r="B14" s="147"/>
       <c r="C14" s="352">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D14" s="331"/>
       <c r="E14" s="331"/>
       <c r="F14" s="331"/>
       <c r="G14" s="331"/>
       <c r="H14" s="331"/>
       <c r="I14" s="331"/>
       <c r="J14" s="331"/>
       <c r="K14" s="332">
         <f t="shared" ref="K14:K23" si="0">SUM(D14:J14)</f>
         <v>0</v>
       </c>
       <c r="L14" s="264"/>
       <c r="M14" s="100"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="75"/>
       <c r="B15" s="147"/>
       <c r="C15" s="352">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D15" s="331"/>
       <c r="E15" s="331"/>
       <c r="F15" s="331"/>
       <c r="G15" s="331"/>
       <c r="H15" s="331"/>
       <c r="I15" s="331"/>
       <c r="J15" s="331"/>
       <c r="K15" s="332">
         <f t="shared" ref="K15:K17" si="1">SUM(D15:J15)</f>
         <v>0</v>
       </c>
       <c r="L15" s="264"/>
       <c r="M15" s="100"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="75"/>
       <c r="B16" s="147"/>
       <c r="C16" s="352">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
       <c r="D16" s="331"/>
       <c r="E16" s="331"/>
       <c r="F16" s="331"/>
       <c r="G16" s="331"/>
       <c r="H16" s="331"/>
       <c r="I16" s="331"/>
       <c r="J16" s="331"/>
       <c r="K16" s="332">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L16" s="264"/>
       <c r="M16" s="100"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="75"/>
       <c r="B17" s="147"/>
       <c r="C17" s="352">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
       <c r="D17" s="331"/>
       <c r="E17" s="331"/>
       <c r="F17" s="331"/>
       <c r="G17" s="331"/>
       <c r="H17" s="331"/>
       <c r="I17" s="331"/>
       <c r="J17" s="331"/>
       <c r="K17" s="332">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L17" s="264"/>
       <c r="M17" s="100"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="75"/>
       <c r="B18" s="147"/>
       <c r="C18" s="352">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
       <c r="D18" s="331"/>
       <c r="E18" s="331"/>
       <c r="F18" s="331"/>
       <c r="G18" s="331"/>
       <c r="H18" s="331"/>
       <c r="I18" s="331"/>
       <c r="J18" s="331"/>
       <c r="K18" s="332">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L18" s="264"/>
       <c r="M18" s="100"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="75"/>
       <c r="B19" s="147"/>
       <c r="C19" s="352">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D19" s="331"/>
       <c r="E19" s="331"/>
       <c r="F19" s="331"/>
       <c r="G19" s="331"/>
       <c r="H19" s="331"/>
       <c r="I19" s="331"/>
       <c r="J19" s="331"/>
       <c r="K19" s="332">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L19" s="264"/>
       <c r="M19" s="100"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="75"/>
       <c r="B20" s="147"/>
       <c r="C20" s="352">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D20" s="331"/>
       <c r="E20" s="331"/>
       <c r="F20" s="331"/>
       <c r="G20" s="331"/>
       <c r="H20" s="331"/>
       <c r="I20" s="331"/>
       <c r="J20" s="331"/>
       <c r="K20" s="332">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L20" s="264"/>
       <c r="M20" s="100"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="75"/>
       <c r="B21" s="147"/>
       <c r="C21" s="352">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D21" s="331"/>
       <c r="E21" s="331"/>
       <c r="F21" s="331"/>
       <c r="G21" s="331"/>
       <c r="H21" s="331"/>
       <c r="I21" s="331"/>
       <c r="J21" s="331"/>
       <c r="K21" s="332">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L21" s="264"/>
       <c r="M21" s="100"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="75"/>
       <c r="B22" s="147"/>
       <c r="C22" s="352">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D22" s="331"/>
       <c r="E22" s="331"/>
       <c r="F22" s="331"/>
       <c r="G22" s="331"/>
       <c r="H22" s="331"/>
       <c r="I22" s="331"/>
       <c r="J22" s="331"/>
       <c r="K22" s="332">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L22" s="264"/>
       <c r="M22" s="100"/>
     </row>
-    <row r="23" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="75"/>
       <c r="B23" s="147"/>
       <c r="C23" s="353">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D23" s="333"/>
       <c r="E23" s="333"/>
       <c r="F23" s="333"/>
       <c r="G23" s="333"/>
       <c r="H23" s="333"/>
       <c r="I23" s="333"/>
       <c r="J23" s="333"/>
       <c r="K23" s="334">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L23" s="264"/>
       <c r="M23" s="122"/>
     </row>
-    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="75"/>
       <c r="B24" s="147"/>
       <c r="C24" s="265" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="266">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
       <c r="E24" s="266">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
       <c r="F24" s="266">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
       <c r="G24" s="266">
         <f>SUM(G13:G23)</f>
         <v>0</v>
       </c>
       <c r="H24" s="266">
         <f t="shared" ref="H24:J24" si="2">SUM(H13:H23)</f>
         <v>0</v>
       </c>
       <c r="I24" s="266">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J24" s="266">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K24" s="267">
         <f>ROUND(SUM(K13:K23),0)</f>
         <v>0</v>
       </c>
       <c r="L24" s="268"/>
       <c r="M24" s="486" t="str">
         <f>IF(K24&lt;&gt;'(2) Investitionskosten'!$D$6,"Check total (2)","")</f>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="75"/>
       <c r="B25" s="186"/>
       <c r="C25" s="75"/>
       <c r="D25" s="269"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="146"/>
       <c r="M25" s="487"/>
     </row>
-    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="75"/>
       <c r="B26" s="186"/>
       <c r="C26" s="270" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="271"/>
       <c r="M26" s="488"/>
     </row>
-    <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="75"/>
       <c r="B27" s="186"/>
       <c r="C27" s="129"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="271"/>
       <c r="M27" s="100"/>
     </row>
-    <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="75"/>
       <c r="B28" s="147"/>
       <c r="C28" s="261" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="349" t="str">
         <f>D12</f>
         <v>20xx</v>
       </c>
       <c r="E28" s="349" t="str">
         <f t="shared" ref="E28:J28" si="3">E12</f>
         <v>20xx</v>
       </c>
       <c r="F28" s="349" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="G28" s="349" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="H28" s="349" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="I28" s="349" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="J28" s="349" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
       <c r="K28" s="262" t="s">
         <v>2</v>
       </c>
       <c r="L28" s="263"/>
       <c r="M28" s="100"/>
     </row>
-    <row r="29" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="75"/>
       <c r="B29" s="147"/>
       <c r="C29" s="272" t="s">
         <v>23</v>
       </c>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="273">
         <f t="shared" ref="K29:K39" si="4">SUM(D29:J29)</f>
         <v>0</v>
       </c>
       <c r="L29" s="268"/>
       <c r="M29" s="274"/>
     </row>
-    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="75"/>
       <c r="B30" s="147"/>
       <c r="C30" s="345" t="s">
         <v>26</v>
       </c>
       <c r="D30" s="329"/>
       <c r="E30" s="329"/>
       <c r="F30" s="329"/>
       <c r="G30" s="329"/>
       <c r="H30" s="329"/>
       <c r="I30" s="329"/>
       <c r="J30" s="329"/>
       <c r="K30" s="330">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L30" s="264"/>
       <c r="M30" s="100"/>
     </row>
-    <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="75"/>
       <c r="B31" s="147"/>
       <c r="C31" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="331"/>
       <c r="E31" s="331"/>
       <c r="F31" s="331"/>
       <c r="G31" s="331"/>
       <c r="H31" s="331"/>
       <c r="I31" s="331"/>
       <c r="J31" s="331"/>
       <c r="K31" s="332">
         <f t="shared" ref="K31:K34" si="5">SUM(D31:J31)</f>
         <v>0</v>
       </c>
       <c r="L31" s="264"/>
       <c r="M31" s="100"/>
     </row>
-    <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="75"/>
       <c r="B32" s="147"/>
       <c r="C32" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D32" s="331"/>
       <c r="E32" s="331"/>
       <c r="F32" s="331"/>
       <c r="G32" s="331"/>
       <c r="H32" s="331"/>
       <c r="I32" s="331"/>
       <c r="J32" s="331"/>
       <c r="K32" s="332">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L32" s="264"/>
       <c r="M32" s="100"/>
     </row>
-    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="75"/>
       <c r="B33" s="147"/>
       <c r="C33" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D33" s="331"/>
       <c r="E33" s="331"/>
       <c r="F33" s="331"/>
       <c r="G33" s="331"/>
       <c r="H33" s="331"/>
       <c r="I33" s="331"/>
       <c r="J33" s="331"/>
       <c r="K33" s="332">
         <f t="shared" ref="K33" si="6">SUM(D33:J33)</f>
         <v>0</v>
       </c>
       <c r="L33" s="264"/>
       <c r="M33" s="100"/>
     </row>
-    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="75"/>
       <c r="B34" s="147"/>
       <c r="C34" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="331"/>
       <c r="E34" s="331"/>
       <c r="F34" s="331"/>
       <c r="G34" s="331"/>
       <c r="H34" s="331"/>
       <c r="I34" s="331"/>
       <c r="J34" s="331"/>
       <c r="K34" s="332">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L34" s="264"/>
       <c r="M34" s="100"/>
     </row>
-    <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="75"/>
       <c r="B35" s="147"/>
       <c r="C35" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="331"/>
       <c r="E35" s="331"/>
       <c r="F35" s="331"/>
       <c r="G35" s="331"/>
       <c r="H35" s="331"/>
       <c r="I35" s="331"/>
       <c r="J35" s="331"/>
       <c r="K35" s="332">
         <f t="shared" ref="K35" si="7">SUM(D35:J35)</f>
         <v>0</v>
       </c>
       <c r="L35" s="264"/>
       <c r="M35" s="100"/>
     </row>
-    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="75"/>
       <c r="B36" s="147"/>
       <c r="C36" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="331"/>
       <c r="E36" s="331"/>
       <c r="F36" s="331"/>
       <c r="G36" s="331"/>
       <c r="H36" s="331"/>
       <c r="I36" s="331"/>
       <c r="J36" s="331"/>
       <c r="K36" s="332">
         <f t="shared" ref="K36:K37" si="8">SUM(D36:J36)</f>
         <v>0</v>
       </c>
       <c r="L36" s="264"/>
       <c r="M36" s="100"/>
     </row>
-    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="75"/>
       <c r="B37" s="147"/>
       <c r="C37" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="331"/>
       <c r="E37" s="331"/>
       <c r="F37" s="331"/>
       <c r="G37" s="331"/>
       <c r="H37" s="331"/>
       <c r="I37" s="331"/>
       <c r="J37" s="331"/>
       <c r="K37" s="332">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="L37" s="264"/>
       <c r="M37" s="100"/>
     </row>
-    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="75"/>
       <c r="B38" s="147"/>
       <c r="C38" s="346" t="s">
         <v>26</v>
       </c>
       <c r="D38" s="331"/>
       <c r="E38" s="331"/>
       <c r="F38" s="331"/>
       <c r="G38" s="331"/>
       <c r="H38" s="331"/>
       <c r="I38" s="331"/>
       <c r="J38" s="331"/>
       <c r="K38" s="332">
         <f t="shared" ref="K38" si="9">SUM(D38:J38)</f>
         <v>0</v>
       </c>
       <c r="L38" s="264"/>
       <c r="M38" s="100"/>
     </row>
-    <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="75"/>
       <c r="B39" s="147"/>
       <c r="C39" s="347" t="s">
         <v>26</v>
       </c>
       <c r="D39" s="333"/>
       <c r="E39" s="333"/>
       <c r="F39" s="333"/>
       <c r="G39" s="333"/>
       <c r="H39" s="333"/>
       <c r="I39" s="333"/>
       <c r="J39" s="333"/>
       <c r="K39" s="334">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L39" s="264"/>
       <c r="M39" s="100"/>
     </row>
-    <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="75"/>
       <c r="B40" s="147"/>
       <c r="C40" s="275" t="s">
         <v>56</v>
       </c>
       <c r="D40" s="276"/>
       <c r="E40" s="276"/>
       <c r="F40" s="276"/>
       <c r="G40" s="276"/>
       <c r="H40" s="276"/>
       <c r="I40" s="276"/>
       <c r="J40" s="276"/>
       <c r="K40" s="277"/>
       <c r="L40" s="264"/>
       <c r="M40" s="100"/>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="75"/>
       <c r="B41" s="147"/>
       <c r="C41" s="351">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D41" s="329"/>
       <c r="E41" s="329"/>
       <c r="F41" s="329"/>
       <c r="G41" s="329"/>
       <c r="H41" s="329"/>
       <c r="I41" s="329"/>
       <c r="J41" s="329"/>
       <c r="K41" s="330">
         <f t="shared" ref="K41:K51" si="10">SUM(D41:J41)</f>
         <v>0</v>
       </c>
       <c r="L41" s="264"/>
       <c r="M41" s="100"/>
     </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="75"/>
       <c r="B42" s="147"/>
       <c r="C42" s="352">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D42" s="331"/>
       <c r="E42" s="331"/>
       <c r="F42" s="331"/>
       <c r="G42" s="331"/>
       <c r="H42" s="331"/>
       <c r="I42" s="331"/>
       <c r="J42" s="331"/>
       <c r="K42" s="332">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L42" s="264"/>
       <c r="M42" s="100"/>
     </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="75"/>
       <c r="B43" s="147"/>
       <c r="C43" s="352">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D43" s="331"/>
       <c r="E43" s="331"/>
       <c r="F43" s="331"/>
       <c r="G43" s="331"/>
       <c r="H43" s="331"/>
       <c r="I43" s="331"/>
       <c r="J43" s="331"/>
       <c r="K43" s="332">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L43" s="264"/>
       <c r="M43" s="100"/>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="75"/>
       <c r="B44" s="147"/>
       <c r="C44" s="352">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
       <c r="D44" s="331"/>
       <c r="E44" s="331"/>
       <c r="F44" s="331"/>
       <c r="G44" s="331"/>
       <c r="H44" s="331"/>
       <c r="I44" s="331"/>
       <c r="J44" s="331"/>
       <c r="K44" s="332">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L44" s="264"/>
       <c r="M44" s="100"/>
     </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="75"/>
       <c r="B45" s="147"/>
       <c r="C45" s="352">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
       <c r="D45" s="331"/>
       <c r="E45" s="331"/>
       <c r="F45" s="331"/>
       <c r="G45" s="331"/>
       <c r="H45" s="331"/>
       <c r="I45" s="331"/>
       <c r="J45" s="331"/>
       <c r="K45" s="332">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L45" s="264"/>
       <c r="M45" s="100"/>
     </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="75"/>
       <c r="B46" s="147"/>
       <c r="C46" s="352">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
       <c r="D46" s="331"/>
       <c r="E46" s="331"/>
       <c r="F46" s="331"/>
       <c r="G46" s="331"/>
       <c r="H46" s="331"/>
       <c r="I46" s="331"/>
       <c r="J46" s="331"/>
       <c r="K46" s="332">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L46" s="264"/>
       <c r="M46" s="100"/>
     </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="75"/>
       <c r="B47" s="147"/>
       <c r="C47" s="352">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D47" s="331"/>
       <c r="E47" s="331"/>
       <c r="F47" s="331"/>
       <c r="G47" s="331"/>
       <c r="H47" s="331"/>
       <c r="I47" s="331"/>
       <c r="J47" s="331"/>
       <c r="K47" s="332">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L47" s="264"/>
       <c r="M47" s="100"/>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="75"/>
       <c r="B48" s="147"/>
       <c r="C48" s="352">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D48" s="331"/>
       <c r="E48" s="331"/>
       <c r="F48" s="331"/>
       <c r="G48" s="331"/>
       <c r="H48" s="331"/>
       <c r="I48" s="331"/>
       <c r="J48" s="331"/>
       <c r="K48" s="332">
         <f t="shared" ref="K48:K50" si="11">SUM(D48:J48)</f>
         <v>0</v>
       </c>
       <c r="L48" s="264"/>
       <c r="M48" s="100"/>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="75"/>
       <c r="B49" s="147"/>
       <c r="C49" s="352">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D49" s="331"/>
       <c r="E49" s="331"/>
       <c r="F49" s="331"/>
       <c r="G49" s="331"/>
       <c r="H49" s="331"/>
       <c r="I49" s="331"/>
       <c r="J49" s="331"/>
       <c r="K49" s="332">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L49" s="264"/>
       <c r="M49" s="100"/>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="75"/>
       <c r="B50" s="147"/>
       <c r="C50" s="352">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D50" s="331"/>
       <c r="E50" s="331"/>
       <c r="F50" s="331"/>
       <c r="G50" s="331"/>
       <c r="H50" s="331"/>
       <c r="I50" s="331"/>
       <c r="J50" s="331"/>
       <c r="K50" s="332">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L50" s="264"/>
       <c r="M50" s="100"/>
     </row>
-    <row r="51" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="75"/>
       <c r="B51" s="147"/>
       <c r="C51" s="354">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D51" s="335"/>
       <c r="E51" s="335"/>
       <c r="F51" s="335"/>
       <c r="G51" s="335"/>
       <c r="H51" s="335"/>
       <c r="I51" s="335"/>
       <c r="J51" s="335"/>
       <c r="K51" s="336">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L51" s="264"/>
       <c r="M51" s="100"/>
     </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A52" s="75"/>
       <c r="B52" s="147"/>
       <c r="C52" s="265" t="s">
         <v>2</v>
       </c>
       <c r="D52" s="278">
         <f>SUM(D29:D51)</f>
         <v>0</v>
       </c>
       <c r="E52" s="278">
         <f t="shared" ref="E52:J52" si="12">SUM(E29:E51)</f>
         <v>0</v>
       </c>
       <c r="F52" s="278">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="G52" s="278">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="H52" s="278">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I52" s="278">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J52" s="278">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="K52" s="279">
         <f>ROUND(SUM(K29:K51),0)</f>
         <v>0</v>
       </c>
       <c r="L52" s="268"/>
       <c r="M52" s="474" t="str">
         <f>IF(K52=K24,"","Check totals")</f>
         <v/>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="75"/>
       <c r="B53" s="280"/>
       <c r="C53" s="281"/>
       <c r="D53" s="282" t="str">
         <f>IF(D29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="E53" s="282" t="str">
         <f>IF(E29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="F53" s="282" t="str">
         <f>IF(F29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="G53" s="282" t="str">
         <f>IF(G29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="H53" s="282" t="str">
         <f>IF(H29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="I53" s="282" t="str">
         <f>IF(I29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="J53" s="282" t="str">
         <f>IF(J29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="K53" s="283"/>
       <c r="L53" s="284"/>
       <c r="M53" s="475"/>
     </row>
-    <row r="54" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="75"/>
       <c r="B54" s="285"/>
       <c r="C54" s="286"/>
       <c r="D54" s="287" t="str">
         <f>IF(D24&lt;&gt;D52,"Check Totals","")</f>
         <v/>
       </c>
       <c r="E54" s="287" t="str">
         <f t="shared" ref="E54:J54" si="13">IF(E24&lt;&gt;E52,"Check Totals","")</f>
         <v/>
       </c>
       <c r="F54" s="287" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="G54" s="287" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="H54" s="287" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="I54" s="287" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="J54" s="287" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="K54" s="288"/>
       <c r="L54" s="289"/>
       <c r="M54" s="476"/>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A55" s="77"/>
       <c r="B55" s="68"/>
       <c r="C55" s="291"/>
       <c r="D55" s="292"/>
       <c r="E55" s="292"/>
       <c r="F55" s="292"/>
       <c r="G55" s="292"/>
       <c r="H55" s="292"/>
       <c r="I55" s="292"/>
       <c r="J55" s="292"/>
       <c r="K55" s="292"/>
       <c r="L55" s="293"/>
       <c r="M55" s="294"/>
     </row>
-    <row r="56" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A56" s="75"/>
       <c r="B56" s="253"/>
       <c r="C56" s="295"/>
       <c r="D56" s="296"/>
       <c r="E56" s="296"/>
       <c r="F56" s="296"/>
       <c r="G56" s="296"/>
       <c r="H56" s="296"/>
       <c r="I56" s="296"/>
       <c r="J56" s="296"/>
       <c r="K56" s="296"/>
       <c r="L56" s="297"/>
       <c r="M56" s="290"/>
     </row>
-    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A57" s="75"/>
       <c r="B57" s="256"/>
       <c r="C57" s="257" t="s">
         <v>27</v>
       </c>
       <c r="D57" s="67"/>
       <c r="E57" s="67"/>
       <c r="F57" s="67"/>
       <c r="G57" s="67"/>
       <c r="H57" s="67"/>
       <c r="I57" s="67"/>
       <c r="J57" s="67"/>
       <c r="K57" s="67"/>
       <c r="L57" s="258"/>
       <c r="M57" s="100"/>
     </row>
-    <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="75"/>
       <c r="B58" s="186"/>
       <c r="C58" s="134" t="s">
         <v>71</v>
       </c>
       <c r="D58" s="298"/>
       <c r="E58" s="298"/>
       <c r="F58" s="298"/>
       <c r="G58" s="298"/>
       <c r="H58" s="298"/>
       <c r="I58" s="298"/>
       <c r="J58" s="298"/>
       <c r="K58" s="77"/>
       <c r="L58" s="299"/>
       <c r="M58" s="300"/>
     </row>
-    <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="75"/>
       <c r="B59" s="186"/>
       <c r="C59" s="298"/>
-      <c r="D59" s="414" t="s">
+      <c r="D59" s="418" t="s">
         <v>39</v>
       </c>
-      <c r="E59" s="415"/>
-[...4 lines deleted...]
-      <c r="J59" s="416"/>
+      <c r="E59" s="419"/>
+      <c r="F59" s="419"/>
+      <c r="G59" s="419"/>
+      <c r="H59" s="419"/>
+      <c r="I59" s="419"/>
+      <c r="J59" s="420"/>
       <c r="K59" s="77"/>
       <c r="L59" s="299"/>
       <c r="M59" s="300"/>
     </row>
-    <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="75"/>
       <c r="B60" s="147"/>
       <c r="C60" s="301"/>
       <c r="D60" s="302" t="str">
         <f t="shared" ref="D60:J60" si="14">D67</f>
         <v>20xx</v>
       </c>
       <c r="E60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="F60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="G60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="H60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="I60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="J60" s="302" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
       <c r="K60" s="303"/>
       <c r="L60" s="263"/>
       <c r="M60" s="300"/>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A61" s="75"/>
       <c r="B61" s="147"/>
       <c r="C61" s="304" t="s">
         <v>71</v>
       </c>
       <c r="D61" s="305">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!I49</f>
         <v>0</v>
       </c>
       <c r="E61" s="305">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!L49</f>
         <v>0</v>
       </c>
       <c r="F61" s="305">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!O49</f>
         <v>0</v>
       </c>
       <c r="G61" s="305">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!R49</f>
         <v>0</v>
       </c>
       <c r="H61" s="305">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!U49</f>
         <v>0</v>
       </c>
       <c r="I61" s="305">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!X49</f>
         <v>0</v>
       </c>
       <c r="J61" s="305">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!AA49</f>
         <v>0</v>
       </c>
       <c r="K61" s="306"/>
       <c r="L61" s="263"/>
       <c r="M61" s="300"/>
     </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A62" s="75"/>
       <c r="B62" s="147"/>
       <c r="C62" s="304" t="s">
         <v>72</v>
       </c>
       <c r="D62" s="307">
         <f>D61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!I85)</f>
         <v>0</v>
       </c>
       <c r="E62" s="307">
         <f>E61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!L85)</f>
         <v>0</v>
       </c>
       <c r="F62" s="307">
         <f>F61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!O85)</f>
         <v>0</v>
       </c>
       <c r="G62" s="307">
         <f>G61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!R85)</f>
         <v>0</v>
       </c>
       <c r="H62" s="307">
         <f>H61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!U85)</f>
         <v>0</v>
       </c>
       <c r="I62" s="307">
         <f>I61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!X85)</f>
         <v>0</v>
       </c>
       <c r="J62" s="307">
         <f>J61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!AA85)</f>
         <v>0</v>
       </c>
       <c r="K62" s="306"/>
       <c r="L62" s="263"/>
       <c r="M62" s="300"/>
     </row>
-    <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="75"/>
       <c r="B63" s="147"/>
       <c r="C63" s="304" t="s">
         <v>73</v>
       </c>
       <c r="D63" s="308">
         <f>D62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="E63" s="308">
         <f>E62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="F63" s="308">
         <f>F62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="G63" s="308">
         <f>G62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="H63" s="308">
         <f>H62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="I63" s="308">
         <f>I62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="J63" s="308">
         <f>J62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
       <c r="K63" s="306"/>
       <c r="L63" s="263"/>
       <c r="M63" s="300"/>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A64" s="75"/>
       <c r="B64" s="147"/>
       <c r="C64" s="304"/>
       <c r="D64" s="309"/>
       <c r="E64" s="309"/>
       <c r="F64" s="309"/>
       <c r="G64" s="309"/>
       <c r="H64" s="309"/>
       <c r="I64" s="309"/>
       <c r="J64" s="309"/>
       <c r="K64" s="310"/>
       <c r="L64" s="263"/>
       <c r="M64" s="300"/>
     </row>
-    <row r="65" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="75"/>
       <c r="B65" s="186"/>
       <c r="C65" s="128" t="s">
         <v>28</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67"/>
       <c r="F65" s="67"/>
       <c r="G65" s="67"/>
       <c r="H65" s="67"/>
       <c r="I65" s="67"/>
       <c r="J65" s="67"/>
       <c r="K65" s="77"/>
       <c r="L65" s="299"/>
       <c r="M65" s="300"/>
     </row>
-    <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="75"/>
       <c r="B66" s="186"/>
       <c r="C66" s="77"/>
       <c r="D66" s="483" t="s">
         <v>39</v>
       </c>
       <c r="E66" s="484"/>
       <c r="F66" s="484"/>
       <c r="G66" s="484"/>
       <c r="H66" s="484"/>
       <c r="I66" s="484"/>
       <c r="J66" s="485"/>
       <c r="K66" s="77"/>
       <c r="L66" s="299"/>
       <c r="M66" s="300"/>
     </row>
-    <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="75"/>
       <c r="B67" s="147"/>
       <c r="C67" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="I67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="J67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="311" t="s">
         <v>2</v>
       </c>
       <c r="L67" s="263"/>
       <c r="M67" s="300"/>
     </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="75"/>
       <c r="B68" s="147"/>
       <c r="C68" s="351">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D68" s="337"/>
       <c r="E68" s="337"/>
       <c r="F68" s="337"/>
       <c r="G68" s="337"/>
       <c r="H68" s="337"/>
       <c r="I68" s="337"/>
       <c r="J68" s="337"/>
       <c r="K68" s="312">
         <f>SUM(D68:J68)</f>
         <v>0</v>
       </c>
       <c r="L68" s="264"/>
       <c r="M68" s="300"/>
     </row>
-    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="75"/>
       <c r="B69" s="147"/>
       <c r="C69" s="352">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D69" s="338"/>
       <c r="E69" s="338"/>
       <c r="F69" s="338"/>
       <c r="G69" s="338"/>
       <c r="H69" s="338"/>
       <c r="I69" s="338"/>
       <c r="J69" s="338"/>
       <c r="K69" s="312">
         <f t="shared" ref="K69:K78" si="15">SUM(D69:J69)</f>
         <v>0</v>
       </c>
       <c r="L69" s="264"/>
       <c r="M69" s="300"/>
     </row>
-    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="75"/>
       <c r="B70" s="147"/>
       <c r="C70" s="352">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D70" s="338"/>
       <c r="E70" s="338"/>
       <c r="F70" s="338"/>
       <c r="G70" s="338"/>
       <c r="H70" s="338"/>
       <c r="I70" s="338"/>
       <c r="J70" s="338"/>
       <c r="K70" s="312">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L70" s="264"/>
       <c r="M70" s="300"/>
     </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="75"/>
       <c r="B71" s="147"/>
       <c r="C71" s="352">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
       <c r="D71" s="339"/>
       <c r="E71" s="339"/>
       <c r="F71" s="339"/>
       <c r="G71" s="339"/>
       <c r="H71" s="339"/>
       <c r="I71" s="339"/>
       <c r="J71" s="339"/>
       <c r="K71" s="312">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L71" s="264"/>
       <c r="M71" s="300"/>
     </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="75"/>
       <c r="B72" s="147"/>
       <c r="C72" s="352">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
       <c r="D72" s="339"/>
       <c r="E72" s="339"/>
       <c r="F72" s="339"/>
       <c r="G72" s="339"/>
       <c r="H72" s="339"/>
       <c r="I72" s="339"/>
       <c r="J72" s="339"/>
       <c r="K72" s="312">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L72" s="264"/>
       <c r="M72" s="300"/>
     </row>
-    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="75"/>
       <c r="B73" s="147"/>
       <c r="C73" s="352">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
       <c r="D73" s="339"/>
       <c r="E73" s="339"/>
       <c r="F73" s="339"/>
       <c r="G73" s="339"/>
       <c r="H73" s="339"/>
       <c r="I73" s="339"/>
       <c r="J73" s="339"/>
       <c r="K73" s="312">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L73" s="264"/>
       <c r="M73" s="300"/>
     </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="75"/>
       <c r="B74" s="147"/>
       <c r="C74" s="352">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D74" s="339"/>
       <c r="E74" s="339"/>
       <c r="F74" s="339"/>
       <c r="G74" s="339"/>
       <c r="H74" s="339"/>
       <c r="I74" s="339"/>
       <c r="J74" s="339"/>
       <c r="K74" s="312">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L74" s="264"/>
       <c r="M74" s="300"/>
     </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="75"/>
       <c r="B75" s="147"/>
       <c r="C75" s="352">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D75" s="339"/>
       <c r="E75" s="339"/>
       <c r="F75" s="339"/>
       <c r="G75" s="339"/>
       <c r="H75" s="339"/>
       <c r="I75" s="339"/>
       <c r="J75" s="339"/>
       <c r="K75" s="312">
         <f t="shared" ref="K75:K77" si="16">SUM(D75:J75)</f>
         <v>0</v>
       </c>
       <c r="L75" s="264"/>
       <c r="M75" s="300"/>
     </row>
-    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="75"/>
       <c r="B76" s="147"/>
       <c r="C76" s="352">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D76" s="339"/>
       <c r="E76" s="339"/>
       <c r="F76" s="339"/>
       <c r="G76" s="339"/>
       <c r="H76" s="339"/>
       <c r="I76" s="339"/>
       <c r="J76" s="339"/>
       <c r="K76" s="312">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L76" s="264"/>
       <c r="M76" s="300"/>
     </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="75"/>
       <c r="B77" s="147"/>
       <c r="C77" s="352">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D77" s="339"/>
       <c r="E77" s="339"/>
       <c r="F77" s="339"/>
       <c r="G77" s="339"/>
       <c r="H77" s="339"/>
       <c r="I77" s="339"/>
       <c r="J77" s="339"/>
       <c r="K77" s="312">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L77" s="264"/>
       <c r="M77" s="300"/>
     </row>
-    <row r="78" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="75"/>
       <c r="B78" s="147"/>
       <c r="C78" s="353">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D78" s="340"/>
       <c r="E78" s="340"/>
       <c r="F78" s="340"/>
       <c r="G78" s="340"/>
       <c r="H78" s="340"/>
       <c r="I78" s="340"/>
       <c r="J78" s="340"/>
       <c r="K78" s="312">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L78" s="264"/>
       <c r="M78" s="300"/>
     </row>
-    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="75"/>
       <c r="B79" s="147"/>
       <c r="C79" s="265" t="s">
         <v>2</v>
       </c>
       <c r="D79" s="266">
         <f>SUM(D68:D78)</f>
         <v>0</v>
       </c>
       <c r="E79" s="266">
         <f>SUM(E68:E78)</f>
         <v>0</v>
       </c>
       <c r="F79" s="266">
         <f>SUM(F68:F78)</f>
         <v>0</v>
       </c>
       <c r="G79" s="266">
         <f>SUM(G68:G78)</f>
         <v>0</v>
       </c>
       <c r="H79" s="266">
         <f t="shared" ref="H79:J79" si="17">SUM(H68:H78)</f>
         <v>0</v>
       </c>
       <c r="I79" s="266">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J79" s="266">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K79" s="313">
         <f>ROUND(SUM(K68:K78),0)</f>
         <v>0</v>
       </c>
       <c r="L79" s="268"/>
       <c r="M79" s="314" t="str">
         <f>IF(K79&lt;&gt;D61+E61+F61+G61+H61+I61+J61,"Check total (3)","")</f>
         <v/>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="75"/>
       <c r="B80" s="186"/>
       <c r="C80" s="75"/>
       <c r="D80" s="269" t="str">
         <f>IF(D79&lt;&gt;D61,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
       <c r="E80" s="269" t="str">
-        <f t="shared" ref="D80:J80" si="18">IF(E79&lt;&gt;E61,"Total muss jährl. OPEX entsprechen","")</f>
+        <f t="shared" ref="E80:J80" si="18">IF(E79&lt;&gt;E61,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
       <c r="F80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="G80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="H80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="I80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="J80" s="269" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="K80" s="18"/>
       <c r="L80" s="146"/>
       <c r="M80" s="300"/>
     </row>
-    <row r="81" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="75"/>
       <c r="B81" s="186"/>
       <c r="C81" s="489" t="s">
         <v>90</v>
       </c>
       <c r="D81" s="490"/>
       <c r="E81" s="490"/>
       <c r="F81" s="490"/>
       <c r="G81" s="490"/>
       <c r="H81" s="490"/>
       <c r="I81" s="490"/>
       <c r="J81" s="490"/>
       <c r="K81" s="490"/>
       <c r="L81" s="271"/>
       <c r="M81" s="100"/>
     </row>
-    <row r="82" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="75"/>
       <c r="B82" s="186"/>
       <c r="C82" s="129"/>
       <c r="D82" s="18"/>
       <c r="E82" s="18"/>
       <c r="F82" s="18"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
       <c r="K82" s="18"/>
       <c r="L82" s="271"/>
       <c r="M82" s="100"/>
     </row>
-    <row r="83" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="75"/>
       <c r="B83" s="147"/>
       <c r="C83" s="261" t="s">
         <v>25</v>
       </c>
       <c r="D83" s="349" t="str">
         <f>D67</f>
         <v>20xx</v>
       </c>
       <c r="E83" s="349" t="str">
         <f t="shared" ref="E83:J83" si="19">E67</f>
         <v>20xx</v>
       </c>
       <c r="F83" s="349" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="G83" s="349" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="H83" s="349" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="I83" s="349" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="J83" s="350" t="str">
         <f t="shared" si="19"/>
         <v>20xx</v>
       </c>
       <c r="K83" s="315" t="s">
         <v>2</v>
       </c>
       <c r="L83" s="263"/>
       <c r="M83" s="100"/>
     </row>
-    <row r="84" spans="1:13" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="75"/>
       <c r="B84" s="147"/>
       <c r="C84" s="272" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="57"/>
       <c r="E84" s="57"/>
       <c r="F84" s="57"/>
       <c r="G84" s="57"/>
       <c r="H84" s="57"/>
       <c r="I84" s="57"/>
       <c r="J84" s="57"/>
       <c r="K84" s="316">
         <f>SUM(D84:J84)</f>
         <v>0</v>
       </c>
       <c r="L84" s="268"/>
       <c r="M84" s="274"/>
     </row>
-    <row r="85" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="75"/>
       <c r="B85" s="147"/>
       <c r="C85" s="317" t="s">
         <v>53</v>
       </c>
       <c r="D85" s="318"/>
       <c r="E85" s="319"/>
       <c r="F85" s="319"/>
       <c r="G85" s="319"/>
       <c r="H85" s="319"/>
       <c r="I85" s="319"/>
       <c r="J85" s="320"/>
       <c r="K85" s="321"/>
       <c r="L85" s="264"/>
       <c r="M85" s="100"/>
     </row>
-    <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="75"/>
       <c r="B86" s="147"/>
       <c r="C86" s="345" t="s">
         <v>4</v>
       </c>
       <c r="D86" s="337"/>
       <c r="E86" s="337"/>
       <c r="F86" s="337"/>
       <c r="G86" s="337"/>
       <c r="H86" s="337"/>
       <c r="I86" s="337"/>
       <c r="J86" s="337"/>
       <c r="K86" s="322">
         <f t="shared" ref="K86:K95" si="20">SUM(D86:J86)</f>
         <v>0</v>
       </c>
       <c r="L86" s="264"/>
       <c r="M86" s="100"/>
     </row>
-    <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="75"/>
       <c r="B87" s="147"/>
       <c r="C87" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D87" s="338"/>
       <c r="E87" s="338"/>
       <c r="F87" s="338"/>
       <c r="G87" s="338"/>
       <c r="H87" s="338"/>
       <c r="I87" s="338"/>
       <c r="J87" s="338"/>
       <c r="K87" s="322">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L87" s="264"/>
       <c r="M87" s="100"/>
     </row>
-    <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="75"/>
       <c r="B88" s="147"/>
       <c r="C88" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D88" s="338"/>
       <c r="E88" s="338"/>
       <c r="F88" s="338"/>
       <c r="G88" s="338"/>
       <c r="H88" s="338"/>
       <c r="I88" s="338"/>
       <c r="J88" s="338"/>
       <c r="K88" s="322">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L88" s="264"/>
       <c r="M88" s="100"/>
     </row>
-    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="75"/>
       <c r="B89" s="147"/>
       <c r="C89" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D89" s="338"/>
       <c r="E89" s="338"/>
       <c r="F89" s="338"/>
       <c r="G89" s="338"/>
       <c r="H89" s="338"/>
       <c r="I89" s="338"/>
       <c r="J89" s="338"/>
       <c r="K89" s="322">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L89" s="264"/>
       <c r="M89" s="100"/>
     </row>
-    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="75"/>
       <c r="B90" s="147"/>
       <c r="C90" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D90" s="338"/>
       <c r="E90" s="338"/>
       <c r="F90" s="338"/>
       <c r="G90" s="338"/>
       <c r="H90" s="338"/>
       <c r="I90" s="338"/>
       <c r="J90" s="338"/>
       <c r="K90" s="322">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L90" s="264"/>
       <c r="M90" s="100"/>
     </row>
-    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="75"/>
       <c r="B91" s="147"/>
       <c r="C91" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D91" s="338"/>
       <c r="E91" s="338"/>
       <c r="F91" s="338"/>
       <c r="G91" s="338"/>
       <c r="H91" s="338"/>
       <c r="I91" s="338"/>
       <c r="J91" s="338"/>
       <c r="K91" s="322">
         <f t="shared" ref="K91:K94" si="21">SUM(D91:J91)</f>
         <v>0</v>
       </c>
       <c r="L91" s="264"/>
       <c r="M91" s="100"/>
     </row>
-    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="75"/>
       <c r="B92" s="147"/>
       <c r="C92" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D92" s="338"/>
       <c r="E92" s="338"/>
       <c r="F92" s="338"/>
       <c r="G92" s="338"/>
       <c r="H92" s="338"/>
       <c r="I92" s="338"/>
       <c r="J92" s="338"/>
       <c r="K92" s="322">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L92" s="264"/>
       <c r="M92" s="100"/>
     </row>
-    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="75"/>
       <c r="B93" s="147"/>
       <c r="C93" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D93" s="338"/>
       <c r="E93" s="338"/>
       <c r="F93" s="338"/>
       <c r="G93" s="338"/>
       <c r="H93" s="338"/>
       <c r="I93" s="338"/>
       <c r="J93" s="338"/>
       <c r="K93" s="322">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L93" s="264"/>
       <c r="M93" s="100"/>
     </row>
-    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="75"/>
       <c r="B94" s="147"/>
       <c r="C94" s="346" t="s">
         <v>4</v>
       </c>
       <c r="D94" s="338"/>
       <c r="E94" s="338"/>
       <c r="F94" s="338"/>
       <c r="G94" s="338"/>
       <c r="H94" s="338"/>
       <c r="I94" s="338"/>
       <c r="J94" s="338"/>
       <c r="K94" s="322">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="L94" s="264"/>
       <c r="M94" s="100"/>
     </row>
-    <row r="95" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="75"/>
       <c r="B95" s="147"/>
       <c r="C95" s="348" t="s">
         <v>4</v>
       </c>
       <c r="D95" s="341"/>
       <c r="E95" s="341"/>
       <c r="F95" s="341"/>
       <c r="G95" s="341"/>
       <c r="H95" s="341"/>
       <c r="I95" s="341"/>
       <c r="J95" s="341"/>
       <c r="K95" s="322">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="L95" s="264"/>
       <c r="M95" s="100"/>
     </row>
-    <row r="96" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="75"/>
       <c r="B96" s="147"/>
       <c r="C96" s="275" t="s">
         <v>56</v>
       </c>
       <c r="D96" s="319"/>
       <c r="E96" s="319"/>
       <c r="F96" s="319"/>
       <c r="G96" s="319"/>
       <c r="H96" s="319"/>
       <c r="I96" s="319"/>
       <c r="J96" s="320"/>
       <c r="K96" s="321"/>
       <c r="L96" s="264"/>
       <c r="M96" s="100"/>
     </row>
-    <row r="97" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="75"/>
       <c r="B97" s="147"/>
       <c r="C97" s="351">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
       <c r="D97" s="342"/>
       <c r="E97" s="337"/>
       <c r="F97" s="337"/>
       <c r="G97" s="337"/>
       <c r="H97" s="337"/>
       <c r="I97" s="337"/>
       <c r="J97" s="337"/>
       <c r="K97" s="322">
         <f>SUM(D97:J97)</f>
         <v>0</v>
       </c>
       <c r="L97" s="264"/>
       <c r="M97" s="100"/>
     </row>
-    <row r="98" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="75"/>
       <c r="B98" s="147"/>
       <c r="C98" s="352">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
       <c r="D98" s="343"/>
       <c r="E98" s="338"/>
       <c r="F98" s="338"/>
       <c r="G98" s="338"/>
       <c r="H98" s="338"/>
       <c r="I98" s="338"/>
       <c r="J98" s="338"/>
       <c r="K98" s="322">
         <f t="shared" ref="K98:K107" si="22">SUM(D98:J98)</f>
         <v>0</v>
       </c>
       <c r="L98" s="264"/>
       <c r="M98" s="100"/>
     </row>
-    <row r="99" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="75"/>
       <c r="B99" s="147"/>
       <c r="C99" s="352">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
       <c r="D99" s="343"/>
       <c r="E99" s="338"/>
       <c r="F99" s="338"/>
       <c r="G99" s="338"/>
       <c r="H99" s="338"/>
       <c r="I99" s="338"/>
       <c r="J99" s="338"/>
       <c r="K99" s="322">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L99" s="264"/>
       <c r="M99" s="100"/>
     </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="75"/>
       <c r="B100" s="147"/>
       <c r="C100" s="352">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D100" s="343"/>
       <c r="E100" s="338"/>
       <c r="F100" s="338"/>
       <c r="G100" s="338"/>
       <c r="H100" s="338"/>
       <c r="I100" s="338"/>
       <c r="J100" s="338"/>
       <c r="K100" s="322">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L100" s="264"/>
       <c r="M100" s="100"/>
     </row>
-    <row r="101" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="75"/>
       <c r="B101" s="147"/>
       <c r="C101" s="352">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D101" s="343"/>
       <c r="E101" s="338"/>
       <c r="F101" s="338"/>
       <c r="G101" s="338"/>
       <c r="H101" s="338"/>
       <c r="I101" s="338"/>
       <c r="J101" s="338"/>
       <c r="K101" s="322">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L101" s="264"/>
       <c r="M101" s="100"/>
     </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="75"/>
       <c r="B102" s="147"/>
       <c r="C102" s="352">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D102" s="343"/>
       <c r="E102" s="338"/>
       <c r="F102" s="338"/>
       <c r="G102" s="338"/>
       <c r="H102" s="338"/>
       <c r="I102" s="338"/>
       <c r="J102" s="338"/>
       <c r="K102" s="322">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L102" s="264"/>
       <c r="M102" s="100"/>
     </row>
-    <row r="103" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="75"/>
       <c r="B103" s="147"/>
       <c r="C103" s="352">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
       <c r="D103" s="343"/>
       <c r="E103" s="338"/>
       <c r="F103" s="338"/>
       <c r="G103" s="338"/>
       <c r="H103" s="338"/>
       <c r="I103" s="338"/>
       <c r="J103" s="338"/>
       <c r="K103" s="322">
         <f t="shared" ref="K103:K106" si="23">SUM(D103:J103)</f>
         <v>0</v>
       </c>
       <c r="L103" s="264"/>
       <c r="M103" s="100"/>
     </row>
-    <row r="104" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="75"/>
       <c r="B104" s="147"/>
       <c r="C104" s="352">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
       <c r="D104" s="343"/>
       <c r="E104" s="338"/>
       <c r="F104" s="338"/>
       <c r="G104" s="338"/>
       <c r="H104" s="338"/>
       <c r="I104" s="338"/>
       <c r="J104" s="338"/>
       <c r="K104" s="322">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L104" s="264"/>
       <c r="M104" s="100"/>
     </row>
-    <row r="105" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="75"/>
       <c r="B105" s="147"/>
       <c r="C105" s="352">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
       <c r="D105" s="343"/>
       <c r="E105" s="338"/>
       <c r="F105" s="338"/>
       <c r="G105" s="338"/>
       <c r="H105" s="338"/>
       <c r="I105" s="338"/>
       <c r="J105" s="338"/>
       <c r="K105" s="322">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L105" s="264"/>
       <c r="M105" s="100"/>
     </row>
-    <row r="106" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="75"/>
       <c r="B106" s="147"/>
       <c r="C106" s="352">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
       <c r="D106" s="343"/>
       <c r="E106" s="338"/>
       <c r="F106" s="338"/>
       <c r="G106" s="338"/>
       <c r="H106" s="338"/>
       <c r="I106" s="338"/>
       <c r="J106" s="338"/>
       <c r="K106" s="322">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="L106" s="264"/>
       <c r="M106" s="100"/>
     </row>
-    <row r="107" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="75"/>
       <c r="B107" s="147"/>
       <c r="C107" s="353">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
       <c r="D107" s="344"/>
       <c r="E107" s="341"/>
       <c r="F107" s="341"/>
       <c r="G107" s="341"/>
       <c r="H107" s="341"/>
       <c r="I107" s="341"/>
       <c r="J107" s="341"/>
       <c r="K107" s="322">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="L107" s="264"/>
       <c r="M107" s="100"/>
     </row>
-    <row r="108" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A108" s="75"/>
       <c r="B108" s="147"/>
       <c r="C108" s="265" t="s">
         <v>2</v>
       </c>
       <c r="D108" s="278">
         <f t="shared" ref="D108:J108" si="24">SUM(D84:D107)</f>
         <v>0</v>
       </c>
       <c r="E108" s="278">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F108" s="278">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="G108" s="278">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="H108" s="278">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="I108" s="278">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J108" s="278">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="K108" s="323">
         <f>ROUND(SUM(K84:K107),0)</f>
         <v>0</v>
       </c>
       <c r="L108" s="268"/>
       <c r="M108" s="474"/>
     </row>
-    <row r="109" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="75"/>
       <c r="B109" s="280"/>
       <c r="C109" s="281"/>
       <c r="D109" s="282" t="str">
         <f>IF(D84&gt;D63,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="E109" s="282" t="str">
         <f t="shared" ref="E109:J109" si="25">IF(E84&gt;E63,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="F109" s="282" t="str">
         <f>IF(F84&gt;F63,"Check amount requested","")</f>
         <v/>
       </c>
       <c r="G109" s="282" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="H109" s="282" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="I109" s="282" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="J109" s="282" t="str">
         <f t="shared" si="25"/>
         <v/>
       </c>
       <c r="K109" s="283"/>
       <c r="L109" s="284"/>
       <c r="M109" s="475"/>
     </row>
-    <row r="110" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="75"/>
       <c r="B110" s="285"/>
       <c r="C110" s="286"/>
       <c r="D110" s="287" t="str">
         <f>IF(D79&lt;&gt;D108,"Check Totals","")</f>
         <v/>
       </c>
       <c r="E110" s="287" t="str">
         <f t="shared" ref="E110:J110" si="26">IF(E79&lt;&gt;E108,"Check Totals","")</f>
         <v/>
       </c>
       <c r="F110" s="287" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="G110" s="287" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="H110" s="287" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="I110" s="287" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="J110" s="287" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="K110" s="288"/>
       <c r="L110" s="289"/>
       <c r="M110" s="476"/>
     </row>
-    <row r="111" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="77"/>
       <c r="B111" s="66"/>
       <c r="C111" s="324" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="324"/>
       <c r="E111" s="325"/>
       <c r="F111" s="325"/>
       <c r="G111" s="325"/>
       <c r="H111" s="325"/>
       <c r="I111" s="325"/>
       <c r="J111" s="325"/>
       <c r="K111" s="325"/>
       <c r="L111" s="326"/>
       <c r="M111" s="77"/>
     </row>
-    <row r="112" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="77"/>
       <c r="B112" s="232"/>
       <c r="C112" s="477" t="s">
         <v>92</v>
       </c>
       <c r="D112" s="478"/>
       <c r="E112" s="478"/>
       <c r="F112" s="478"/>
       <c r="G112" s="478"/>
       <c r="H112" s="478"/>
       <c r="I112" s="478"/>
       <c r="J112" s="478"/>
       <c r="K112" s="479"/>
       <c r="L112" s="327"/>
       <c r="M112" s="77"/>
     </row>
-    <row r="113" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="99"/>
       <c r="B113" s="328"/>
       <c r="C113" s="99"/>
       <c r="D113" s="99"/>
       <c r="E113" s="99"/>
       <c r="F113" s="99"/>
       <c r="G113" s="99"/>
       <c r="H113" s="99"/>
       <c r="I113" s="99"/>
       <c r="J113" s="99"/>
       <c r="K113" s="99"/>
       <c r="L113" s="328"/>
       <c r="M113" s="99"/>
     </row>
-    <row r="115" spans="1:13" x14ac:dyDescent="0.2"/>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="x7LoZOD3JX6Smmw72uYV0J3vIQgrD9aTarF3eFOmCCsRkTrrmBShVZ48j9l+psRFjnUoLivLiMJ/yIQ0GbGk7w==" saltValue="6jUB+S3IpN6fIifblIsGLQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="M52:M54"/>
     <mergeCell ref="C112:K112"/>
     <mergeCell ref="M108:M110"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D66:J66"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="C81:K81"/>
     <mergeCell ref="D59:J59"/>
   </mergeCells>
   <conditionalFormatting sqref="D52:J52">
     <cfRule type="expression" dxfId="7" priority="4">
       <formula>D52&lt;&gt;D24</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="D79:J79">
+    <cfRule type="expression" dxfId="6" priority="1">
+      <formula>D79&lt;&gt;D61</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D84:J84">
-    <cfRule type="expression" dxfId="6" priority="9">
+    <cfRule type="expression" dxfId="5" priority="9">
       <formula>D84&gt;D63</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D108:J108">
-    <cfRule type="expression" dxfId="5" priority="8">
+    <cfRule type="expression" dxfId="4" priority="8">
       <formula>D108&lt;&gt;D79</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K24 K52">
-    <cfRule type="expression" dxfId="4" priority="21">
+    <cfRule type="expression" dxfId="3" priority="21">
       <formula>$K$52&lt;&gt;$K$24</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K24">
-    <cfRule type="cellIs" dxfId="3" priority="23" operator="notEqual">
+    <cfRule type="cellIs" dxfId="2" priority="23" operator="notEqual">
       <formula>#REF!+#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K29:L29">
-    <cfRule type="expression" dxfId="2" priority="38">
+    <cfRule type="expression" dxfId="1" priority="38">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K84:L84 K86:L95">
-    <cfRule type="expression" dxfId="1" priority="17">
+    <cfRule type="expression" dxfId="0" priority="17">
       <formula>AND(#REF!="Pilot-/Demonstrationsprojekt (P+D)",#REF!&gt;0.4)</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>D79&lt;&gt;D61</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Fett"&amp;14Zeitliche Verteilung der Projektkosten und deren Finanzierung</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
   <ignoredErrors>
     <ignoredError sqref="D28 E28:J28 E83:J83 D60:D62 E60:E62 F60:J62 D63:J63" unlockedFormula="1"/>
   </ignoredErrors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="2" id="{F94B2C55-1108-42C6-BB62-FCF3678A843E}">
             <xm:f>D29&gt;'(1) Übersicht'!$E$49</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor rgb="FFFF0000"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
           <xm:sqref>D29:J29</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA7733FB-46B9-4660-BB80-42E9F33141A1}">
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:3" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="8"/>
     </row>
-    <row r="2" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A2" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="9">
         <v>0.05</v>
       </c>
       <c r="C2" s="8"/>
     </row>
-    <row r="3" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A4" s="8">
         <v>1</v>
       </c>
       <c r="B4" s="8">
         <f>1/((1+$B$2)^A4)</f>
         <v>0.95238095238095233</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A5" s="8">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <f t="shared" ref="B5:B10" si="0">1/((1+$B$2)^A5)</f>
         <v>0.90702947845804982</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A6" s="8">
         <v>3</v>
       </c>
       <c r="B6" s="8">
         <f t="shared" si="0"/>
         <v>0.86383759853147601</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <f t="shared" si="0"/>
         <v>0.82270247479188197</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <v>5</v>
       </c>
       <c r="B8" s="8">
         <f t="shared" si="0"/>
         <v>0.78352616646845896</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <v>6</v>
       </c>
       <c r="B9" s="8">
         <f t="shared" si="0"/>
         <v>0.74621539663662761</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A10" s="12">
         <v>7</v>
       </c>
       <c r="B10" s="12">
         <f t="shared" si="0"/>
         <v>0.71068133013012147</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3" ht="14" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8">
         <f>SUM(B4:B10)</f>
         <v>5.7863733973975684</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F98D0AE-16B6-4DD0-9C12-547DDD2C6A50}">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>8</v>
       </c>
       <c r="B1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...155 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -21234,155 +21134,313 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Benannte Bereiche</vt:lpstr>
+        <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>(0) Hilfe zum Ausfüllen</vt:lpstr>
       <vt:lpstr>(1) Übersicht</vt:lpstr>
       <vt:lpstr>(2) Investitionskosten</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten fix</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten variabel</vt:lpstr>
       <vt:lpstr>(4) Finanzierung &amp; Finanzhilfe</vt:lpstr>
       <vt:lpstr>Diskontierung</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
-      <vt:lpstr>'(1) Übersicht'!Druckbereich</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'(3) Betriebskosten variabel'!Druckbereich</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
+      <vt:lpstr>'(1) Übersicht'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(2) Investitionskosten'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(3) Betriebskosten fix'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'(3) Betriebskosten variabel'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>