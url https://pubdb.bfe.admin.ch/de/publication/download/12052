--- v2 (2026-06-23)
+++ v3 (2026-08-23)
@@ -1,126 +1,125 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://portal.collab.admin.ch/sites/805-tech/Freigegebene Dokumente/Interne Zusammenarbeit/Finanzbeiblatt/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{D61C533A-1089-4B5C-9DE7-071712D160EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:20000001_{C1F54243-4700-4DA3-B16B-0442A2673D7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Tca33RDYxNqqTgQFTl/OTdu/dzqD3SngHA6lqJQr6Bs5NJYDHKLuRigGPAnexwYfgdyWoQcCJeRVqwtq1WT8DQ==" workbookSaltValue="UVIOQ5VbL7GZRyAU8kZkVQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="779" activeTab="1" xr2:uid="{204416A4-42F1-49F4-890F-F0F095467538}"/>
   </bookViews>
   <sheets>
     <sheet name="(0) Hilfe zum Ausfüllen" sheetId="23" r:id="rId1"/>
     <sheet name="(1) Übersicht" sheetId="25" r:id="rId2"/>
     <sheet name="(2) Investitionskosten" sheetId="15" r:id="rId3"/>
     <sheet name="(3) Betriebskosten fix" sheetId="22" r:id="rId4"/>
     <sheet name="(3) Betriebskosten variabel" sheetId="27" r:id="rId5"/>
     <sheet name="(4) Finanzierung &amp; Finanzhilfe" sheetId="7" r:id="rId6"/>
     <sheet name="Diskontierung" sheetId="20" state="hidden" r:id="rId7"/>
     <sheet name="Legende" sheetId="17" state="hidden" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'(2) Investitionskosten'!$B$9:$K$50</definedName>
     <definedName name="Betriebskosten">Legende!$B$1:$B$8</definedName>
     <definedName name="Investitionskosten">Legende!$A$1:$A$8</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'(0) Hilfe zum Ausfüllen'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'(1) Übersicht'!$A$1:$X$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'(2) Investitionskosten'!$A$1:$L$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'(3) Betriebskosten fix'!$A$1:$L$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'(3) Betriebskosten variabel'!$A$1:$AD$87</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E52" i="25" l="1"/>
-  <c r="E53" i="25" s="1"/>
-[...1 lines deleted...]
-  <c r="Y51" i="27"/>
+  <c r="Y51" i="27" l="1"/>
   <c r="V51" i="27"/>
   <c r="S51" i="27"/>
   <c r="P51" i="27"/>
   <c r="M51" i="27"/>
   <c r="J51" i="27"/>
   <c r="G51" i="27"/>
   <c r="G51" i="22"/>
   <c r="G52" i="15"/>
   <c r="X9" i="27"/>
   <c r="O9" i="27"/>
   <c r="E52" i="7"/>
   <c r="E54" i="7" s="1"/>
   <c r="F52" i="7"/>
   <c r="F54" i="7" s="1"/>
   <c r="G52" i="7"/>
   <c r="G54" i="7" s="1"/>
   <c r="H52" i="7"/>
   <c r="H54" i="7" s="1"/>
   <c r="I52" i="7"/>
   <c r="J52" i="7"/>
   <c r="J54" i="7" s="1"/>
   <c r="D52" i="7"/>
   <c r="I54" i="7"/>
   <c r="E108" i="7"/>
   <c r="F108" i="7"/>
@@ -129,51 +128,51 @@
   <c r="I108" i="7"/>
   <c r="J108" i="7"/>
   <c r="D108" i="7"/>
   <c r="Y4" i="27" l="1"/>
   <c r="V4" i="27"/>
   <c r="S4" i="27"/>
   <c r="P4" i="27"/>
   <c r="M4" i="27"/>
   <c r="J4" i="27"/>
   <c r="G4" i="27"/>
   <c r="G4" i="22"/>
   <c r="E60" i="7"/>
   <c r="J60" i="7"/>
   <c r="I60" i="7"/>
   <c r="H60" i="7"/>
   <c r="G60" i="7"/>
   <c r="F60" i="7"/>
   <c r="D60" i="7"/>
   <c r="S52" i="25" l="1"/>
   <c r="Q52" i="25"/>
   <c r="O52" i="25"/>
   <c r="M52" i="25"/>
   <c r="K52" i="25"/>
   <c r="I52" i="25"/>
   <c r="G52" i="25"/>
-  <c r="K84" i="7"/>
+  <c r="E53" i="25" s="1"/>
   <c r="S34" i="25"/>
   <c r="Q34" i="25"/>
   <c r="O34" i="25"/>
   <c r="M34" i="25"/>
   <c r="K34" i="25"/>
   <c r="I34" i="25"/>
   <c r="G34" i="25"/>
   <c r="Y54" i="27" l="1"/>
   <c r="V54" i="27"/>
   <c r="S54" i="27"/>
   <c r="P54" i="27"/>
   <c r="M54" i="27"/>
   <c r="J54" i="27"/>
   <c r="G54" i="27"/>
   <c r="I56" i="27"/>
   <c r="L56" i="27"/>
   <c r="O56" i="27"/>
   <c r="R56" i="27"/>
   <c r="U56" i="27"/>
   <c r="X56" i="27"/>
   <c r="AA56" i="27"/>
   <c r="AB56" i="27"/>
   <c r="AC56" i="27"/>
   <c r="I57" i="27"/>
   <c r="L57" i="27"/>
@@ -763,74 +762,63 @@
   <c r="I31" i="27"/>
   <c r="I30" i="27"/>
   <c r="I29" i="27"/>
   <c r="I28" i="27"/>
   <c r="I27" i="27"/>
   <c r="I26" i="27"/>
   <c r="I25" i="27"/>
   <c r="I24" i="27"/>
   <c r="I23" i="27"/>
   <c r="I22" i="27"/>
   <c r="I21" i="27"/>
   <c r="I20" i="27"/>
   <c r="I19" i="27"/>
   <c r="I18" i="27"/>
   <c r="I17" i="27"/>
   <c r="I16" i="27"/>
   <c r="I15" i="27"/>
   <c r="I14" i="27"/>
   <c r="I13" i="27"/>
   <c r="I12" i="27"/>
   <c r="I11" i="27"/>
   <c r="I10" i="27"/>
   <c r="I9" i="27"/>
   <c r="K10" i="22"/>
   <c r="H5" i="15"/>
-  <c r="K94" i="7"/>
-[...2 lines deleted...]
-  <c r="K91" i="7"/>
   <c r="C107" i="7"/>
   <c r="C106" i="7"/>
   <c r="C105" i="7"/>
-  <c r="K106" i="7"/>
-[...1 lines deleted...]
-  <c r="K104" i="7"/>
   <c r="C104" i="7"/>
-  <c r="K103" i="7"/>
   <c r="C103" i="7"/>
   <c r="C71" i="7"/>
   <c r="C72" i="7"/>
   <c r="C73" i="7"/>
   <c r="C74" i="7"/>
   <c r="C75" i="7"/>
   <c r="C76" i="7"/>
   <c r="C77" i="7"/>
   <c r="C78" i="7"/>
-  <c r="K77" i="7"/>
-[...1 lines deleted...]
-  <c r="K75" i="7"/>
   <c r="C44" i="7"/>
   <c r="C45" i="7"/>
   <c r="C46" i="7"/>
   <c r="C47" i="7"/>
   <c r="C48" i="7"/>
   <c r="C49" i="7"/>
   <c r="C50" i="7"/>
   <c r="K50" i="7"/>
   <c r="K49" i="7"/>
   <c r="K48" i="7"/>
   <c r="C16" i="7"/>
   <c r="C17" i="7"/>
   <c r="C18" i="7"/>
   <c r="C19" i="7"/>
   <c r="C20" i="7"/>
   <c r="C21" i="7"/>
   <c r="C22" i="7"/>
   <c r="C15" i="7"/>
   <c r="K17" i="7"/>
   <c r="K16" i="7"/>
   <c r="K15" i="7"/>
   <c r="K33" i="7"/>
   <c r="K34" i="7"/>
   <c r="K32" i="7"/>
   <c r="K31" i="7"/>
@@ -1200,167 +1188,145 @@
   <c r="I47" i="15"/>
   <c r="I46" i="15"/>
   <c r="I45" i="15"/>
   <c r="I44" i="15"/>
   <c r="I43" i="15"/>
   <c r="I42" i="15"/>
   <c r="I41" i="15"/>
   <c r="I34" i="15"/>
   <c r="I33" i="15"/>
   <c r="J33" i="15"/>
   <c r="I32" i="15"/>
   <c r="K32" i="15"/>
   <c r="I31" i="15"/>
   <c r="K31" i="15"/>
   <c r="I30" i="15"/>
   <c r="J30" i="15"/>
   <c r="I11" i="15"/>
   <c r="K11" i="15"/>
   <c r="I10" i="15"/>
   <c r="K30" i="15"/>
   <c r="J32" i="15"/>
   <c r="K9" i="22"/>
   <c r="K54" i="22"/>
   <c r="K56" i="15"/>
   <c r="K10" i="15"/>
-  <c r="K95" i="7"/>
   <c r="H24" i="7"/>
   <c r="I24" i="7"/>
   <c r="J24" i="7"/>
   <c r="G24" i="7"/>
   <c r="D79" i="7"/>
-  <c r="D110" i="7" s="1"/>
   <c r="H79" i="7"/>
   <c r="H110" i="7" s="1"/>
   <c r="I79" i="7"/>
   <c r="I110" i="7" s="1"/>
   <c r="J79" i="7"/>
   <c r="J110" i="7" s="1"/>
   <c r="G79" i="7"/>
   <c r="G110" i="7" s="1"/>
   <c r="F79" i="7"/>
   <c r="F110" i="7" s="1"/>
   <c r="E79" i="7"/>
   <c r="E110" i="7" s="1"/>
-  <c r="K78" i="7"/>
-[...18 lines deleted...]
-  <c r="K97" i="7"/>
   <c r="K13" i="7"/>
   <c r="B5" i="20"/>
   <c r="B6" i="20"/>
   <c r="B7" i="20"/>
   <c r="B8" i="20"/>
   <c r="B9" i="20"/>
   <c r="B10" i="20"/>
   <c r="B4" i="20"/>
   <c r="K38" i="7"/>
   <c r="K37" i="7"/>
   <c r="K36" i="7"/>
   <c r="K35" i="7"/>
   <c r="B11" i="20"/>
   <c r="K47" i="7"/>
   <c r="K51" i="7"/>
   <c r="K41" i="7"/>
   <c r="K22" i="7"/>
   <c r="K21" i="7"/>
   <c r="K20" i="7"/>
   <c r="K46" i="7"/>
   <c r="K45" i="7"/>
   <c r="K30" i="7"/>
   <c r="K39" i="7"/>
   <c r="K29" i="7"/>
   <c r="K44" i="7"/>
   <c r="K43" i="7"/>
   <c r="K42" i="7"/>
   <c r="D24" i="7"/>
   <c r="D54" i="7" s="1"/>
   <c r="K23" i="7"/>
   <c r="K14" i="7"/>
   <c r="K18" i="7"/>
   <c r="K19" i="7"/>
   <c r="E24" i="7"/>
   <c r="F24" i="7"/>
-  <c r="R49" i="27" l="1"/>
+  <c r="D110" i="7" l="1"/>
+  <c r="D80" i="7"/>
+  <c r="R49" i="27"/>
   <c r="X49" i="27"/>
   <c r="R85" i="27"/>
   <c r="X85" i="27"/>
   <c r="U49" i="27"/>
   <c r="AA85" i="27"/>
   <c r="AB10" i="27"/>
   <c r="AB49" i="27" s="1"/>
   <c r="L85" i="27"/>
   <c r="AA49" i="27"/>
   <c r="O85" i="27"/>
   <c r="U85" i="27"/>
   <c r="L49" i="27"/>
   <c r="AC16" i="27"/>
   <c r="AC49" i="27" s="1"/>
   <c r="O49" i="27"/>
   <c r="I49" i="27"/>
   <c r="I85" i="27"/>
   <c r="AB85" i="27"/>
   <c r="AC85" i="27"/>
   <c r="J10" i="15"/>
   <c r="J50" i="15" s="1"/>
   <c r="K52" i="7"/>
-  <c r="K79" i="7"/>
   <c r="K24" i="7"/>
-  <c r="K108" i="7"/>
+  <c r="K54" i="7" s="1"/>
   <c r="K49" i="22"/>
   <c r="I74" i="22"/>
   <c r="J74" i="22"/>
   <c r="I49" i="22"/>
   <c r="I76" i="15"/>
   <c r="E6" i="15" s="1"/>
   <c r="E37" i="25" s="1"/>
   <c r="J76" i="15"/>
   <c r="K76" i="15"/>
   <c r="I50" i="15"/>
   <c r="D6" i="15" s="1"/>
   <c r="E35" i="25" s="1"/>
   <c r="J49" i="22"/>
   <c r="K74" i="22"/>
   <c r="K50" i="15"/>
-  <c r="O15" i="25" l="1"/>
-  <c r="E43" i="25"/>
+  <c r="E43" i="25" l="1"/>
   <c r="E49" i="25" s="1"/>
   <c r="E41" i="25"/>
   <c r="M24" i="7"/>
   <c r="D5" i="22"/>
   <c r="H61" i="7"/>
   <c r="F61" i="7"/>
   <c r="D61" i="7"/>
   <c r="E61" i="7"/>
   <c r="G61" i="7"/>
   <c r="J61" i="7"/>
   <c r="I61" i="7"/>
   <c r="G35" i="25"/>
   <c r="E5" i="22"/>
   <c r="F5" i="22" s="1"/>
   <c r="G37" i="25"/>
   <c r="S35" i="25"/>
   <c r="Q35" i="25"/>
   <c r="O35" i="25"/>
   <c r="M35" i="25"/>
   <c r="K35" i="25"/>
   <c r="I35" i="25"/>
   <c r="S37" i="25"/>
   <c r="Q37" i="25"/>
   <c r="O37" i="25"/>
   <c r="M37" i="25"/>
@@ -1375,82 +1341,105 @@
   <c r="I53" i="7"/>
   <c r="J53" i="7"/>
   <c r="H53" i="7"/>
   <c r="D62" i="7"/>
   <c r="J62" i="7"/>
   <c r="J80" i="7"/>
   <c r="F62" i="7"/>
   <c r="F80" i="7"/>
   <c r="G62" i="7"/>
   <c r="G80" i="7"/>
   <c r="Q41" i="25"/>
   <c r="Q43" i="25" s="1"/>
   <c r="Q49" i="25" s="1"/>
   <c r="H62" i="7"/>
   <c r="H80" i="7"/>
   <c r="G41" i="25"/>
   <c r="G43" i="25" s="1"/>
   <c r="G49" i="25" s="1"/>
   <c r="E62" i="7"/>
   <c r="E80" i="7"/>
   <c r="K41" i="25"/>
   <c r="K43" i="25" s="1"/>
   <c r="K49" i="25" s="1"/>
   <c r="I62" i="7"/>
   <c r="I80" i="7"/>
-  <c r="M79" i="7"/>
   <c r="M41" i="25"/>
   <c r="M43" i="25" s="1"/>
   <c r="M49" i="25" s="1"/>
   <c r="O41" i="25"/>
   <c r="O43" i="25" s="1"/>
   <c r="O49" i="25" s="1"/>
   <c r="S41" i="25"/>
   <c r="S43" i="25" s="1"/>
   <c r="S49" i="25" s="1"/>
   <c r="I41" i="25"/>
   <c r="I43" i="25" s="1"/>
   <c r="I49" i="25" s="1"/>
   <c r="F63" i="7" l="1"/>
   <c r="F109" i="7" s="1"/>
   <c r="G63" i="7"/>
   <c r="G109" i="7" s="1"/>
   <c r="E63" i="7"/>
   <c r="E109" i="7" s="1"/>
   <c r="I63" i="7"/>
   <c r="I109" i="7" s="1"/>
   <c r="J63" i="7"/>
   <c r="J109" i="7" s="1"/>
   <c r="H63" i="7"/>
   <c r="H109" i="7" s="1"/>
   <c r="D63" i="7"/>
   <c r="D109" i="7" s="1"/>
+  <c r="O15" i="25" s="1" a="1"/>
+  <c r="O15" i="25" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="97">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Kostenstelle (Institution)</t>
   </si>
   <si>
     <t>Total*</t>
   </si>
   <si>
     <t>Kostenart</t>
   </si>
   <si>
     <t>Drittmittel (Quelle hier angeben)</t>
   </si>
   <si>
     <t>Hinweise:</t>
   </si>
   <si>
     <t>Datum:</t>
   </si>
   <si>
     <t>Betriebskosten</t>
   </si>
   <si>
@@ -2740,51 +2729,51 @@
         <family val="2"/>
       </rPr>
       <t>konventionelle Technik</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> eine möglichst reelle Schätzung der Kosten an (durch quellenbasierte Erläuterungen oder wenn möglich durch Offerten belegt).
 (Konventionelle Technik = Stand der Technik gemäss BAFU Vollzugsmitteilung "Kompensation von CO2 Emissionen: Projekte und Programme". Diese Technik würden Sie einsetzen, wenn Ihnen keine Förderung zugesprochen wird) </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_ [$CHF-807]\ * #,##0.00_ ;_ [$CHF-807]\ * \-#,##0.00_ ;_ [$CHF-807]\ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -2914,56 +2903,50 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF00B0F0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="0"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="10"/>
       <color theme="5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="subscript"/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4585,51 +4568,51 @@
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="491">
+  <cellXfs count="500">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -4918,54 +4901,54 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="111" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="112" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4980,51 +4963,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -5231,51 +5214,51 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -5310,277 +5293,211 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="46" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="72" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="71" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="121" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="122" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="5" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="115" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="5" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -5603,82 +5520,293 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="123" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="125" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="113" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="122" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="16" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="78" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -5687,400 +5815,280 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="50" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="51" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="70" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="116" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="117" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="118" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="58" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="88" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="61" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="79" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="80" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...64 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="114" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="119" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="5" borderId="120" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="3" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="97" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="99" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="100" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="102" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="103" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="108" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="106" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="109" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Pourcentage" xfId="2" builtinId="5"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="45">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
@@ -6495,51 +6503,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFEDB3"/>
       <color rgb="FFFFCC99"/>
       <color rgb="FFFFECC5"/>
       <color rgb="FFFFCCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>838869</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>400132</xdr:rowOff>
     </xdr:to>
@@ -7156,232 +7164,232 @@
       <c r="Q3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="V3" s="19"/>
       <c r="X3" s="19"/>
     </row>
     <row r="4" spans="1:24" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="121"/>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="19"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="I4" s="19"/>
       <c r="K4" s="19"/>
       <c r="M4" s="19"/>
       <c r="O4" s="19"/>
       <c r="Q4" s="19"/>
       <c r="S4" s="19"/>
       <c r="T4" s="19"/>
       <c r="V4" s="19"/>
       <c r="X4" s="19"/>
     </row>
     <row r="5" spans="1:24" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="366" t="s">
+      <c r="A5" s="412" t="s">
         <v>43</v>
       </c>
-      <c r="B5" s="366"/>
-[...19 lines deleted...]
-      <c r="V5" s="366"/>
+      <c r="B5" s="412"/>
+      <c r="C5" s="412"/>
+      <c r="D5" s="412"/>
+      <c r="E5" s="412"/>
+      <c r="F5" s="412"/>
+      <c r="G5" s="412"/>
+      <c r="H5" s="412"/>
+      <c r="I5" s="412"/>
+      <c r="J5" s="412"/>
+      <c r="K5" s="412"/>
+      <c r="L5" s="412"/>
+      <c r="M5" s="412"/>
+      <c r="N5" s="412"/>
+      <c r="O5" s="412"/>
+      <c r="P5" s="412"/>
+      <c r="Q5" s="412"/>
+      <c r="R5" s="412"/>
+      <c r="S5" s="412"/>
+      <c r="T5" s="412"/>
+      <c r="U5" s="412"/>
+      <c r="V5" s="412"/>
       <c r="W5" s="83"/>
       <c r="X5" s="19"/>
     </row>
     <row r="6" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="366"/>
-[...20 lines deleted...]
-      <c r="V6" s="366"/>
+      <c r="A6" s="412"/>
+      <c r="B6" s="412"/>
+      <c r="C6" s="412"/>
+      <c r="D6" s="412"/>
+      <c r="E6" s="412"/>
+      <c r="F6" s="412"/>
+      <c r="G6" s="412"/>
+      <c r="H6" s="412"/>
+      <c r="I6" s="412"/>
+      <c r="J6" s="412"/>
+      <c r="K6" s="412"/>
+      <c r="L6" s="412"/>
+      <c r="M6" s="412"/>
+      <c r="N6" s="412"/>
+      <c r="O6" s="412"/>
+      <c r="P6" s="412"/>
+      <c r="Q6" s="412"/>
+      <c r="R6" s="412"/>
+      <c r="S6" s="412"/>
+      <c r="T6" s="412"/>
+      <c r="U6" s="412"/>
+      <c r="V6" s="412"/>
       <c r="W6" s="83"/>
       <c r="X6" s="82"/>
     </row>
     <row r="7" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="366"/>
-[...20 lines deleted...]
-      <c r="V7" s="366"/>
+      <c r="A7" s="412"/>
+      <c r="B7" s="412"/>
+      <c r="C7" s="412"/>
+      <c r="D7" s="412"/>
+      <c r="E7" s="412"/>
+      <c r="F7" s="412"/>
+      <c r="G7" s="412"/>
+      <c r="H7" s="412"/>
+      <c r="I7" s="412"/>
+      <c r="J7" s="412"/>
+      <c r="K7" s="412"/>
+      <c r="L7" s="412"/>
+      <c r="M7" s="412"/>
+      <c r="N7" s="412"/>
+      <c r="O7" s="412"/>
+      <c r="P7" s="412"/>
+      <c r="Q7" s="412"/>
+      <c r="R7" s="412"/>
+      <c r="S7" s="412"/>
+      <c r="T7" s="412"/>
+      <c r="U7" s="412"/>
+      <c r="V7" s="412"/>
       <c r="W7" s="83"/>
       <c r="X7" s="82"/>
     </row>
     <row r="8" spans="1:24" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="367"/>
-[...20 lines deleted...]
-      <c r="V8" s="367"/>
+      <c r="A8" s="413"/>
+      <c r="B8" s="413"/>
+      <c r="C8" s="413"/>
+      <c r="D8" s="413"/>
+      <c r="E8" s="413"/>
+      <c r="F8" s="413"/>
+      <c r="G8" s="413"/>
+      <c r="H8" s="413"/>
+      <c r="I8" s="413"/>
+      <c r="J8" s="413"/>
+      <c r="K8" s="413"/>
+      <c r="L8" s="413"/>
+      <c r="M8" s="413"/>
+      <c r="N8" s="413"/>
+      <c r="O8" s="413"/>
+      <c r="P8" s="413"/>
+      <c r="Q8" s="413"/>
+      <c r="R8" s="413"/>
+      <c r="S8" s="413"/>
+      <c r="T8" s="413"/>
+      <c r="U8" s="413"/>
+      <c r="V8" s="413"/>
       <c r="W8" s="84"/>
       <c r="X8" s="85"/>
     </row>
     <row r="9" spans="1:24" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="122"/>
       <c r="B9" s="80"/>
       <c r="C9" s="79"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="80"/>
       <c r="I9" s="79"/>
       <c r="J9" s="80"/>
       <c r="K9" s="79"/>
       <c r="L9" s="80"/>
       <c r="M9" s="79"/>
       <c r="N9" s="80"/>
       <c r="O9" s="79"/>
       <c r="P9" s="80"/>
       <c r="Q9" s="79"/>
       <c r="R9" s="80"/>
       <c r="S9" s="79"/>
       <c r="T9" s="79"/>
       <c r="U9" s="80"/>
       <c r="V9" s="79"/>
       <c r="W9" s="80"/>
       <c r="X9" s="81"/>
     </row>
     <row r="10" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="123"/>
       <c r="B10" s="18"/>
-      <c r="C10" s="385" t="s">
+      <c r="C10" s="391" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="386"/>
-[...17 lines deleted...]
-      <c r="V10" s="387"/>
+      <c r="D10" s="392"/>
+      <c r="E10" s="392"/>
+      <c r="F10" s="392"/>
+      <c r="G10" s="392"/>
+      <c r="H10" s="392"/>
+      <c r="I10" s="392"/>
+      <c r="J10" s="392"/>
+      <c r="K10" s="392"/>
+      <c r="L10" s="392"/>
+      <c r="M10" s="392"/>
+      <c r="N10" s="392"/>
+      <c r="O10" s="392"/>
+      <c r="P10" s="392"/>
+      <c r="Q10" s="392"/>
+      <c r="R10" s="392"/>
+      <c r="S10" s="392"/>
+      <c r="T10" s="392"/>
+      <c r="U10" s="392"/>
+      <c r="V10" s="393"/>
       <c r="W10" s="86"/>
       <c r="X10" s="87"/>
     </row>
     <row r="11" spans="1:24" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="123"/>
       <c r="B11" s="18"/>
-      <c r="C11" s="388"/>
-[...18 lines deleted...]
-      <c r="V11" s="390"/>
+      <c r="C11" s="394"/>
+      <c r="D11" s="395"/>
+      <c r="E11" s="395"/>
+      <c r="F11" s="395"/>
+      <c r="G11" s="395"/>
+      <c r="H11" s="395"/>
+      <c r="I11" s="395"/>
+      <c r="J11" s="395"/>
+      <c r="K11" s="395"/>
+      <c r="L11" s="395"/>
+      <c r="M11" s="395"/>
+      <c r="N11" s="395"/>
+      <c r="O11" s="395"/>
+      <c r="P11" s="395"/>
+      <c r="Q11" s="395"/>
+      <c r="R11" s="395"/>
+      <c r="S11" s="395"/>
+      <c r="T11" s="395"/>
+      <c r="U11" s="395"/>
+      <c r="V11" s="396"/>
       <c r="W11" s="86"/>
       <c r="X11" s="87"/>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="122"/>
       <c r="B12" s="66"/>
       <c r="C12" s="67"/>
       <c r="D12" s="67"/>
       <c r="E12" s="67"/>
       <c r="F12" s="67"/>
       <c r="G12" s="67"/>
       <c r="H12" s="66"/>
       <c r="I12" s="67"/>
       <c r="J12" s="66"/>
       <c r="K12" s="67"/>
       <c r="L12" s="66"/>
       <c r="M12" s="67"/>
       <c r="N12" s="66"/>
       <c r="O12" s="67"/>
       <c r="P12" s="66"/>
       <c r="Q12" s="67"/>
       <c r="R12" s="66"/>
       <c r="S12" s="67"/>
       <c r="T12" s="67"/>
       <c r="U12" s="66"/>
@@ -7393,422 +7401,422 @@
       <c r="A13" s="122"/>
       <c r="B13" s="66"/>
       <c r="C13" s="67" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="124"/>
       <c r="E13" s="26"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="68"/>
       <c r="I13" s="68"/>
       <c r="J13" s="68"/>
       <c r="K13" s="70"/>
       <c r="L13" s="68"/>
       <c r="M13" s="70"/>
       <c r="N13" s="68"/>
       <c r="O13" s="62" t="s">
         <v>5</v>
       </c>
       <c r="P13" s="68"/>
       <c r="Q13" s="70"/>
       <c r="R13" s="68"/>
       <c r="S13" s="68"/>
       <c r="T13" s="68"/>
       <c r="U13" s="68"/>
-      <c r="X13" s="368"/>
+      <c r="X13" s="414"/>
     </row>
     <row r="14" spans="1:24" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="122"/>
       <c r="B14" s="78"/>
       <c r="C14" s="77"/>
       <c r="D14" s="77"/>
       <c r="E14" s="71"/>
       <c r="F14" s="71"/>
       <c r="G14" s="71"/>
       <c r="H14" s="68"/>
       <c r="I14" s="71"/>
       <c r="J14" s="68"/>
       <c r="K14" s="71"/>
       <c r="L14" s="68"/>
       <c r="M14" s="71"/>
       <c r="N14" s="68"/>
       <c r="O14" s="71"/>
       <c r="P14" s="68"/>
       <c r="Q14" s="71"/>
       <c r="R14" s="68"/>
       <c r="S14" s="71"/>
       <c r="T14" s="71"/>
       <c r="U14" s="68"/>
       <c r="V14" s="72"/>
       <c r="W14" s="72"/>
-      <c r="X14" s="368"/>
+      <c r="X14" s="414"/>
     </row>
     <row r="15" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="122"/>
       <c r="B15" s="78"/>
       <c r="C15" s="77" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="75"/>
-      <c r="E15" s="375"/>
-[...3 lines deleted...]
-      <c r="I15" s="377"/>
+      <c r="E15" s="421"/>
+      <c r="F15" s="422"/>
+      <c r="G15" s="422"/>
+      <c r="H15" s="422"/>
+      <c r="I15" s="423"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
-      <c r="O15" s="397" t="str">
-        <f>IF('(4) Finanzierung &amp; Finanzhilfe'!K24&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K52,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",IF('(4) Finanzierung &amp; Finanzhilfe'!K79&lt;&gt;'(4) Finanzierung &amp; Finanzhilfe'!K108,"ACHTUNG: Summen Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",""))</f>
+      <c r="O15" s="406" t="str" cm="1">
+        <f t="array" ref="O15">IF(OR('(4) Finanzierung &amp; Finanzhilfe'!K54&lt;&gt;"",'(4) Finanzierung &amp; Finanzhilfe'!D110:J110&lt;&gt;""),"ACHTUNG: Projektkosten und Finanzierung stimmen in Blatt (4) nicht überein",IF(OR('(4) Finanzierung &amp; Finanzhilfe'!D109:J109&lt;&gt;"",'(4) Finanzierung &amp; Finanzhilfe'!D53:J53&lt;&gt;""),"ACHTUNG: Die beantragten Beiträge überschreiten die maximal möglichen Finanzhilfe (siehe Registerkarte (4))",""))</f>
         <v/>
       </c>
-      <c r="P15" s="398"/>
-[...3 lines deleted...]
-      <c r="T15" s="399"/>
+      <c r="P15" s="407"/>
+      <c r="Q15" s="407"/>
+      <c r="R15" s="407"/>
+      <c r="S15" s="407"/>
+      <c r="T15" s="408"/>
       <c r="U15" s="18"/>
       <c r="V15" s="72"/>
       <c r="W15" s="73"/>
-      <c r="X15" s="368"/>
+      <c r="X15" s="414"/>
     </row>
     <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="122"/>
       <c r="B16" s="125"/>
-      <c r="C16" s="369" t="s">
+      <c r="C16" s="415" t="s">
         <v>58</v>
       </c>
-      <c r="D16" s="370"/>
-[...4 lines deleted...]
-      <c r="I16" s="380"/>
+      <c r="D16" s="416"/>
+      <c r="E16" s="424"/>
+      <c r="F16" s="425"/>
+      <c r="G16" s="425"/>
+      <c r="H16" s="425"/>
+      <c r="I16" s="426"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
-      <c r="O16" s="400"/>
-[...4 lines deleted...]
-      <c r="T16" s="402"/>
+      <c r="O16" s="409"/>
+      <c r="P16" s="410"/>
+      <c r="Q16" s="410"/>
+      <c r="R16" s="410"/>
+      <c r="S16" s="410"/>
+      <c r="T16" s="411"/>
       <c r="U16" s="18"/>
       <c r="V16" s="72"/>
       <c r="W16" s="73"/>
-      <c r="X16" s="368"/>
+      <c r="X16" s="414"/>
     </row>
     <row r="17" spans="1:25" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="122"/>
       <c r="B17" s="126"/>
-      <c r="C17" s="371"/>
-[...5 lines deleted...]
-      <c r="I17" s="383"/>
+      <c r="C17" s="417"/>
+      <c r="D17" s="418"/>
+      <c r="E17" s="400"/>
+      <c r="F17" s="401"/>
+      <c r="G17" s="401"/>
+      <c r="H17" s="401"/>
+      <c r="I17" s="402"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="18"/>
-      <c r="O17" s="400"/>
-[...4 lines deleted...]
-      <c r="T17" s="402"/>
+      <c r="O17" s="409"/>
+      <c r="P17" s="410"/>
+      <c r="Q17" s="410"/>
+      <c r="R17" s="410"/>
+      <c r="S17" s="410"/>
+      <c r="T17" s="411"/>
       <c r="U17" s="18"/>
       <c r="V17" s="72"/>
       <c r="W17" s="73"/>
       <c r="X17" s="74"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18" s="122"/>
       <c r="B18" s="126"/>
-      <c r="C18" s="371"/>
-[...5 lines deleted...]
-      <c r="I18" s="383"/>
+      <c r="C18" s="417"/>
+      <c r="D18" s="418"/>
+      <c r="E18" s="400"/>
+      <c r="F18" s="401"/>
+      <c r="G18" s="401"/>
+      <c r="H18" s="401"/>
+      <c r="I18" s="402"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="18"/>
-      <c r="O18" s="400"/>
-[...4 lines deleted...]
-      <c r="T18" s="402"/>
+      <c r="O18" s="409"/>
+      <c r="P18" s="410"/>
+      <c r="Q18" s="410"/>
+      <c r="R18" s="410"/>
+      <c r="S18" s="410"/>
+      <c r="T18" s="411"/>
       <c r="U18" s="18"/>
       <c r="V18" s="67"/>
       <c r="W18" s="66"/>
       <c r="X18" s="75"/>
     </row>
     <row r="19" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A19" s="122"/>
       <c r="B19" s="127"/>
-      <c r="C19" s="371"/>
-[...5 lines deleted...]
-      <c r="I19" s="383"/>
+      <c r="C19" s="417"/>
+      <c r="D19" s="418"/>
+      <c r="E19" s="400"/>
+      <c r="F19" s="401"/>
+      <c r="G19" s="401"/>
+      <c r="H19" s="401"/>
+      <c r="I19" s="402"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
       <c r="N19" s="18"/>
       <c r="O19" s="76"/>
       <c r="P19" s="76"/>
       <c r="Q19" s="76"/>
       <c r="R19" s="76"/>
       <c r="S19" s="76"/>
       <c r="T19" s="76"/>
       <c r="U19" s="18"/>
       <c r="V19" s="77"/>
       <c r="W19" s="78"/>
       <c r="X19" s="75"/>
     </row>
     <row r="20" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A20" s="122"/>
       <c r="B20" s="78"/>
-      <c r="C20" s="371"/>
-[...5 lines deleted...]
-      <c r="I20" s="383"/>
+      <c r="C20" s="417"/>
+      <c r="D20" s="418"/>
+      <c r="E20" s="400"/>
+      <c r="F20" s="401"/>
+      <c r="G20" s="401"/>
+      <c r="H20" s="401"/>
+      <c r="I20" s="402"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="N20" s="18"/>
       <c r="O20" s="72"/>
       <c r="P20" s="72"/>
       <c r="Q20" s="72"/>
       <c r="R20" s="72"/>
       <c r="S20" s="72"/>
       <c r="T20" s="72"/>
       <c r="U20" s="18"/>
       <c r="V20" s="77"/>
       <c r="W20" s="78"/>
       <c r="X20" s="75"/>
     </row>
     <row r="21" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A21" s="122"/>
       <c r="B21" s="126"/>
-      <c r="C21" s="371"/>
-[...5 lines deleted...]
-      <c r="I21" s="383"/>
+      <c r="C21" s="417"/>
+      <c r="D21" s="418"/>
+      <c r="E21" s="400"/>
+      <c r="F21" s="401"/>
+      <c r="G21" s="401"/>
+      <c r="H21" s="401"/>
+      <c r="I21" s="402"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="18"/>
       <c r="O21" s="72"/>
       <c r="P21" s="72"/>
       <c r="Q21" s="72"/>
       <c r="R21" s="72"/>
       <c r="S21" s="72"/>
       <c r="T21" s="72"/>
       <c r="U21" s="18"/>
       <c r="V21" s="67"/>
       <c r="W21" s="66"/>
       <c r="X21" s="75"/>
     </row>
     <row r="22" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A22" s="122"/>
       <c r="B22" s="127"/>
-      <c r="C22" s="373"/>
-[...5 lines deleted...]
-      <c r="I22" s="383"/>
+      <c r="C22" s="419"/>
+      <c r="D22" s="420"/>
+      <c r="E22" s="400"/>
+      <c r="F22" s="401"/>
+      <c r="G22" s="401"/>
+      <c r="H22" s="401"/>
+      <c r="I22" s="402"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="18"/>
       <c r="O22" s="72"/>
       <c r="P22" s="72"/>
       <c r="Q22" s="72"/>
       <c r="R22" s="72"/>
       <c r="S22" s="72"/>
       <c r="T22" s="72"/>
       <c r="U22" s="18"/>
       <c r="V22" s="77"/>
       <c r="W22" s="78"/>
       <c r="X22" s="75"/>
     </row>
     <row r="23" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A23" s="122"/>
       <c r="B23" s="78"/>
       <c r="C23" s="77"/>
       <c r="D23" s="75"/>
-      <c r="E23" s="381"/>
-[...3 lines deleted...]
-      <c r="I23" s="383"/>
+      <c r="E23" s="400"/>
+      <c r="F23" s="401"/>
+      <c r="G23" s="401"/>
+      <c r="H23" s="401"/>
+      <c r="I23" s="402"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="18"/>
       <c r="O23" s="72"/>
       <c r="P23" s="72"/>
       <c r="Q23" s="72"/>
       <c r="R23" s="72"/>
       <c r="S23" s="72"/>
       <c r="T23" s="72"/>
       <c r="U23" s="18"/>
       <c r="V23" s="77"/>
       <c r="W23" s="78"/>
       <c r="X23" s="75"/>
     </row>
     <row r="24" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A24" s="100"/>
       <c r="B24" s="77"/>
       <c r="C24" s="77"/>
       <c r="D24" s="75"/>
-      <c r="E24" s="381"/>
-[...3 lines deleted...]
-      <c r="I24" s="383"/>
+      <c r="E24" s="400"/>
+      <c r="F24" s="401"/>
+      <c r="G24" s="401"/>
+      <c r="H24" s="401"/>
+      <c r="I24" s="402"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="18"/>
       <c r="O24" s="72"/>
       <c r="P24" s="72"/>
       <c r="Q24" s="72"/>
       <c r="R24" s="72"/>
       <c r="S24" s="72"/>
       <c r="T24" s="72"/>
       <c r="U24" s="18"/>
       <c r="V24" s="77"/>
       <c r="W24" s="78"/>
       <c r="X24" s="75"/>
     </row>
     <row r="25" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="100"/>
       <c r="B25" s="77"/>
       <c r="C25" s="77"/>
       <c r="D25" s="75"/>
-      <c r="E25" s="391"/>
-[...3 lines deleted...]
-      <c r="I25" s="393"/>
+      <c r="E25" s="397"/>
+      <c r="F25" s="398"/>
+      <c r="G25" s="398"/>
+      <c r="H25" s="398"/>
+      <c r="I25" s="399"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
       <c r="M25" s="18"/>
       <c r="N25" s="18"/>
       <c r="O25" s="72"/>
       <c r="P25" s="72"/>
       <c r="Q25" s="72"/>
       <c r="R25" s="72"/>
       <c r="S25" s="72"/>
       <c r="T25" s="72"/>
       <c r="U25" s="18"/>
       <c r="V25" s="77"/>
       <c r="W25" s="78"/>
       <c r="X25" s="75"/>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26" s="100"/>
       <c r="B26" s="77"/>
       <c r="C26" s="77"/>
       <c r="D26" s="77"/>
       <c r="E26" s="71"/>
       <c r="F26" s="71"/>
       <c r="G26" s="71"/>
       <c r="H26" s="68"/>
       <c r="I26" s="71"/>
       <c r="J26" s="68"/>
       <c r="K26" s="71"/>
       <c r="L26" s="68"/>
       <c r="M26" s="71"/>
       <c r="N26" s="68"/>
       <c r="O26" s="71"/>
       <c r="P26" s="68"/>
       <c r="Q26" s="71"/>
       <c r="R26" s="68"/>
       <c r="S26" s="71"/>
       <c r="T26" s="71"/>
       <c r="U26" s="68"/>
       <c r="V26" s="79"/>
       <c r="W26" s="80"/>
       <c r="X26" s="81"/>
     </row>
     <row r="27" spans="1:25" ht="13" x14ac:dyDescent="0.25">
       <c r="A27" s="100"/>
       <c r="B27" s="77"/>
       <c r="C27" s="128" t="s">
         <v>18</v>
       </c>
       <c r="D27" s="129"/>
-      <c r="E27" s="394"/>
-[...16 lines deleted...]
-      <c r="V27" s="396"/>
+      <c r="E27" s="403"/>
+      <c r="F27" s="404"/>
+      <c r="G27" s="404"/>
+      <c r="H27" s="404"/>
+      <c r="I27" s="404"/>
+      <c r="J27" s="404"/>
+      <c r="K27" s="404"/>
+      <c r="L27" s="404"/>
+      <c r="M27" s="404"/>
+      <c r="N27" s="404"/>
+      <c r="O27" s="404"/>
+      <c r="P27" s="404"/>
+      <c r="Q27" s="404"/>
+      <c r="R27" s="404"/>
+      <c r="S27" s="404"/>
+      <c r="T27" s="404"/>
+      <c r="U27" s="404"/>
+      <c r="V27" s="405"/>
       <c r="W27" s="88"/>
       <c r="X27" s="89"/>
     </row>
     <row r="28" spans="1:25" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="100"/>
       <c r="B28" s="79"/>
       <c r="C28" s="130"/>
       <c r="D28" s="131"/>
       <c r="E28" s="132"/>
       <c r="F28" s="132"/>
       <c r="G28" s="133"/>
       <c r="H28" s="19"/>
       <c r="I28" s="133"/>
       <c r="J28" s="19"/>
       <c r="K28" s="133"/>
       <c r="L28" s="19"/>
       <c r="M28" s="133"/>
       <c r="N28" s="19"/>
       <c r="O28" s="133"/>
       <c r="P28" s="19"/>
       <c r="Q28" s="133"/>
       <c r="R28" s="19"/>
       <c r="S28" s="133"/>
       <c r="T28" s="133"/>
       <c r="U28" s="19"/>
@@ -8209,54 +8217,54 @@
       <c r="C40" s="140"/>
       <c r="D40" s="140"/>
       <c r="E40" s="163"/>
       <c r="F40" s="164"/>
       <c r="G40" s="164"/>
       <c r="H40" s="164"/>
       <c r="I40" s="164"/>
       <c r="J40" s="164"/>
       <c r="K40" s="164"/>
       <c r="L40" s="164"/>
       <c r="M40" s="164"/>
       <c r="N40" s="164"/>
       <c r="O40" s="164"/>
       <c r="P40" s="164"/>
       <c r="Q40" s="164"/>
       <c r="R40" s="164"/>
       <c r="S40" s="164"/>
       <c r="T40" s="164"/>
       <c r="U40" s="164"/>
       <c r="V40" s="141"/>
       <c r="X40" s="91"/>
     </row>
     <row r="41" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="138"/>
       <c r="B41" s="156"/>
-      <c r="C41" s="384" t="s">
+      <c r="C41" s="390" t="s">
         <v>68</v>
       </c>
-      <c r="D41" s="384"/>
+      <c r="D41" s="390"/>
       <c r="E41" s="150">
         <f>E35-E37</f>
         <v>0</v>
       </c>
       <c r="F41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="G41" s="152">
         <f>G35-G37</f>
         <v>0</v>
       </c>
       <c r="H41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I41" s="153">
         <f>I35-I37</f>
         <v>0</v>
       </c>
       <c r="J41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="K41" s="152">
         <f>K35-K37</f>
         <v>0</v>
       </c>
@@ -8276,52 +8284,52 @@
       </c>
       <c r="P41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q41" s="152">
         <f>Q35-Q37</f>
         <v>0</v>
       </c>
       <c r="R41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S41" s="153">
         <f>S35-S37</f>
         <v>0</v>
       </c>
       <c r="T41" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U41" s="154"/>
       <c r="V41" s="155"/>
       <c r="X41" s="91"/>
     </row>
     <row r="42" spans="1:24" s="19" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="138"/>
       <c r="B42" s="156"/>
-      <c r="C42" s="384"/>
-      <c r="D42" s="384"/>
+      <c r="C42" s="390"/>
+      <c r="D42" s="390"/>
       <c r="F42" s="151"/>
       <c r="G42" s="151"/>
       <c r="H42" s="154"/>
       <c r="I42" s="154"/>
       <c r="J42" s="154"/>
       <c r="K42" s="151"/>
       <c r="L42" s="154"/>
       <c r="M42" s="151"/>
       <c r="N42" s="154"/>
       <c r="O42" s="154"/>
       <c r="P42" s="154"/>
       <c r="Q42" s="151"/>
       <c r="R42" s="154"/>
       <c r="S42" s="154"/>
       <c r="T42" s="154"/>
       <c r="U42" s="154"/>
       <c r="V42" s="155"/>
       <c r="X42" s="91"/>
     </row>
     <row r="43" spans="1:24" s="62" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A43" s="59"/>
       <c r="B43" s="149"/>
       <c r="C43" s="62" t="s">
         <v>30</v>
       </c>
@@ -8437,119 +8445,119 @@
       <c r="W45" s="18"/>
       <c r="X45" s="93"/>
     </row>
     <row r="46" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="138"/>
       <c r="B46" s="178"/>
       <c r="C46" s="179"/>
       <c r="D46" s="180"/>
       <c r="E46" s="181"/>
       <c r="F46" s="182"/>
       <c r="G46" s="182"/>
       <c r="H46" s="182"/>
       <c r="I46" s="182"/>
       <c r="J46" s="182"/>
       <c r="K46" s="182"/>
       <c r="L46" s="182"/>
       <c r="M46" s="182"/>
       <c r="N46" s="182"/>
       <c r="O46" s="182"/>
       <c r="P46" s="182"/>
       <c r="Q46" s="182"/>
       <c r="R46" s="182"/>
       <c r="S46" s="182"/>
       <c r="T46" s="182"/>
       <c r="U46" s="182"/>
-      <c r="V46" s="355"/>
+      <c r="V46" s="427"/>
       <c r="W46" s="94"/>
       <c r="X46" s="91"/>
     </row>
     <row r="47" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A47" s="138"/>
       <c r="B47" s="183"/>
       <c r="C47" s="184" t="s">
         <v>44</v>
       </c>
       <c r="D47" s="18"/>
       <c r="E47" s="166" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="185"/>
       <c r="G47" s="185" t="s">
         <v>70</v>
       </c>
       <c r="H47" s="185"/>
       <c r="I47" s="185"/>
       <c r="J47" s="185"/>
       <c r="K47" s="185"/>
       <c r="L47" s="185"/>
       <c r="M47" s="185"/>
       <c r="N47" s="185"/>
       <c r="O47" s="185"/>
       <c r="P47" s="185"/>
       <c r="Q47" s="185"/>
       <c r="R47" s="185"/>
       <c r="S47" s="185"/>
       <c r="T47" s="185"/>
       <c r="U47" s="185"/>
-      <c r="V47" s="356"/>
+      <c r="V47" s="428"/>
       <c r="W47" s="94"/>
       <c r="X47" s="91"/>
     </row>
     <row r="48" spans="1:24" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A48" s="138"/>
       <c r="B48" s="186"/>
       <c r="C48" s="78"/>
       <c r="D48" s="66"/>
       <c r="E48" s="187"/>
       <c r="F48" s="188"/>
       <c r="G48" s="189"/>
       <c r="H48" s="189"/>
       <c r="I48" s="189"/>
       <c r="J48" s="189"/>
       <c r="K48" s="189"/>
       <c r="L48" s="189"/>
       <c r="M48" s="189"/>
       <c r="N48" s="189"/>
       <c r="O48" s="189"/>
       <c r="P48" s="189"/>
       <c r="Q48" s="189"/>
       <c r="R48" s="189"/>
       <c r="S48" s="189"/>
       <c r="T48" s="189"/>
       <c r="U48" s="189"/>
-      <c r="V48" s="356"/>
+      <c r="V48" s="428"/>
       <c r="W48" s="94"/>
       <c r="X48" s="91"/>
     </row>
     <row r="49" spans="1:24" s="19" customFormat="1" ht="13" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="138"/>
       <c r="B49" s="186"/>
-      <c r="C49" s="360" t="s">
+      <c r="C49" s="432" t="s">
         <v>74</v>
       </c>
-      <c r="D49" s="361"/>
+      <c r="D49" s="433"/>
       <c r="E49" s="190">
         <f>IF($E$43&gt;40000000,MIN($E$41,E29*$E$43),E29*$E$43)</f>
         <v>0</v>
       </c>
       <c r="F49" s="157" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="191">
         <f>E29*G43</f>
         <v>0</v>
       </c>
       <c r="H49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="191">
         <f>E29*I43</f>
         <v>0</v>
       </c>
       <c r="J49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="K49" s="191">
         <f>E29*K43</f>
         <v>0</v>
       </c>
@@ -8570,81 +8578,81 @@
       <c r="P49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="Q49" s="191">
         <f>E29*Q43</f>
         <v>0</v>
       </c>
       <c r="R49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="S49" s="191">
         <f>E29*S43</f>
         <v>0</v>
       </c>
       <c r="T49" s="151" t="s">
         <v>21</v>
       </c>
       <c r="U49" s="154"/>
       <c r="V49" s="192"/>
       <c r="W49" s="95"/>
       <c r="X49" s="91"/>
     </row>
     <row r="50" spans="1:24" s="19" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="138"/>
       <c r="B50" s="186"/>
-      <c r="C50" s="362"/>
-[...1 lines deleted...]
-      <c r="E50" s="364" t="s">
+      <c r="C50" s="434"/>
+      <c r="D50" s="435"/>
+      <c r="E50" s="436" t="s">
         <v>31</v>
       </c>
       <c r="F50" s="193"/>
       <c r="G50" s="193"/>
       <c r="H50" s="193"/>
       <c r="I50" s="193"/>
       <c r="J50" s="193"/>
       <c r="K50" s="193"/>
       <c r="L50" s="193"/>
       <c r="M50" s="193"/>
       <c r="N50" s="193"/>
       <c r="O50" s="193"/>
       <c r="P50" s="193"/>
       <c r="Q50" s="193"/>
       <c r="R50" s="193"/>
       <c r="S50" s="193"/>
       <c r="T50" s="193"/>
       <c r="U50" s="193"/>
       <c r="V50" s="192"/>
       <c r="W50" s="95"/>
       <c r="X50" s="91"/>
     </row>
     <row r="51" spans="1:24" s="19" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="138"/>
       <c r="B51" s="186"/>
-      <c r="C51" s="362"/>
-[...1 lines deleted...]
-      <c r="E51" s="365"/>
+      <c r="C51" s="434"/>
+      <c r="D51" s="435"/>
+      <c r="E51" s="437"/>
       <c r="F51" s="193"/>
       <c r="G51" s="193"/>
       <c r="H51" s="193"/>
       <c r="I51" s="193"/>
       <c r="J51" s="193"/>
       <c r="K51" s="193"/>
       <c r="L51" s="193"/>
       <c r="M51" s="193"/>
       <c r="N51" s="193"/>
       <c r="O51" s="193"/>
       <c r="P51" s="193"/>
       <c r="Q51" s="193"/>
       <c r="R51" s="193"/>
       <c r="S51" s="193"/>
       <c r="T51" s="193"/>
       <c r="U51" s="193"/>
       <c r="V51" s="192"/>
       <c r="W51" s="95"/>
       <c r="X51" s="91"/>
     </row>
     <row r="52" spans="1:24" s="62" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A52" s="59"/>
       <c r="B52" s="60"/>
       <c r="C52" s="61" t="s">
         <v>45</v>
@@ -8692,97 +8700,97 @@
         <v>21</v>
       </c>
       <c r="Q52" s="195">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!I84</f>
         <v>0</v>
       </c>
       <c r="R52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="S52" s="196">
         <f>'(4) Finanzierung &amp; Finanzhilfe'!J84</f>
         <v>0</v>
       </c>
       <c r="T52" s="166" t="s">
         <v>21</v>
       </c>
       <c r="U52" s="169"/>
       <c r="V52" s="197"/>
       <c r="W52" s="96"/>
       <c r="X52" s="92"/>
     </row>
     <row r="53" spans="1:24" s="62" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="59"/>
       <c r="B53" s="60"/>
       <c r="C53" s="61"/>
-      <c r="E53" s="359" t="str">
+      <c r="E53" s="431" t="str">
         <f>IF(OR(E52&gt;E49,AND(G49&gt;0,G52&gt;G49),AND(I49&gt;0,I52&gt;I49),AND(K49&gt;0,K52&gt;K49),AND(M49&gt;0,M52&gt;M49),AND(O49&gt;0,O52&gt;O49),AND(Q49&gt;0,Q52&gt;Q49),AND(S49&gt;0,S52&gt;S49)),"Beantragter Förderbeitrag darf nicht grösser sein als Maximal möglicher Förderbeitrag","")</f>
         <v/>
       </c>
-      <c r="F53" s="359"/>
-[...14 lines deleted...]
-      <c r="U53" s="359"/>
+      <c r="F53" s="431"/>
+      <c r="G53" s="431"/>
+      <c r="H53" s="431"/>
+      <c r="I53" s="431"/>
+      <c r="J53" s="431"/>
+      <c r="K53" s="431"/>
+      <c r="L53" s="431"/>
+      <c r="M53" s="431"/>
+      <c r="N53" s="431"/>
+      <c r="O53" s="431"/>
+      <c r="P53" s="431"/>
+      <c r="Q53" s="431"/>
+      <c r="R53" s="431"/>
+      <c r="S53" s="431"/>
+      <c r="T53" s="431"/>
+      <c r="U53" s="431"/>
       <c r="V53" s="63"/>
       <c r="W53" s="97"/>
       <c r="X53" s="92"/>
     </row>
     <row r="54" spans="1:24" s="19" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="20"/>
       <c r="B54" s="64"/>
-      <c r="C54" s="357"/>
-[...18 lines deleted...]
-      <c r="V54" s="358"/>
+      <c r="C54" s="429"/>
+      <c r="D54" s="429"/>
+      <c r="E54" s="429"/>
+      <c r="F54" s="429"/>
+      <c r="G54" s="429"/>
+      <c r="H54" s="429"/>
+      <c r="I54" s="429"/>
+      <c r="J54" s="429"/>
+      <c r="K54" s="429"/>
+      <c r="L54" s="429"/>
+      <c r="M54" s="429"/>
+      <c r="N54" s="429"/>
+      <c r="O54" s="429"/>
+      <c r="P54" s="429"/>
+      <c r="Q54" s="429"/>
+      <c r="R54" s="429"/>
+      <c r="S54" s="429"/>
+      <c r="T54" s="429"/>
+      <c r="U54" s="429"/>
+      <c r="V54" s="430"/>
       <c r="W54" s="98"/>
       <c r="X54"/>
     </row>
     <row r="55" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="56" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B56" s="65" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:24" s="19" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="58" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="59" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="60" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="61" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="62" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="63" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="64" spans="1:24" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="65" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="66" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="67" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="68" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="69" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="70" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="71" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="72" s="19" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
@@ -8910,75 +8918,75 @@
       <c r="Q183" s="19"/>
       <c r="S183" s="19"/>
       <c r="T183" s="19"/>
       <c r="V183" s="19"/>
       <c r="X183" s="19"/>
     </row>
     <row r="184" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A184" s="19"/>
       <c r="B184" s="19"/>
       <c r="C184" s="19"/>
       <c r="D184" s="19"/>
       <c r="E184" s="19"/>
       <c r="F184" s="19"/>
       <c r="G184" s="19"/>
       <c r="I184" s="19"/>
       <c r="K184" s="19"/>
       <c r="M184" s="19"/>
       <c r="O184" s="19"/>
       <c r="Q184" s="19"/>
       <c r="S184" s="19"/>
       <c r="T184" s="19"/>
       <c r="V184" s="19"/>
       <c r="X184" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="p4e76GzeUD5aEPZL0jvCuo42edM0PrnpQ/A5J/mKDEYnaBtM7iQanlRg3U9uwEibp0jjCDzZbFjEeS4LVixFWw==" saltValue="LgWylIlL7bcwrqdME0Q63w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nhOlP0+8nXsDOQmgC323ioa/48Q1abnXOcarhaQeV2uDeLq/VjoJDxY0Iqxbzc2qKYAOJYlpdz5ZYwHjtyd+Xw==" saltValue="gVFRUOpdLELH5uNKoUam+A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="23">
-    <mergeCell ref="C41:D42"/>
-[...5 lines deleted...]
-    <mergeCell ref="O15:T18"/>
+    <mergeCell ref="V46:V48"/>
+    <mergeCell ref="C54:V54"/>
+    <mergeCell ref="E53:U53"/>
+    <mergeCell ref="C49:D51"/>
+    <mergeCell ref="E50:E51"/>
     <mergeCell ref="A5:V8"/>
     <mergeCell ref="X13:X16"/>
     <mergeCell ref="C16:D22"/>
     <mergeCell ref="E15:I15"/>
     <mergeCell ref="E16:I16"/>
     <mergeCell ref="E17:I17"/>
     <mergeCell ref="E21:I21"/>
     <mergeCell ref="E22:I22"/>
     <mergeCell ref="E18:I18"/>
     <mergeCell ref="E19:I19"/>
     <mergeCell ref="E20:I20"/>
-    <mergeCell ref="V46:V48"/>
-[...3 lines deleted...]
-    <mergeCell ref="E50:E51"/>
+    <mergeCell ref="C41:D42"/>
+    <mergeCell ref="C10:V11"/>
+    <mergeCell ref="E25:I25"/>
+    <mergeCell ref="E24:I24"/>
+    <mergeCell ref="E23:I23"/>
+    <mergeCell ref="E27:V27"/>
+    <mergeCell ref="O15:T18"/>
   </mergeCells>
   <conditionalFormatting sqref="E52">
     <cfRule type="expression" dxfId="40" priority="10">
       <formula>$E$52&gt;#REF!</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G52">
     <cfRule type="expression" dxfId="39" priority="7">
       <formula>$G$52&gt;$G$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52">
     <cfRule type="expression" dxfId="38" priority="6">
       <formula>$I$52&gt;$I$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K52">
     <cfRule type="expression" dxfId="37" priority="5">
       <formula>$K$52&gt;$K$49</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M52">
     <cfRule type="expression" dxfId="36" priority="4">
       <formula>$M$52&gt;$M$49</formula>
     </cfRule>
@@ -9035,166 +9043,166 @@
     <col min="8" max="8" width="13.453125" customWidth="1"/>
     <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="102"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="77"/>
     </row>
     <row r="2" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
-      <c r="B2" s="424" t="s">
+      <c r="B2" s="370" t="s">
         <v>94</v>
       </c>
-      <c r="C2" s="425"/>
-[...5 lines deleted...]
-      <c r="I2" s="426"/>
+      <c r="C2" s="371"/>
+      <c r="D2" s="371"/>
+      <c r="E2" s="371"/>
+      <c r="F2" s="371"/>
+      <c r="G2" s="371"/>
+      <c r="H2" s="371"/>
+      <c r="I2" s="372"/>
       <c r="J2" s="198"/>
       <c r="K2" s="199"/>
       <c r="L2" s="100"/>
     </row>
     <row r="3" spans="1:15" ht="160.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="75"/>
-      <c r="B3" s="427"/>
-[...6 lines deleted...]
-      <c r="I3" s="429"/>
+      <c r="B3" s="376"/>
+      <c r="C3" s="377"/>
+      <c r="D3" s="377"/>
+      <c r="E3" s="377"/>
+      <c r="F3" s="377"/>
+      <c r="G3" s="377"/>
+      <c r="H3" s="377"/>
+      <c r="I3" s="378"/>
       <c r="J3" s="200"/>
       <c r="K3" s="201"/>
       <c r="L3" s="100"/>
     </row>
     <row r="4" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="77"/>
       <c r="B4" s="110"/>
       <c r="C4" s="202"/>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="108"/>
       <c r="G4" s="202"/>
       <c r="H4" s="202"/>
       <c r="I4" s="202"/>
       <c r="J4" s="202"/>
       <c r="K4" s="202"/>
       <c r="L4" s="77"/>
     </row>
     <row r="5" spans="1:15" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="75"/>
       <c r="B5" s="19"/>
       <c r="C5" s="203"/>
       <c r="D5" s="204" t="s">
         <v>40</v>
       </c>
       <c r="E5" s="205" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="206" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="19"/>
-      <c r="H5" s="430" t="str">
+      <c r="H5" s="441" t="str">
         <f>IF(MAX(G10:G49)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="I5" s="430"/>
-[...1 lines deleted...]
-      <c r="K5" s="431"/>
+      <c r="I5" s="441"/>
+      <c r="J5" s="441"/>
+      <c r="K5" s="442"/>
       <c r="L5" s="77"/>
     </row>
     <row r="6" spans="1:15" ht="28" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="75"/>
       <c r="B6" s="109"/>
       <c r="C6" s="109"/>
       <c r="D6" s="207">
         <f>$I$50</f>
         <v>0</v>
       </c>
       <c r="E6" s="208">
         <f>$I$76</f>
         <v>0</v>
       </c>
       <c r="F6" s="209">
         <f>D6-E6</f>
         <v>0</v>
       </c>
       <c r="G6" s="109"/>
-      <c r="H6" s="430"/>
-[...2 lines deleted...]
-      <c r="K6" s="431"/>
+      <c r="H6" s="441"/>
+      <c r="I6" s="441"/>
+      <c r="J6" s="441"/>
+      <c r="K6" s="442"/>
       <c r="L6" s="77"/>
     </row>
     <row r="7" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="75"/>
       <c r="B7" s="109"/>
       <c r="C7" s="109"/>
       <c r="D7" s="109"/>
       <c r="E7" s="109"/>
       <c r="F7" s="109"/>
       <c r="G7" s="109"/>
       <c r="H7" s="109"/>
       <c r="I7" s="109"/>
       <c r="J7" s="109"/>
       <c r="K7" s="109"/>
       <c r="L7" s="77"/>
     </row>
     <row r="8" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75"/>
-      <c r="B8" s="418" t="s">
+      <c r="B8" s="387" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="419"/>
-[...7 lines deleted...]
-      <c r="K8" s="420"/>
+      <c r="C8" s="388"/>
+      <c r="D8" s="388"/>
+      <c r="E8" s="388"/>
+      <c r="F8" s="388"/>
+      <c r="G8" s="388"/>
+      <c r="H8" s="388"/>
+      <c r="I8" s="388"/>
+      <c r="J8" s="388"/>
+      <c r="K8" s="389"/>
       <c r="L8" s="77"/>
     </row>
     <row r="9" spans="1:15" ht="57.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="75"/>
       <c r="B9" s="210" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="211" t="s">
         <v>61</v>
       </c>
       <c r="D9" s="212" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G9" s="214" t="s">
         <v>59</v>
       </c>
       <c r="H9" s="214" t="s">
         <v>35</v>
       </c>
@@ -10162,564 +10170,564 @@
         <v>0</v>
       </c>
       <c r="L50" s="77"/>
     </row>
     <row r="51" spans="1:12" ht="13" x14ac:dyDescent="0.25">
       <c r="A51" s="77"/>
       <c r="B51" s="224"/>
       <c r="C51" s="224"/>
       <c r="D51" s="224"/>
       <c r="E51" s="224"/>
       <c r="F51" s="224"/>
       <c r="G51" s="225"/>
       <c r="H51" s="224"/>
       <c r="I51" s="226"/>
       <c r="J51" s="225"/>
       <c r="K51" s="225"/>
       <c r="L51" s="77"/>
     </row>
     <row r="52" spans="1:12" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="77"/>
       <c r="B52" s="227"/>
       <c r="C52" s="227"/>
       <c r="D52" s="227"/>
       <c r="E52" s="227"/>
       <c r="F52" s="227"/>
-      <c r="G52" s="430" t="str">
+      <c r="G52" s="441" t="str">
         <f>IF(MAX(G56:G75)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H52" s="430"/>
-[...2 lines deleted...]
-      <c r="K52" s="430"/>
+      <c r="H52" s="441"/>
+      <c r="I52" s="441"/>
+      <c r="J52" s="441"/>
+      <c r="K52" s="441"/>
       <c r="L52" s="100"/>
     </row>
     <row r="53" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="77"/>
       <c r="B53" s="227"/>
       <c r="C53" s="227"/>
       <c r="D53" s="227"/>
       <c r="E53" s="227"/>
       <c r="F53" s="227"/>
       <c r="G53" s="225"/>
       <c r="H53" s="227"/>
       <c r="I53" s="228"/>
       <c r="J53" s="228"/>
       <c r="K53" s="228"/>
       <c r="L53" s="77"/>
     </row>
     <row r="54" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="77"/>
-      <c r="B54" s="418" t="s">
+      <c r="B54" s="387" t="s">
         <v>67</v>
       </c>
-      <c r="C54" s="419"/>
-[...7 lines deleted...]
-      <c r="K54" s="420"/>
+      <c r="C54" s="388"/>
+      <c r="D54" s="388"/>
+      <c r="E54" s="388"/>
+      <c r="F54" s="388"/>
+      <c r="G54" s="388"/>
+      <c r="H54" s="388"/>
+      <c r="I54" s="388"/>
+      <c r="J54" s="388"/>
+      <c r="K54" s="389"/>
       <c r="L54" s="77"/>
     </row>
     <row r="55" spans="1:12" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="77"/>
-      <c r="B55" s="415" t="s">
+      <c r="B55" s="443" t="s">
         <v>54</v>
       </c>
-      <c r="C55" s="416"/>
-      <c r="D55" s="417"/>
+      <c r="C55" s="444"/>
+      <c r="D55" s="445"/>
       <c r="E55" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F55" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G55" s="214" t="s">
         <v>59</v>
       </c>
       <c r="H55" s="214" t="s">
         <v>35</v>
       </c>
       <c r="I55" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J55" s="214" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="214" t="s">
         <v>16</v>
       </c>
       <c r="L55" s="77"/>
     </row>
     <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="77"/>
-      <c r="B56" s="421" t="s">
+      <c r="B56" s="446" t="s">
         <v>52</v>
       </c>
-      <c r="C56" s="422"/>
-      <c r="D56" s="423"/>
+      <c r="C56" s="447"/>
+      <c r="D56" s="448"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="2"/>
       <c r="I56" s="215">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="215" t="str">
         <f>IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="215" t="str">
         <f>IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="77"/>
     </row>
     <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="77"/>
-      <c r="B57" s="412"/>
-[...1 lines deleted...]
-      <c r="D57" s="414"/>
+      <c r="B57" s="438"/>
+      <c r="C57" s="439"/>
+      <c r="D57" s="440"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="216">
         <f t="shared" ref="I57:I74" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="216" t="str">
         <f t="shared" ref="J57:J75" si="10">IF(E57="Interne Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="K57" s="216" t="str">
         <f t="shared" ref="K57:K75" si="11">IF(E57="Externe Kosten",I57,"-")</f>
         <v>-</v>
       </c>
       <c r="L57" s="77"/>
     </row>
     <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="77"/>
-      <c r="B58" s="412"/>
-[...1 lines deleted...]
-      <c r="D58" s="414"/>
+      <c r="B58" s="438"/>
+      <c r="C58" s="439"/>
+      <c r="D58" s="440"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K58" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L58" s="77"/>
     </row>
     <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="77"/>
-      <c r="B59" s="412"/>
-[...1 lines deleted...]
-      <c r="D59" s="414"/>
+      <c r="B59" s="438"/>
+      <c r="C59" s="439"/>
+      <c r="D59" s="440"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K59" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L59" s="77"/>
     </row>
     <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="77"/>
-      <c r="B60" s="412"/>
-[...1 lines deleted...]
-      <c r="D60" s="414"/>
+      <c r="B60" s="438"/>
+      <c r="C60" s="439"/>
+      <c r="D60" s="440"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K60" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L60" s="77"/>
     </row>
     <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="77"/>
-      <c r="B61" s="412"/>
-[...1 lines deleted...]
-      <c r="D61" s="414"/>
+      <c r="B61" s="438"/>
+      <c r="C61" s="439"/>
+      <c r="D61" s="440"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J61" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K61" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L61" s="77"/>
     </row>
     <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="77"/>
-      <c r="B62" s="412"/>
-[...1 lines deleted...]
-      <c r="D62" s="414"/>
+      <c r="B62" s="438"/>
+      <c r="C62" s="439"/>
+      <c r="D62" s="440"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J62" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K62" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L62" s="77"/>
     </row>
     <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="77"/>
-      <c r="B63" s="412"/>
-[...1 lines deleted...]
-      <c r="D63" s="414"/>
+      <c r="B63" s="438"/>
+      <c r="C63" s="439"/>
+      <c r="D63" s="440"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="216">
         <f t="shared" ref="I63:I71" si="12">G63*H63</f>
         <v>0</v>
       </c>
       <c r="J63" s="216" t="str">
         <f t="shared" ref="J63:J71" si="13">IF(E63="Interne Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="K63" s="216" t="str">
         <f t="shared" ref="K63:K71" si="14">IF(E63="Externe Kosten",I63,"-")</f>
         <v>-</v>
       </c>
       <c r="L63" s="77"/>
     </row>
     <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="77"/>
-      <c r="B64" s="412"/>
-[...1 lines deleted...]
-      <c r="D64" s="414"/>
+      <c r="B64" s="438"/>
+      <c r="C64" s="439"/>
+      <c r="D64" s="440"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J64" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K64" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L64" s="77"/>
     </row>
     <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="77"/>
-      <c r="B65" s="412"/>
-[...1 lines deleted...]
-      <c r="D65" s="414"/>
+      <c r="B65" s="438"/>
+      <c r="C65" s="439"/>
+      <c r="D65" s="440"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J65" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K65" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L65" s="77"/>
     </row>
     <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="77"/>
-      <c r="B66" s="412"/>
-[...1 lines deleted...]
-      <c r="D66" s="414"/>
+      <c r="B66" s="438"/>
+      <c r="C66" s="439"/>
+      <c r="D66" s="440"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J66" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K66" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L66" s="77"/>
     </row>
     <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="77"/>
-      <c r="B67" s="412"/>
-[...1 lines deleted...]
-      <c r="D67" s="414"/>
+      <c r="B67" s="438"/>
+      <c r="C67" s="439"/>
+      <c r="D67" s="440"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J67" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K67" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L67" s="77"/>
     </row>
     <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="77"/>
-      <c r="B68" s="412"/>
-[...1 lines deleted...]
-      <c r="D68" s="414"/>
+      <c r="B68" s="438"/>
+      <c r="C68" s="439"/>
+      <c r="D68" s="440"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J68" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K68" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L68" s="77"/>
     </row>
     <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="77"/>
-      <c r="B69" s="412"/>
-[...1 lines deleted...]
-      <c r="D69" s="414"/>
+      <c r="B69" s="438"/>
+      <c r="C69" s="439"/>
+      <c r="D69" s="440"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J69" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K69" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L69" s="77"/>
     </row>
     <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="77"/>
-      <c r="B70" s="412"/>
-[...1 lines deleted...]
-      <c r="D70" s="414"/>
+      <c r="B70" s="438"/>
+      <c r="C70" s="439"/>
+      <c r="D70" s="440"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J70" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K70" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L70" s="77"/>
     </row>
     <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="77"/>
-      <c r="B71" s="412"/>
-[...1 lines deleted...]
-      <c r="D71" s="414"/>
+      <c r="B71" s="438"/>
+      <c r="C71" s="439"/>
+      <c r="D71" s="440"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="216">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="J71" s="216" t="str">
         <f t="shared" si="13"/>
         <v>-</v>
       </c>
       <c r="K71" s="216" t="str">
         <f t="shared" si="14"/>
         <v>-</v>
       </c>
       <c r="L71" s="77"/>
     </row>
     <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="77"/>
-      <c r="B72" s="412"/>
-[...1 lines deleted...]
-      <c r="D72" s="414"/>
+      <c r="B72" s="438"/>
+      <c r="C72" s="439"/>
+      <c r="D72" s="440"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K72" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L72" s="77"/>
     </row>
     <row r="73" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="77"/>
-      <c r="B73" s="412"/>
-[...1 lines deleted...]
-      <c r="D73" s="414"/>
+      <c r="B73" s="438"/>
+      <c r="C73" s="439"/>
+      <c r="D73" s="440"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K73" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L73" s="77"/>
     </row>
     <row r="74" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="77"/>
-      <c r="B74" s="412"/>
-[...1 lines deleted...]
-      <c r="D74" s="414"/>
+      <c r="B74" s="438"/>
+      <c r="C74" s="439"/>
+      <c r="D74" s="440"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="4"/>
       <c r="H74" s="4"/>
       <c r="I74" s="216">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K74" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L74" s="77"/>
     </row>
     <row r="75" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="77"/>
-      <c r="B75" s="409"/>
-[...1 lines deleted...]
-      <c r="D75" s="411"/>
+      <c r="B75" s="455"/>
+      <c r="C75" s="456"/>
+      <c r="D75" s="457"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="4"/>
       <c r="H75" s="4"/>
       <c r="I75" s="216">
         <f t="shared" ref="I75" si="15">G75*H75</f>
         <v>0</v>
       </c>
       <c r="J75" s="216" t="str">
         <f t="shared" si="10"/>
         <v>-</v>
       </c>
       <c r="K75" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="L75" s="77"/>
     </row>
     <row r="76" spans="1:12" ht="17.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="77"/>
       <c r="B76" s="229"/>
       <c r="C76" s="230"/>
       <c r="D76" s="230"/>
       <c r="E76" s="230"/>
       <c r="F76" s="230"/>
@@ -10777,128 +10785,128 @@
       <c r="E79" s="234"/>
       <c r="F79" s="234"/>
       <c r="G79" s="234"/>
       <c r="H79" s="234"/>
       <c r="I79" s="234"/>
       <c r="J79" s="234"/>
       <c r="K79" s="235"/>
       <c r="L79" s="77"/>
     </row>
     <row r="80" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="77"/>
       <c r="B80" s="233"/>
       <c r="C80" s="234"/>
       <c r="D80" s="234"/>
       <c r="E80" s="234"/>
       <c r="F80" s="234"/>
       <c r="G80" s="234"/>
       <c r="H80" s="234"/>
       <c r="I80" s="234"/>
       <c r="J80" s="234"/>
       <c r="K80" s="235"/>
       <c r="L80" s="77"/>
     </row>
     <row r="81" spans="1:12" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="77"/>
-      <c r="B81" s="403"/>
-[...1 lines deleted...]
-      <c r="D81" s="405"/>
+      <c r="B81" s="449"/>
+      <c r="C81" s="450"/>
+      <c r="D81" s="451"/>
       <c r="E81" s="77"/>
       <c r="F81" s="77"/>
       <c r="G81" s="77"/>
       <c r="H81" s="77"/>
       <c r="I81" s="77"/>
       <c r="J81" s="77"/>
       <c r="K81" s="77"/>
       <c r="L81" s="77"/>
     </row>
     <row r="82" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="77"/>
-      <c r="B82" s="406"/>
-[...1 lines deleted...]
-      <c r="D82" s="408"/>
+      <c r="B82" s="452"/>
+      <c r="C82" s="453"/>
+      <c r="D82" s="454"/>
       <c r="E82" s="128"/>
       <c r="F82" s="77"/>
       <c r="G82" s="77"/>
       <c r="H82" s="128"/>
       <c r="I82" s="77"/>
       <c r="J82" s="77"/>
       <c r="K82" s="77"/>
       <c r="L82" s="77"/>
     </row>
     <row r="83" spans="1:12" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="99"/>
       <c r="B83" s="99"/>
       <c r="C83" s="99"/>
       <c r="D83" s="99"/>
       <c r="E83" s="99"/>
       <c r="F83" s="99"/>
       <c r="G83" s="99"/>
       <c r="H83" s="99"/>
       <c r="I83" s="99"/>
       <c r="J83" s="99"/>
       <c r="K83" s="99"/>
       <c r="L83" s="99"/>
     </row>
     <row r="88" spans="1:12" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B88" s="217"/>
       <c r="C88" s="217"/>
       <c r="D88" s="217"/>
       <c r="E88" s="217"/>
       <c r="H88" s="217"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="SDom2aY/1nCXTwDWyW/FQulZu/0MaAh1kLqS61/8Scc/97llzuW0qfEmg/6hrIbrvGGOBEapaBCb45OchvT+Lg==" saltValue="Ps+3xm4u9Rb+ldzIgzGAVg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B2:I3"/>
-[...4 lines deleted...]
-    <mergeCell ref="G52:K52"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B54:K54"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B66:D66"/>
-    <mergeCell ref="B81:D81"/>
-[...6 lines deleted...]
-    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B2:I3"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="H5:K6"/>
+    <mergeCell ref="B8:K8"/>
+    <mergeCell ref="G52:K52"/>
   </mergeCells>
   <conditionalFormatting sqref="G10:G49">
     <cfRule type="cellIs" dxfId="32" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G56:G75">
     <cfRule type="cellIs" dxfId="30" priority="1" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10:K49">
     <cfRule type="expression" dxfId="27" priority="12">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J56:K75">
     <cfRule type="expression" dxfId="25" priority="10">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:D48 D56:D75" xr:uid="{E8CECFDA-3C7F-4263-BC40-E698F5DF52CD}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -11014,152 +11022,152 @@
     <col min="8" max="8" width="13.453125" customWidth="1"/>
     <col min="9" max="9" width="10.81640625" customWidth="1"/>
     <col min="10" max="10" width="9.7265625" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.54296875" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="2.7265625" customWidth="1"/>
     <col min="13" max="22" width="0" hidden="1" customWidth="1"/>
     <col min="23" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="102"/>
       <c r="C1" s="79"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="77"/>
     </row>
     <row r="2" spans="1:15" ht="148.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
-      <c r="B2" s="433" t="s">
+      <c r="B2" s="459" t="s">
         <v>95</v>
       </c>
-      <c r="C2" s="434"/>
-[...5 lines deleted...]
-      <c r="I2" s="435"/>
+      <c r="C2" s="460"/>
+      <c r="D2" s="460"/>
+      <c r="E2" s="460"/>
+      <c r="F2" s="460"/>
+      <c r="G2" s="460"/>
+      <c r="H2" s="460"/>
+      <c r="I2" s="461"/>
       <c r="J2" s="105"/>
       <c r="K2" s="106"/>
       <c r="L2" s="100"/>
     </row>
     <row r="3" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="77"/>
       <c r="B3" s="107"/>
       <c r="C3" s="108"/>
       <c r="D3" s="108"/>
       <c r="E3" s="108"/>
       <c r="F3" s="108"/>
       <c r="G3" s="108"/>
       <c r="H3" s="108"/>
       <c r="I3" s="108"/>
       <c r="J3" s="108"/>
       <c r="K3" s="108"/>
       <c r="L3" s="77"/>
     </row>
     <row r="4" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75"/>
       <c r="B4" s="19"/>
       <c r="C4" s="203"/>
       <c r="D4" s="204" t="s">
         <v>84</v>
       </c>
       <c r="E4" s="205" t="s">
         <v>85</v>
       </c>
       <c r="F4" s="206" t="s">
         <v>75</v>
       </c>
-      <c r="G4" s="436" t="str">
+      <c r="G4" s="462" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="437"/>
-[...2 lines deleted...]
-      <c r="K4" s="438"/>
+      <c r="H4" s="463"/>
+      <c r="I4" s="463"/>
+      <c r="J4" s="463"/>
+      <c r="K4" s="464"/>
       <c r="L4" s="77"/>
     </row>
     <row r="5" spans="1:15" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="75"/>
       <c r="B5" s="109"/>
       <c r="C5" s="236"/>
       <c r="D5" s="207">
         <f>$I$49</f>
         <v>0</v>
       </c>
       <c r="E5" s="208">
         <f>$I$74</f>
         <v>0</v>
       </c>
       <c r="F5" s="209">
         <f>D5-E5</f>
         <v>0</v>
       </c>
-      <c r="G5" s="436"/>
-[...3 lines deleted...]
-      <c r="K5" s="438"/>
+      <c r="G5" s="462"/>
+      <c r="H5" s="463"/>
+      <c r="I5" s="463"/>
+      <c r="J5" s="463"/>
+      <c r="K5" s="464"/>
       <c r="L5" s="77"/>
     </row>
     <row r="6" spans="1:15" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="75"/>
       <c r="B6" s="109"/>
       <c r="C6" s="109"/>
       <c r="D6" s="109"/>
       <c r="E6" s="109"/>
       <c r="F6" s="109"/>
       <c r="G6" s="109"/>
       <c r="H6" s="109"/>
       <c r="I6" s="109"/>
       <c r="J6" s="109"/>
       <c r="K6" s="109"/>
       <c r="L6" s="77"/>
     </row>
     <row r="7" spans="1:15" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="75"/>
-      <c r="B7" s="418" t="s">
+      <c r="B7" s="387" t="s">
         <v>76</v>
       </c>
-      <c r="C7" s="419"/>
-[...7 lines deleted...]
-      <c r="K7" s="420"/>
+      <c r="C7" s="388"/>
+      <c r="D7" s="388"/>
+      <c r="E7" s="388"/>
+      <c r="F7" s="388"/>
+      <c r="G7" s="388"/>
+      <c r="H7" s="388"/>
+      <c r="I7" s="388"/>
+      <c r="J7" s="388"/>
+      <c r="K7" s="389"/>
       <c r="L7" s="77"/>
     </row>
     <row r="8" spans="1:15" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75"/>
       <c r="B8" s="210" t="s">
         <v>62</v>
       </c>
       <c r="C8" s="211" t="s">
         <v>61</v>
       </c>
       <c r="D8" s="212" t="s">
         <v>63</v>
       </c>
       <c r="E8" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G8" s="120" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="214" t="s">
         <v>37</v>
       </c>
@@ -12127,548 +12135,548 @@
         <v>0</v>
       </c>
       <c r="L49" s="77"/>
     </row>
     <row r="50" spans="1:12" s="19" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="78"/>
       <c r="B50" s="238"/>
       <c r="C50" s="224"/>
       <c r="D50" s="224"/>
       <c r="E50" s="224"/>
       <c r="F50" s="224"/>
       <c r="G50" s="239"/>
       <c r="H50" s="225"/>
       <c r="I50" s="225"/>
       <c r="J50" s="240"/>
       <c r="K50" s="240"/>
       <c r="L50" s="78"/>
     </row>
     <row r="51" spans="1:12" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="77"/>
       <c r="B51" s="124"/>
       <c r="C51" s="241"/>
       <c r="D51" s="241"/>
       <c r="E51" s="241"/>
       <c r="F51" s="241"/>
-      <c r="G51" s="439" t="str">
+      <c r="G51" s="465" t="str">
         <f>IF(MAX(G54:G73)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H51" s="440"/>
-[...2 lines deleted...]
-      <c r="K51" s="441"/>
+      <c r="H51" s="466"/>
+      <c r="I51" s="466"/>
+      <c r="J51" s="466"/>
+      <c r="K51" s="467"/>
       <c r="L51" s="77"/>
     </row>
     <row r="52" spans="1:12" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="77"/>
-      <c r="B52" s="418" t="s">
+      <c r="B52" s="387" t="s">
         <v>77</v>
       </c>
-      <c r="C52" s="419"/>
-[...7 lines deleted...]
-      <c r="K52" s="420"/>
+      <c r="C52" s="388"/>
+      <c r="D52" s="388"/>
+      <c r="E52" s="388"/>
+      <c r="F52" s="388"/>
+      <c r="G52" s="388"/>
+      <c r="H52" s="388"/>
+      <c r="I52" s="388"/>
+      <c r="J52" s="388"/>
+      <c r="K52" s="389"/>
       <c r="L52" s="77"/>
     </row>
     <row r="53" spans="1:12" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="77"/>
-      <c r="B53" s="415" t="s">
+      <c r="B53" s="443" t="s">
         <v>54</v>
       </c>
-      <c r="C53" s="416"/>
-      <c r="D53" s="432"/>
+      <c r="C53" s="444"/>
+      <c r="D53" s="458"/>
       <c r="E53" s="213" t="s">
         <v>3</v>
       </c>
       <c r="F53" s="214" t="s">
         <v>1</v>
       </c>
       <c r="G53" s="120" t="s">
         <v>60</v>
       </c>
       <c r="H53" s="214" t="s">
         <v>37</v>
       </c>
       <c r="I53" s="214" t="s">
         <v>36</v>
       </c>
       <c r="J53" s="237" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="237" t="s">
         <v>16</v>
       </c>
       <c r="L53" s="77"/>
     </row>
     <row r="54" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A54" s="77"/>
-      <c r="B54" s="421"/>
-[...1 lines deleted...]
-      <c r="D54" s="423"/>
+      <c r="B54" s="446"/>
+      <c r="C54" s="447"/>
+      <c r="D54" s="448"/>
       <c r="E54" s="1"/>
       <c r="F54" s="3"/>
       <c r="G54" s="4"/>
       <c r="H54" s="2"/>
       <c r="I54" s="215">
         <f>G54*H54</f>
         <v>0</v>
       </c>
       <c r="J54" s="215" t="str">
         <f>IF(E54="Interne Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="K54" s="215" t="str">
         <f>IF(E54="Externe Kosten",I54,"-")</f>
         <v>-</v>
       </c>
       <c r="L54" s="77"/>
     </row>
     <row r="55" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A55" s="77"/>
-      <c r="B55" s="412"/>
-[...1 lines deleted...]
-      <c r="D55" s="414"/>
+      <c r="B55" s="438"/>
+      <c r="C55" s="439"/>
+      <c r="D55" s="440"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="216">
         <f t="shared" ref="I55:I71" si="7">G55*H55</f>
         <v>0</v>
       </c>
       <c r="J55" s="216" t="str">
         <f t="shared" ref="J55:J73" si="8">IF(E55="Interne Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="K55" s="216" t="str">
         <f t="shared" ref="K55:K73" si="9">IF(E55="Externe Kosten",I55,"-")</f>
         <v>-</v>
       </c>
       <c r="L55" s="77"/>
     </row>
     <row r="56" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="77"/>
-      <c r="B56" s="412"/>
-[...1 lines deleted...]
-      <c r="D56" s="414"/>
+      <c r="B56" s="438"/>
+      <c r="C56" s="439"/>
+      <c r="D56" s="440"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="216">
         <f t="shared" ref="I56:I61" si="10">G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="216" t="str">
         <f t="shared" ref="J56:J61" si="11">IF(E56="Interne Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="K56" s="216" t="str">
         <f t="shared" ref="K56:K61" si="12">IF(E56="Externe Kosten",I56,"-")</f>
         <v>-</v>
       </c>
       <c r="L56" s="77"/>
     </row>
     <row r="57" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="77"/>
-      <c r="B57" s="412"/>
-[...1 lines deleted...]
-      <c r="D57" s="414"/>
+      <c r="B57" s="438"/>
+      <c r="C57" s="439"/>
+      <c r="D57" s="440"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J57" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K57" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L57" s="77"/>
     </row>
     <row r="58" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="77"/>
-      <c r="B58" s="412"/>
-[...1 lines deleted...]
-      <c r="D58" s="414"/>
+      <c r="B58" s="438"/>
+      <c r="C58" s="439"/>
+      <c r="D58" s="440"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J58" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K58" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L58" s="77"/>
     </row>
     <row r="59" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="77"/>
-      <c r="B59" s="412"/>
-[...1 lines deleted...]
-      <c r="D59" s="414"/>
+      <c r="B59" s="438"/>
+      <c r="C59" s="439"/>
+      <c r="D59" s="440"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="4"/>
       <c r="H59" s="4"/>
       <c r="I59" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J59" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K59" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L59" s="77"/>
     </row>
     <row r="60" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="77"/>
-      <c r="B60" s="412"/>
-[...1 lines deleted...]
-      <c r="D60" s="414"/>
+      <c r="B60" s="438"/>
+      <c r="C60" s="439"/>
+      <c r="D60" s="440"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
       <c r="I60" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J60" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K60" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L60" s="77"/>
     </row>
     <row r="61" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="77"/>
-      <c r="B61" s="412"/>
-[...1 lines deleted...]
-      <c r="D61" s="414"/>
+      <c r="B61" s="438"/>
+      <c r="C61" s="439"/>
+      <c r="D61" s="440"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="4"/>
       <c r="H61" s="4"/>
       <c r="I61" s="216">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J61" s="216" t="str">
         <f t="shared" si="11"/>
         <v>-</v>
       </c>
       <c r="K61" s="216" t="str">
         <f t="shared" si="12"/>
         <v>-</v>
       </c>
       <c r="L61" s="77"/>
     </row>
     <row r="62" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="77"/>
-      <c r="B62" s="412"/>
-[...1 lines deleted...]
-      <c r="D62" s="414"/>
+      <c r="B62" s="438"/>
+      <c r="C62" s="439"/>
+      <c r="D62" s="440"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="4"/>
       <c r="H62" s="4"/>
       <c r="I62" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J62" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K62" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L62" s="77"/>
     </row>
     <row r="63" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="77"/>
-      <c r="B63" s="412"/>
-[...1 lines deleted...]
-      <c r="D63" s="414"/>
+      <c r="B63" s="438"/>
+      <c r="C63" s="439"/>
+      <c r="D63" s="440"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="4"/>
       <c r="H63" s="4"/>
       <c r="I63" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J63" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K63" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L63" s="77"/>
     </row>
     <row r="64" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="77"/>
-      <c r="B64" s="412"/>
-[...1 lines deleted...]
-      <c r="D64" s="414"/>
+      <c r="B64" s="438"/>
+      <c r="C64" s="439"/>
+      <c r="D64" s="440"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="4"/>
       <c r="H64" s="4"/>
       <c r="I64" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J64" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K64" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L64" s="77"/>
     </row>
     <row r="65" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="77"/>
-      <c r="B65" s="412"/>
-[...1 lines deleted...]
-      <c r="D65" s="414"/>
+      <c r="B65" s="438"/>
+      <c r="C65" s="439"/>
+      <c r="D65" s="440"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J65" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K65" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L65" s="77"/>
     </row>
     <row r="66" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="77"/>
-      <c r="B66" s="412"/>
-[...1 lines deleted...]
-      <c r="D66" s="414"/>
+      <c r="B66" s="438"/>
+      <c r="C66" s="439"/>
+      <c r="D66" s="440"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="4"/>
       <c r="H66" s="4"/>
       <c r="I66" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J66" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K66" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L66" s="77"/>
     </row>
     <row r="67" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="77"/>
-      <c r="B67" s="412"/>
-[...1 lines deleted...]
-      <c r="D67" s="414"/>
+      <c r="B67" s="438"/>
+      <c r="C67" s="439"/>
+      <c r="D67" s="440"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="4"/>
       <c r="H67" s="4"/>
       <c r="I67" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J67" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K67" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L67" s="77"/>
     </row>
     <row r="68" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="77"/>
-      <c r="B68" s="412"/>
-[...1 lines deleted...]
-      <c r="D68" s="414"/>
+      <c r="B68" s="438"/>
+      <c r="C68" s="439"/>
+      <c r="D68" s="440"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J68" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K68" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L68" s="77"/>
     </row>
     <row r="69" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="77"/>
-      <c r="B69" s="412"/>
-[...1 lines deleted...]
-      <c r="D69" s="414"/>
+      <c r="B69" s="438"/>
+      <c r="C69" s="439"/>
+      <c r="D69" s="440"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="4"/>
       <c r="H69" s="4"/>
       <c r="I69" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J69" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K69" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L69" s="77"/>
     </row>
     <row r="70" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="77"/>
-      <c r="B70" s="412"/>
-[...1 lines deleted...]
-      <c r="D70" s="414"/>
+      <c r="B70" s="438"/>
+      <c r="C70" s="439"/>
+      <c r="D70" s="440"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="4"/>
       <c r="H70" s="4"/>
       <c r="I70" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J70" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K70" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L70" s="77"/>
     </row>
     <row r="71" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="77"/>
-      <c r="B71" s="412"/>
-[...1 lines deleted...]
-      <c r="D71" s="414"/>
+      <c r="B71" s="438"/>
+      <c r="C71" s="439"/>
+      <c r="D71" s="440"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="4"/>
       <c r="H71" s="4"/>
       <c r="I71" s="216">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J71" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K71" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L71" s="77"/>
     </row>
     <row r="72" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="77"/>
-      <c r="B72" s="412"/>
-[...1 lines deleted...]
-      <c r="D72" s="414"/>
+      <c r="B72" s="438"/>
+      <c r="C72" s="439"/>
+      <c r="D72" s="440"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="4"/>
       <c r="H72" s="4"/>
       <c r="I72" s="216">
         <f t="shared" ref="I72:I73" si="13">G72*H72</f>
         <v>0</v>
       </c>
       <c r="J72" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K72" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L72" s="77"/>
     </row>
     <row r="73" spans="1:12" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="77"/>
-      <c r="B73" s="409"/>
-[...1 lines deleted...]
-      <c r="D73" s="411"/>
+      <c r="B73" s="455"/>
+      <c r="C73" s="456"/>
+      <c r="D73" s="457"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="4"/>
       <c r="H73" s="4"/>
       <c r="I73" s="216">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J73" s="216" t="str">
         <f t="shared" si="8"/>
         <v>-</v>
       </c>
       <c r="K73" s="216" t="str">
         <f t="shared" si="9"/>
         <v>-</v>
       </c>
       <c r="L73" s="77"/>
     </row>
     <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="77"/>
       <c r="B74" s="219"/>
       <c r="C74" s="220"/>
       <c r="D74" s="220"/>
       <c r="E74" s="220"/>
       <c r="F74" s="220"/>
@@ -12684,128 +12692,128 @@
         <f>ROUND(SUM(J54:J73),0)</f>
         <v>0</v>
       </c>
       <c r="K74" s="223">
         <f>ROUND(SUM(K54:K73),0)</f>
         <v>0</v>
       </c>
       <c r="L74" s="77"/>
     </row>
     <row r="75" spans="1:12" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="77"/>
       <c r="B75" s="233"/>
       <c r="C75" s="234"/>
       <c r="D75" s="234"/>
       <c r="E75" s="234"/>
       <c r="F75" s="234"/>
       <c r="G75" s="234"/>
       <c r="H75" s="234"/>
       <c r="I75" s="234"/>
       <c r="J75" s="234"/>
       <c r="K75" s="235"/>
       <c r="L75" s="77"/>
     </row>
     <row r="76" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="77"/>
-      <c r="B76" s="403"/>
-[...1 lines deleted...]
-      <c r="D76" s="405"/>
+      <c r="B76" s="449"/>
+      <c r="C76" s="450"/>
+      <c r="D76" s="451"/>
       <c r="E76" s="77"/>
       <c r="F76" s="77"/>
       <c r="G76" s="77"/>
       <c r="H76" s="77"/>
       <c r="I76" s="77"/>
       <c r="J76" s="77"/>
       <c r="K76" s="77"/>
       <c r="L76" s="77"/>
     </row>
     <row r="77" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="77"/>
-      <c r="B77" s="406"/>
-[...1 lines deleted...]
-      <c r="D77" s="408"/>
+      <c r="B77" s="452"/>
+      <c r="C77" s="453"/>
+      <c r="D77" s="454"/>
       <c r="E77" s="128"/>
       <c r="F77" s="77"/>
       <c r="G77" s="77"/>
       <c r="H77" s="128"/>
       <c r="I77" s="77"/>
       <c r="J77" s="77"/>
       <c r="K77" s="77"/>
       <c r="L77" s="77"/>
     </row>
     <row r="78" spans="1:12" ht="36.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="99"/>
       <c r="B78" s="99"/>
       <c r="C78" s="99"/>
       <c r="D78" s="99"/>
       <c r="E78" s="99"/>
       <c r="F78" s="99"/>
       <c r="G78" s="99"/>
       <c r="H78" s="99"/>
       <c r="I78" s="99"/>
       <c r="J78" s="99"/>
       <c r="K78" s="99"/>
       <c r="L78" s="99"/>
     </row>
     <row r="83" spans="2:8" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="217"/>
       <c r="C83" s="217"/>
       <c r="D83" s="217"/>
       <c r="E83" s="217"/>
       <c r="H83" s="217"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="nV7r7hKoV5Xvhr6QPX/wpBw4/MTD1X+h9197xyOJPj0iAskhdrSPK7MBXHelhWVFbqZF5yFE+qi2azAympklwQ==" saltValue="SS0GjtNg9RRVZ4qsPLtgnA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="28">
+    <mergeCell ref="B7:K7"/>
+    <mergeCell ref="B52:K52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B2:I2"/>
+    <mergeCell ref="G4:K5"/>
+    <mergeCell ref="G51:K51"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B55:D55"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B57:D57"/>
     <mergeCell ref="B58:D58"/>
     <mergeCell ref="B59:D59"/>
     <mergeCell ref="B60:D60"/>
-    <mergeCell ref="B73:D73"/>
-[...13 lines deleted...]
-    <mergeCell ref="G51:K51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48">
     <cfRule type="cellIs" dxfId="24" priority="2" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G54:G73">
     <cfRule type="cellIs" dxfId="23" priority="1" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:K48">
     <cfRule type="expression" dxfId="20" priority="16">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J54:K73">
     <cfRule type="expression" dxfId="19" priority="9">
       <formula>#REF!="Pilot-/Demonstrationsprojekt (P+D)"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D56:D73 D11:D28 D30:D47" xr:uid="{9C51933B-C935-4A0E-B149-64E6FC732C20}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
@@ -12930,63 +12938,63 @@
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
       <c r="K1" s="79"/>
       <c r="L1" s="79"/>
       <c r="M1" s="79"/>
       <c r="N1" s="79"/>
       <c r="O1" s="79"/>
       <c r="P1" s="79"/>
       <c r="Q1" s="79"/>
       <c r="R1" s="79"/>
       <c r="S1" s="79"/>
       <c r="T1" s="79"/>
       <c r="U1" s="79"/>
       <c r="V1" s="79"/>
       <c r="W1" s="79"/>
       <c r="X1" s="79"/>
       <c r="Y1" s="79"/>
       <c r="Z1" s="79"/>
       <c r="AA1" s="79"/>
       <c r="AB1" s="79"/>
       <c r="AC1" s="79"/>
       <c r="AD1" s="77"/>
     </row>
     <row r="2" spans="1:33" ht="127.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
-      <c r="B2" s="462" t="s">
+      <c r="B2" s="473" t="s">
         <v>96</v>
       </c>
-      <c r="C2" s="463"/>
-[...8 lines deleted...]
-      <c r="L2" s="463"/>
+      <c r="C2" s="474"/>
+      <c r="D2" s="474"/>
+      <c r="E2" s="474"/>
+      <c r="F2" s="474"/>
+      <c r="G2" s="474"/>
+      <c r="H2" s="474"/>
+      <c r="I2" s="474"/>
+      <c r="J2" s="474"/>
+      <c r="K2" s="474"/>
+      <c r="L2" s="474"/>
       <c r="M2" s="103"/>
       <c r="N2" s="103"/>
       <c r="O2" s="103"/>
       <c r="P2" s="103"/>
       <c r="Q2" s="103"/>
       <c r="R2" s="103"/>
       <c r="S2" s="103"/>
       <c r="T2" s="103"/>
       <c r="U2" s="103"/>
       <c r="V2" s="103"/>
       <c r="W2" s="103"/>
       <c r="X2" s="103"/>
       <c r="Y2" s="103"/>
       <c r="Z2" s="103"/>
       <c r="AA2" s="104"/>
       <c r="AB2" s="105"/>
       <c r="AC2" s="106"/>
       <c r="AD2" s="100"/>
     </row>
     <row r="3" spans="1:33" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A3" s="77"/>
       <c r="B3" s="107"/>
       <c r="C3" s="108"/>
       <c r="D3" s="108"/>
       <c r="E3" s="108"/>
@@ -13001,230 +13009,230 @@
       <c r="N3" s="108"/>
       <c r="O3" s="108"/>
       <c r="P3" s="108"/>
       <c r="Q3" s="108"/>
       <c r="R3" s="108"/>
       <c r="S3" s="108"/>
       <c r="T3" s="108"/>
       <c r="U3" s="108"/>
       <c r="V3" s="108"/>
       <c r="W3" s="108"/>
       <c r="X3" s="108"/>
       <c r="Y3" s="108"/>
       <c r="Z3" s="108"/>
       <c r="AA3" s="108"/>
       <c r="AB3" s="108"/>
       <c r="AC3" s="108"/>
       <c r="AD3" s="77"/>
     </row>
     <row r="4" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75"/>
       <c r="B4" s="109"/>
       <c r="C4" s="109"/>
       <c r="D4" s="109"/>
       <c r="E4" s="109"/>
       <c r="F4" s="109"/>
-      <c r="G4" s="430" t="str">
+      <c r="G4" s="441" t="str">
         <f>IF(MAX(G9:G48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H4" s="430"/>
-[...1 lines deleted...]
-      <c r="J4" s="430" t="str">
+      <c r="H4" s="441"/>
+      <c r="I4" s="441"/>
+      <c r="J4" s="441" t="str">
         <f>IF(MAX(J9:J48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K4" s="430"/>
-[...1 lines deleted...]
-      <c r="M4" s="430" t="str">
+      <c r="K4" s="441"/>
+      <c r="L4" s="441"/>
+      <c r="M4" s="441" t="str">
         <f>IF(MAX(M9:M48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N4" s="430"/>
-[...1 lines deleted...]
-      <c r="P4" s="430" t="str">
+      <c r="N4" s="441"/>
+      <c r="O4" s="441"/>
+      <c r="P4" s="441" t="str">
         <f>IF(MAX(P9:P48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q4" s="430"/>
-[...1 lines deleted...]
-      <c r="S4" s="430" t="str">
+      <c r="Q4" s="441"/>
+      <c r="R4" s="441"/>
+      <c r="S4" s="441" t="str">
         <f>IF(MAX(S9:S48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T4" s="430"/>
-[...1 lines deleted...]
-      <c r="V4" s="430" t="str">
+      <c r="T4" s="441"/>
+      <c r="U4" s="441"/>
+      <c r="V4" s="441" t="str">
         <f>IF(MAX(V9:V48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W4" s="430"/>
-[...1 lines deleted...]
-      <c r="Y4" s="430" t="str">
+      <c r="W4" s="441"/>
+      <c r="X4" s="441"/>
+      <c r="Y4" s="441" t="str">
         <f>IF(MAX(Y9:Y48)&gt;=100000, "Bitte Kostenpositionen über CHF 100'000 im Annex mit Offerten oder quellenbasierten Erläuterungen plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z4" s="430"/>
-      <c r="AA4" s="430"/>
+      <c r="Z4" s="441"/>
+      <c r="AA4" s="441"/>
       <c r="AB4" s="109"/>
       <c r="AC4" s="110"/>
       <c r="AD4" s="78"/>
       <c r="AE4" s="19"/>
     </row>
     <row r="5" spans="1:33" ht="9.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="75"/>
       <c r="B5" s="19"/>
       <c r="C5" s="111"/>
       <c r="D5" s="112"/>
       <c r="E5" s="112"/>
       <c r="F5" s="112"/>
       <c r="G5" s="19"/>
       <c r="H5" s="109"/>
       <c r="I5" s="113"/>
       <c r="J5" s="113"/>
       <c r="K5" s="113"/>
       <c r="L5" s="113"/>
       <c r="M5" s="113"/>
       <c r="N5" s="113"/>
       <c r="O5" s="113"/>
       <c r="P5" s="113"/>
       <c r="Q5" s="113"/>
       <c r="R5" s="113"/>
       <c r="S5" s="113"/>
       <c r="T5" s="113"/>
       <c r="U5" s="113"/>
       <c r="V5" s="113"/>
       <c r="W5" s="113"/>
       <c r="X5" s="113"/>
       <c r="Y5" s="113"/>
       <c r="Z5" s="113"/>
       <c r="AA5" s="113"/>
       <c r="AB5" s="113"/>
       <c r="AC5" s="114"/>
       <c r="AD5" s="77"/>
     </row>
     <row r="6" spans="1:33" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="75"/>
-      <c r="B6" s="418" t="s">
+      <c r="B6" s="387" t="s">
         <v>86</v>
       </c>
-      <c r="C6" s="419"/>
-[...23 lines deleted...]
-      <c r="AA6" s="420"/>
+      <c r="C6" s="388"/>
+      <c r="D6" s="388"/>
+      <c r="E6" s="388"/>
+      <c r="F6" s="388"/>
+      <c r="G6" s="388"/>
+      <c r="H6" s="388"/>
+      <c r="I6" s="388"/>
+      <c r="J6" s="388"/>
+      <c r="K6" s="388"/>
+      <c r="L6" s="388"/>
+      <c r="M6" s="388"/>
+      <c r="N6" s="388"/>
+      <c r="O6" s="388"/>
+      <c r="P6" s="388"/>
+      <c r="Q6" s="388"/>
+      <c r="R6" s="388"/>
+      <c r="S6" s="388"/>
+      <c r="T6" s="388"/>
+      <c r="U6" s="388"/>
+      <c r="V6" s="388"/>
+      <c r="W6" s="388"/>
+      <c r="X6" s="388"/>
+      <c r="Y6" s="388"/>
+      <c r="Z6" s="388"/>
+      <c r="AA6" s="389"/>
       <c r="AB6" s="117"/>
       <c r="AC6" s="117"/>
       <c r="AD6" s="100"/>
     </row>
     <row r="7" spans="1:33" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="75"/>
-      <c r="B7" s="442" t="s">
+      <c r="B7" s="494" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="444" t="s">
+      <c r="C7" s="496" t="s">
         <v>61</v>
       </c>
-      <c r="D7" s="446" t="s">
+      <c r="D7" s="498" t="s">
         <v>63</v>
       </c>
-      <c r="E7" s="448" t="s">
+      <c r="E7" s="490" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="450" t="s">
+      <c r="F7" s="492" t="s">
         <v>1</v>
       </c>
-      <c r="G7" s="452" t="s">
+      <c r="G7" s="485" t="s">
         <v>19</v>
       </c>
-      <c r="H7" s="453"/>
-[...1 lines deleted...]
-      <c r="J7" s="452" t="s">
+      <c r="H7" s="486"/>
+      <c r="I7" s="487"/>
+      <c r="J7" s="485" t="s">
         <v>19</v>
       </c>
-      <c r="K7" s="453"/>
-[...1 lines deleted...]
-      <c r="M7" s="452" t="s">
+      <c r="K7" s="486"/>
+      <c r="L7" s="487"/>
+      <c r="M7" s="485" t="s">
         <v>19</v>
       </c>
-      <c r="N7" s="453"/>
-[...1 lines deleted...]
-      <c r="P7" s="452" t="s">
+      <c r="N7" s="486"/>
+      <c r="O7" s="487"/>
+      <c r="P7" s="485" t="s">
         <v>19</v>
       </c>
-      <c r="Q7" s="453"/>
-[...1 lines deleted...]
-      <c r="S7" s="452" t="s">
+      <c r="Q7" s="486"/>
+      <c r="R7" s="487"/>
+      <c r="S7" s="485" t="s">
         <v>19</v>
       </c>
-      <c r="T7" s="453"/>
-[...1 lines deleted...]
-      <c r="V7" s="452" t="s">
+      <c r="T7" s="486"/>
+      <c r="U7" s="487"/>
+      <c r="V7" s="485" t="s">
         <v>19</v>
       </c>
-      <c r="W7" s="453"/>
-[...1 lines deleted...]
-      <c r="Y7" s="452" t="s">
+      <c r="W7" s="486"/>
+      <c r="X7" s="487"/>
+      <c r="Y7" s="485" t="s">
         <v>19</v>
       </c>
-      <c r="Z7" s="453"/>
-[...1 lines deleted...]
-      <c r="AB7" s="457" t="s">
+      <c r="Z7" s="486"/>
+      <c r="AA7" s="487"/>
+      <c r="AB7" s="488" t="s">
         <v>17</v>
       </c>
-      <c r="AC7" s="455" t="s">
+      <c r="AC7" s="483" t="s">
         <v>16</v>
       </c>
       <c r="AD7" s="77"/>
     </row>
     <row r="8" spans="1:33" ht="80.150000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="75"/>
-      <c r="B8" s="443"/>
-[...3 lines deleted...]
-      <c r="F8" s="451"/>
+      <c r="B8" s="495"/>
+      <c r="C8" s="497"/>
+      <c r="D8" s="499"/>
+      <c r="E8" s="491"/>
+      <c r="F8" s="493"/>
       <c r="G8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="H8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="I8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="K8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="L8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="M8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="120" t="s">
@@ -13244,52 +13252,52 @@
       </c>
       <c r="T8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="U8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="V8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="W8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="X8" s="120" t="s">
         <v>36</v>
       </c>
       <c r="Y8" s="118" t="s">
         <v>60</v>
       </c>
       <c r="Z8" s="119" t="s">
         <v>37</v>
       </c>
       <c r="AA8" s="120" t="s">
         <v>36</v>
       </c>
-      <c r="AB8" s="458"/>
-      <c r="AC8" s="456"/>
+      <c r="AB8" s="489"/>
+      <c r="AC8" s="484"/>
       <c r="AD8" s="77"/>
     </row>
     <row r="9" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="75"/>
       <c r="B9" s="37"/>
       <c r="C9" s="34"/>
       <c r="D9" s="38"/>
       <c r="E9" s="1"/>
       <c r="F9" s="48"/>
       <c r="G9" s="52"/>
       <c r="H9" s="53"/>
       <c r="I9" s="242">
         <f>G9*H9</f>
         <v>0</v>
       </c>
       <c r="J9" s="52"/>
       <c r="K9" s="53"/>
       <c r="L9" s="242">
         <f>J9*K9</f>
         <v>0</v>
       </c>
       <c r="M9" s="52"/>
       <c r="N9" s="53"/>
       <c r="O9" s="242">
         <f>M9*N9</f>
@@ -15729,228 +15737,228 @@
       <c r="N50" s="245"/>
       <c r="O50" s="225"/>
       <c r="P50" s="227"/>
       <c r="Q50" s="245"/>
       <c r="R50" s="225"/>
       <c r="S50" s="227"/>
       <c r="T50" s="245"/>
       <c r="U50" s="225"/>
       <c r="V50" s="227"/>
       <c r="W50" s="245"/>
       <c r="X50" s="225"/>
       <c r="Y50" s="227"/>
       <c r="Z50" s="245"/>
       <c r="AA50" s="225"/>
       <c r="AB50" s="240"/>
       <c r="AC50" s="240"/>
       <c r="AD50" s="78"/>
     </row>
     <row r="51" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="77"/>
       <c r="B51" s="124"/>
       <c r="C51" s="241"/>
       <c r="D51" s="241"/>
       <c r="E51" s="241"/>
       <c r="F51" s="241"/>
-      <c r="G51" s="473" t="str">
+      <c r="G51" s="469" t="str">
         <f>IF(MAX(G56:G84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="H51" s="472"/>
-[...1 lines deleted...]
-      <c r="J51" s="472" t="str">
+      <c r="H51" s="468"/>
+      <c r="I51" s="468"/>
+      <c r="J51" s="468" t="str">
         <f>IF(MAX(J56:J84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="K51" s="472"/>
-[...1 lines deleted...]
-      <c r="M51" s="472" t="str">
+      <c r="K51" s="468"/>
+      <c r="L51" s="468"/>
+      <c r="M51" s="468" t="str">
         <f>IF(MAX(M56:M84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="N51" s="472"/>
-[...1 lines deleted...]
-      <c r="P51" s="472" t="str">
+      <c r="N51" s="468"/>
+      <c r="O51" s="468"/>
+      <c r="P51" s="468" t="str">
         <f>IF(MAX(P56:P84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Q51" s="472"/>
-[...1 lines deleted...]
-      <c r="S51" s="472" t="str">
+      <c r="Q51" s="468"/>
+      <c r="R51" s="468"/>
+      <c r="S51" s="468" t="str">
         <f>IF(MAX(S56:S84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="T51" s="472"/>
-[...1 lines deleted...]
-      <c r="V51" s="472" t="str">
+      <c r="T51" s="468"/>
+      <c r="U51" s="468"/>
+      <c r="V51" s="468" t="str">
         <f>IF(MAX(V56:V84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="W51" s="472"/>
-[...1 lines deleted...]
-      <c r="Y51" s="472" t="str">
+      <c r="W51" s="468"/>
+      <c r="X51" s="468"/>
+      <c r="Y51" s="468" t="str">
         <f>IF(MAX(Y56:Y84)&gt;=30000, "Mindestens Kostenpositionen &gt; CHF 30'000 im Annex mit quellenbasierten Erläuterungen oder wenn möglich Offerten plausibilisieren", "")</f>
         <v/>
       </c>
-      <c r="Z51" s="472"/>
-      <c r="AA51" s="472"/>
+      <c r="Z51" s="468"/>
+      <c r="AA51" s="468"/>
       <c r="AB51" s="246"/>
       <c r="AC51" s="247"/>
       <c r="AD51" s="77"/>
     </row>
     <row r="52" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="77"/>
       <c r="B52" s="227"/>
       <c r="C52" s="227"/>
       <c r="D52" s="227"/>
       <c r="E52" s="227"/>
       <c r="F52" s="227"/>
       <c r="G52" s="225"/>
       <c r="H52" s="227"/>
       <c r="I52" s="227"/>
       <c r="J52" s="225"/>
       <c r="K52" s="227"/>
       <c r="L52" s="227"/>
       <c r="M52" s="225"/>
       <c r="N52" s="227"/>
       <c r="O52" s="227"/>
       <c r="P52" s="225"/>
       <c r="Q52" s="227"/>
       <c r="R52" s="227"/>
       <c r="S52" s="225"/>
       <c r="T52" s="227"/>
       <c r="U52" s="227"/>
       <c r="V52" s="225"/>
       <c r="W52" s="227"/>
       <c r="X52" s="227"/>
       <c r="Y52" s="225"/>
       <c r="Z52" s="227"/>
       <c r="AA52" s="227"/>
       <c r="AB52" s="225"/>
       <c r="AC52" s="225"/>
       <c r="AD52" s="77"/>
     </row>
     <row r="53" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="77"/>
-      <c r="B53" s="418" t="s">
+      <c r="B53" s="387" t="s">
         <v>87</v>
       </c>
-      <c r="C53" s="419"/>
-[...25 lines deleted...]
-      <c r="AC53" s="420"/>
+      <c r="C53" s="388"/>
+      <c r="D53" s="388"/>
+      <c r="E53" s="388"/>
+      <c r="F53" s="388"/>
+      <c r="G53" s="388"/>
+      <c r="H53" s="388"/>
+      <c r="I53" s="388"/>
+      <c r="J53" s="388"/>
+      <c r="K53" s="388"/>
+      <c r="L53" s="388"/>
+      <c r="M53" s="388"/>
+      <c r="N53" s="388"/>
+      <c r="O53" s="388"/>
+      <c r="P53" s="388"/>
+      <c r="Q53" s="388"/>
+      <c r="R53" s="388"/>
+      <c r="S53" s="388"/>
+      <c r="T53" s="388"/>
+      <c r="U53" s="388"/>
+      <c r="V53" s="388"/>
+      <c r="W53" s="388"/>
+      <c r="X53" s="388"/>
+      <c r="Y53" s="388"/>
+      <c r="Z53" s="388"/>
+      <c r="AA53" s="388"/>
+      <c r="AB53" s="388"/>
+      <c r="AC53" s="389"/>
       <c r="AD53" s="77"/>
     </row>
     <row r="54" spans="1:30" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="77"/>
-      <c r="B54" s="466" t="s">
+      <c r="B54" s="477" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="467"/>
-[...1 lines deleted...]
-      <c r="E54" s="448" t="s">
+      <c r="C54" s="478"/>
+      <c r="D54" s="479"/>
+      <c r="E54" s="490" t="s">
         <v>3</v>
       </c>
-      <c r="F54" s="464" t="s">
+      <c r="F54" s="475" t="s">
         <v>1</v>
       </c>
-      <c r="G54" s="459" t="str">
+      <c r="G54" s="470" t="str">
         <f>G7</f>
         <v>20xx</v>
       </c>
-      <c r="H54" s="460"/>
-[...1 lines deleted...]
-      <c r="J54" s="459" t="str">
+      <c r="H54" s="471"/>
+      <c r="I54" s="472"/>
+      <c r="J54" s="470" t="str">
         <f>J7</f>
         <v>20xx</v>
       </c>
-      <c r="K54" s="460"/>
-[...1 lines deleted...]
-      <c r="M54" s="459" t="str">
+      <c r="K54" s="471"/>
+      <c r="L54" s="472"/>
+      <c r="M54" s="470" t="str">
         <f>M7</f>
         <v>20xx</v>
       </c>
-      <c r="N54" s="460"/>
-[...1 lines deleted...]
-      <c r="P54" s="459" t="str">
+      <c r="N54" s="471"/>
+      <c r="O54" s="472"/>
+      <c r="P54" s="470" t="str">
         <f>P7</f>
         <v>20xx</v>
       </c>
-      <c r="Q54" s="460"/>
-[...1 lines deleted...]
-      <c r="S54" s="459" t="str">
+      <c r="Q54" s="471"/>
+      <c r="R54" s="472"/>
+      <c r="S54" s="470" t="str">
         <f>S7</f>
         <v>20xx</v>
       </c>
-      <c r="T54" s="460"/>
-[...1 lines deleted...]
-      <c r="V54" s="459" t="str">
+      <c r="T54" s="471"/>
+      <c r="U54" s="472"/>
+      <c r="V54" s="470" t="str">
         <f>V7</f>
         <v>20xx</v>
       </c>
-      <c r="W54" s="460"/>
-[...1 lines deleted...]
-      <c r="Y54" s="459" t="str">
+      <c r="W54" s="471"/>
+      <c r="X54" s="472"/>
+      <c r="Y54" s="470" t="str">
         <f>Y7</f>
         <v>20xx</v>
       </c>
-      <c r="Z54" s="460"/>
-      <c r="AA54" s="461"/>
+      <c r="Z54" s="471"/>
+      <c r="AA54" s="472"/>
       <c r="AB54" s="115"/>
       <c r="AC54" s="116"/>
       <c r="AD54" s="77"/>
     </row>
     <row r="55" spans="1:30" ht="63" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="77"/>
-      <c r="B55" s="469"/>
-[...3 lines deleted...]
-      <c r="F55" s="465"/>
+      <c r="B55" s="480"/>
+      <c r="C55" s="481"/>
+      <c r="D55" s="482"/>
+      <c r="E55" s="491"/>
+      <c r="F55" s="476"/>
       <c r="G55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="H55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="I55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="J55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="K55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="L55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="M55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="N55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="O55" s="120" t="s">
@@ -15980,53 +15988,53 @@
       <c r="W55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="X55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="Y55" s="118" t="s">
         <v>60</v>
       </c>
       <c r="Z55" s="119" t="s">
         <v>37</v>
       </c>
       <c r="AA55" s="120" t="s">
         <v>36</v>
       </c>
       <c r="AB55" s="237" t="s">
         <v>17</v>
       </c>
       <c r="AC55" s="237" t="s">
         <v>16</v>
       </c>
       <c r="AD55" s="77"/>
     </row>
     <row r="56" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A56" s="77"/>
-      <c r="B56" s="421"/>
-[...1 lines deleted...]
-      <c r="D56" s="423"/>
+      <c r="B56" s="446"/>
+      <c r="C56" s="447"/>
+      <c r="D56" s="448"/>
       <c r="E56" s="1"/>
       <c r="F56" s="3"/>
       <c r="G56" s="248"/>
       <c r="H56" s="53"/>
       <c r="I56" s="251">
         <f>G56*H56</f>
         <v>0</v>
       </c>
       <c r="J56" s="248"/>
       <c r="K56" s="53"/>
       <c r="L56" s="242">
         <f>J56*K56</f>
         <v>0</v>
       </c>
       <c r="M56" s="248"/>
       <c r="N56" s="53"/>
       <c r="O56" s="251">
         <f>M56*N56</f>
         <v>0</v>
       </c>
       <c r="P56" s="248"/>
       <c r="Q56" s="53"/>
       <c r="R56" s="251">
         <f>P56*Q56</f>
         <v>0</v>
@@ -16039,53 +16047,53 @@
       </c>
       <c r="V56" s="248"/>
       <c r="W56" s="53"/>
       <c r="X56" s="251">
         <f>V56*W56</f>
         <v>0</v>
       </c>
       <c r="Y56" s="248"/>
       <c r="Z56" s="53"/>
       <c r="AA56" s="251">
         <f>Y56*Z56</f>
         <v>0</v>
       </c>
       <c r="AB56" s="215" t="str">
         <f>IF(E56="Interne Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AC56" s="215" t="str">
         <f>IF(E56="Externe Kosten",I56+L56+O56+R56+U56+X56+AA56,"-")</f>
         <v>-</v>
       </c>
       <c r="AD56" s="77"/>
     </row>
     <row r="57" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A57" s="77"/>
-      <c r="B57" s="412"/>
-[...1 lines deleted...]
-      <c r="D57" s="414"/>
+      <c r="B57" s="438"/>
+      <c r="C57" s="439"/>
+      <c r="D57" s="440"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="52"/>
       <c r="H57" s="54"/>
       <c r="I57" s="249">
         <f t="shared" ref="I57:I84" si="9">G57*H57</f>
         <v>0</v>
       </c>
       <c r="J57" s="52"/>
       <c r="K57" s="54"/>
       <c r="L57" s="249">
         <f t="shared" ref="L57:L84" si="10">J57*K57</f>
         <v>0</v>
       </c>
       <c r="M57" s="52"/>
       <c r="N57" s="54"/>
       <c r="O57" s="249">
         <f t="shared" ref="O57:O84" si="11">M57*N57</f>
         <v>0</v>
       </c>
       <c r="P57" s="52"/>
       <c r="Q57" s="54"/>
       <c r="R57" s="249">
         <f t="shared" ref="R57:R84" si="12">P57*Q57</f>
         <v>0</v>
@@ -16098,53 +16106,53 @@
       </c>
       <c r="V57" s="52"/>
       <c r="W57" s="54"/>
       <c r="X57" s="249">
         <f t="shared" ref="X57:X84" si="14">V57*W57</f>
         <v>0</v>
       </c>
       <c r="Y57" s="52"/>
       <c r="Z57" s="54"/>
       <c r="AA57" s="249">
         <f t="shared" ref="AA57:AA84" si="15">Y57*Z57</f>
         <v>0</v>
       </c>
       <c r="AB57" s="216" t="str">
         <f t="shared" ref="AB57:AB84" si="16">IF(E57="Interne Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AC57" s="216" t="str">
         <f t="shared" ref="AC57:AC84" si="17">IF(E57="Externe Kosten",I57+L57+O57+R57+U57+X57+AA57,"-")</f>
         <v>-</v>
       </c>
       <c r="AD57" s="77"/>
     </row>
     <row r="58" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A58" s="77"/>
-      <c r="B58" s="412"/>
-[...1 lines deleted...]
-      <c r="D58" s="414"/>
+      <c r="B58" s="438"/>
+      <c r="C58" s="439"/>
+      <c r="D58" s="440"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="52"/>
       <c r="H58" s="54"/>
       <c r="I58" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J58" s="52"/>
       <c r="K58" s="54"/>
       <c r="L58" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M58" s="52"/>
       <c r="N58" s="54"/>
       <c r="O58" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P58" s="52"/>
       <c r="Q58" s="54"/>
       <c r="R58" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16157,53 +16165,53 @@
       </c>
       <c r="V58" s="52"/>
       <c r="W58" s="54"/>
       <c r="X58" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y58" s="52"/>
       <c r="Z58" s="54"/>
       <c r="AA58" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB58" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC58" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD58" s="77"/>
     </row>
     <row r="59" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A59" s="77"/>
-      <c r="B59" s="412"/>
-[...1 lines deleted...]
-      <c r="D59" s="414"/>
+      <c r="B59" s="438"/>
+      <c r="C59" s="439"/>
+      <c r="D59" s="440"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="52"/>
       <c r="H59" s="54"/>
       <c r="I59" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J59" s="52"/>
       <c r="K59" s="54"/>
       <c r="L59" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M59" s="52"/>
       <c r="N59" s="54"/>
       <c r="O59" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P59" s="52"/>
       <c r="Q59" s="54"/>
       <c r="R59" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16216,53 +16224,53 @@
       </c>
       <c r="V59" s="52"/>
       <c r="W59" s="54"/>
       <c r="X59" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y59" s="52"/>
       <c r="Z59" s="54"/>
       <c r="AA59" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB59" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC59" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD59" s="77"/>
     </row>
     <row r="60" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A60" s="77"/>
-      <c r="B60" s="412"/>
-[...1 lines deleted...]
-      <c r="D60" s="414"/>
+      <c r="B60" s="438"/>
+      <c r="C60" s="439"/>
+      <c r="D60" s="440"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="52"/>
       <c r="H60" s="54"/>
       <c r="I60" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J60" s="52"/>
       <c r="K60" s="54"/>
       <c r="L60" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M60" s="52"/>
       <c r="N60" s="54"/>
       <c r="O60" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P60" s="52"/>
       <c r="Q60" s="54"/>
       <c r="R60" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16275,53 +16283,53 @@
       </c>
       <c r="V60" s="52"/>
       <c r="W60" s="54"/>
       <c r="X60" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y60" s="52"/>
       <c r="Z60" s="54"/>
       <c r="AA60" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB60" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC60" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD60" s="77"/>
     </row>
     <row r="61" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A61" s="77"/>
-      <c r="B61" s="412"/>
-[...1 lines deleted...]
-      <c r="D61" s="414"/>
+      <c r="B61" s="438"/>
+      <c r="C61" s="439"/>
+      <c r="D61" s="440"/>
       <c r="E61" s="3"/>
       <c r="F61" s="3"/>
       <c r="G61" s="52"/>
       <c r="H61" s="54"/>
       <c r="I61" s="249">
         <f t="shared" ref="I61:I69" si="18">G61*H61</f>
         <v>0</v>
       </c>
       <c r="J61" s="52"/>
       <c r="K61" s="54"/>
       <c r="L61" s="249">
         <f t="shared" ref="L61:L69" si="19">J61*K61</f>
         <v>0</v>
       </c>
       <c r="M61" s="52"/>
       <c r="N61" s="54"/>
       <c r="O61" s="249">
         <f t="shared" ref="O61:O69" si="20">M61*N61</f>
         <v>0</v>
       </c>
       <c r="P61" s="52"/>
       <c r="Q61" s="54"/>
       <c r="R61" s="249">
         <f t="shared" ref="R61:R69" si="21">P61*Q61</f>
         <v>0</v>
@@ -16334,53 +16342,53 @@
       </c>
       <c r="V61" s="52"/>
       <c r="W61" s="54"/>
       <c r="X61" s="249">
         <f t="shared" ref="X61:X69" si="23">V61*W61</f>
         <v>0</v>
       </c>
       <c r="Y61" s="52"/>
       <c r="Z61" s="54"/>
       <c r="AA61" s="249">
         <f t="shared" ref="AA61:AA69" si="24">Y61*Z61</f>
         <v>0</v>
       </c>
       <c r="AB61" s="216" t="str">
         <f t="shared" ref="AB61:AB69" si="25">IF(E61="Interne Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AC61" s="216" t="str">
         <f t="shared" ref="AC61:AC69" si="26">IF(E61="Externe Kosten",I61+L61+O61+R61+U61+X61+AA61,"-")</f>
         <v>-</v>
       </c>
       <c r="AD61" s="77"/>
     </row>
     <row r="62" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A62" s="77"/>
-      <c r="B62" s="412"/>
-[...1 lines deleted...]
-      <c r="D62" s="414"/>
+      <c r="B62" s="438"/>
+      <c r="C62" s="439"/>
+      <c r="D62" s="440"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="52"/>
       <c r="H62" s="54"/>
       <c r="I62" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J62" s="52"/>
       <c r="K62" s="54"/>
       <c r="L62" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M62" s="52"/>
       <c r="N62" s="54"/>
       <c r="O62" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P62" s="52"/>
       <c r="Q62" s="54"/>
       <c r="R62" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16393,53 +16401,53 @@
       </c>
       <c r="V62" s="52"/>
       <c r="W62" s="54"/>
       <c r="X62" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y62" s="52"/>
       <c r="Z62" s="54"/>
       <c r="AA62" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB62" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC62" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD62" s="77"/>
     </row>
     <row r="63" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A63" s="77"/>
-      <c r="B63" s="412"/>
-[...1 lines deleted...]
-      <c r="D63" s="414"/>
+      <c r="B63" s="438"/>
+      <c r="C63" s="439"/>
+      <c r="D63" s="440"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="52"/>
       <c r="H63" s="54"/>
       <c r="I63" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J63" s="52"/>
       <c r="K63" s="54"/>
       <c r="L63" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M63" s="52"/>
       <c r="N63" s="54"/>
       <c r="O63" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P63" s="52"/>
       <c r="Q63" s="54"/>
       <c r="R63" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16452,53 +16460,53 @@
       </c>
       <c r="V63" s="52"/>
       <c r="W63" s="54"/>
       <c r="X63" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y63" s="52"/>
       <c r="Z63" s="54"/>
       <c r="AA63" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB63" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC63" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD63" s="77"/>
     </row>
     <row r="64" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A64" s="77"/>
-      <c r="B64" s="412"/>
-[...1 lines deleted...]
-      <c r="D64" s="414"/>
+      <c r="B64" s="438"/>
+      <c r="C64" s="439"/>
+      <c r="D64" s="440"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="52"/>
       <c r="H64" s="54"/>
       <c r="I64" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J64" s="52"/>
       <c r="K64" s="54"/>
       <c r="L64" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M64" s="52"/>
       <c r="N64" s="54"/>
       <c r="O64" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P64" s="52"/>
       <c r="Q64" s="54"/>
       <c r="R64" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16511,53 +16519,53 @@
       </c>
       <c r="V64" s="52"/>
       <c r="W64" s="54"/>
       <c r="X64" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y64" s="52"/>
       <c r="Z64" s="54"/>
       <c r="AA64" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB64" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC64" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD64" s="77"/>
     </row>
     <row r="65" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A65" s="77"/>
-      <c r="B65" s="412"/>
-[...1 lines deleted...]
-      <c r="D65" s="414"/>
+      <c r="B65" s="438"/>
+      <c r="C65" s="439"/>
+      <c r="D65" s="440"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="52"/>
       <c r="H65" s="54"/>
       <c r="I65" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J65" s="52"/>
       <c r="K65" s="54"/>
       <c r="L65" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M65" s="52"/>
       <c r="N65" s="54"/>
       <c r="O65" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P65" s="52"/>
       <c r="Q65" s="54"/>
       <c r="R65" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16570,53 +16578,53 @@
       </c>
       <c r="V65" s="52"/>
       <c r="W65" s="54"/>
       <c r="X65" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y65" s="52"/>
       <c r="Z65" s="54"/>
       <c r="AA65" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB65" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC65" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD65" s="77"/>
     </row>
     <row r="66" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A66" s="77"/>
-      <c r="B66" s="412"/>
-[...1 lines deleted...]
-      <c r="D66" s="414"/>
+      <c r="B66" s="438"/>
+      <c r="C66" s="439"/>
+      <c r="D66" s="440"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="52"/>
       <c r="H66" s="54"/>
       <c r="I66" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J66" s="52"/>
       <c r="K66" s="54"/>
       <c r="L66" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M66" s="52"/>
       <c r="N66" s="54"/>
       <c r="O66" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P66" s="52"/>
       <c r="Q66" s="54"/>
       <c r="R66" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16629,53 +16637,53 @@
       </c>
       <c r="V66" s="52"/>
       <c r="W66" s="54"/>
       <c r="X66" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y66" s="52"/>
       <c r="Z66" s="54"/>
       <c r="AA66" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB66" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC66" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD66" s="77"/>
     </row>
     <row r="67" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A67" s="77"/>
-      <c r="B67" s="412"/>
-[...1 lines deleted...]
-      <c r="D67" s="414"/>
+      <c r="B67" s="438"/>
+      <c r="C67" s="439"/>
+      <c r="D67" s="440"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="52"/>
       <c r="H67" s="54"/>
       <c r="I67" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J67" s="52"/>
       <c r="K67" s="54"/>
       <c r="L67" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M67" s="52"/>
       <c r="N67" s="54"/>
       <c r="O67" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P67" s="52"/>
       <c r="Q67" s="54"/>
       <c r="R67" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16688,53 +16696,53 @@
       </c>
       <c r="V67" s="52"/>
       <c r="W67" s="54"/>
       <c r="X67" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y67" s="52"/>
       <c r="Z67" s="54"/>
       <c r="AA67" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB67" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC67" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD67" s="77"/>
     </row>
     <row r="68" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A68" s="77"/>
-      <c r="B68" s="412"/>
-[...1 lines deleted...]
-      <c r="D68" s="414"/>
+      <c r="B68" s="438"/>
+      <c r="C68" s="439"/>
+      <c r="D68" s="440"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="52"/>
       <c r="H68" s="54"/>
       <c r="I68" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J68" s="52"/>
       <c r="K68" s="54"/>
       <c r="L68" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M68" s="52"/>
       <c r="N68" s="54"/>
       <c r="O68" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P68" s="52"/>
       <c r="Q68" s="54"/>
       <c r="R68" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16747,53 +16755,53 @@
       </c>
       <c r="V68" s="52"/>
       <c r="W68" s="54"/>
       <c r="X68" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y68" s="52"/>
       <c r="Z68" s="54"/>
       <c r="AA68" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB68" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC68" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD68" s="77"/>
     </row>
     <row r="69" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A69" s="77"/>
-      <c r="B69" s="412"/>
-[...1 lines deleted...]
-      <c r="D69" s="414"/>
+      <c r="B69" s="438"/>
+      <c r="C69" s="439"/>
+      <c r="D69" s="440"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="52"/>
       <c r="H69" s="54"/>
       <c r="I69" s="249">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J69" s="52"/>
       <c r="K69" s="54"/>
       <c r="L69" s="249">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="M69" s="52"/>
       <c r="N69" s="54"/>
       <c r="O69" s="249">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="P69" s="52"/>
       <c r="Q69" s="54"/>
       <c r="R69" s="249">
         <f t="shared" si="21"/>
         <v>0</v>
@@ -16806,53 +16814,53 @@
       </c>
       <c r="V69" s="52"/>
       <c r="W69" s="54"/>
       <c r="X69" s="249">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="Y69" s="52"/>
       <c r="Z69" s="54"/>
       <c r="AA69" s="249">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="AB69" s="216" t="str">
         <f t="shared" si="25"/>
         <v>-</v>
       </c>
       <c r="AC69" s="216" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="AD69" s="77"/>
     </row>
     <row r="70" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A70" s="77"/>
-      <c r="B70" s="412"/>
-[...1 lines deleted...]
-      <c r="D70" s="414"/>
+      <c r="B70" s="438"/>
+      <c r="C70" s="439"/>
+      <c r="D70" s="440"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="52"/>
       <c r="H70" s="54"/>
       <c r="I70" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J70" s="52"/>
       <c r="K70" s="54"/>
       <c r="L70" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M70" s="52"/>
       <c r="N70" s="54"/>
       <c r="O70" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P70" s="52"/>
       <c r="Q70" s="54"/>
       <c r="R70" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16865,53 +16873,53 @@
       </c>
       <c r="V70" s="52"/>
       <c r="W70" s="54"/>
       <c r="X70" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y70" s="52"/>
       <c r="Z70" s="54"/>
       <c r="AA70" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB70" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC70" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD70" s="77"/>
     </row>
     <row r="71" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A71" s="77"/>
-      <c r="B71" s="412"/>
-[...1 lines deleted...]
-      <c r="D71" s="414"/>
+      <c r="B71" s="438"/>
+      <c r="C71" s="439"/>
+      <c r="D71" s="440"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="52"/>
       <c r="H71" s="54"/>
       <c r="I71" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J71" s="52"/>
       <c r="K71" s="54"/>
       <c r="L71" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M71" s="52"/>
       <c r="N71" s="54"/>
       <c r="O71" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P71" s="52"/>
       <c r="Q71" s="54"/>
       <c r="R71" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16924,53 +16932,53 @@
       </c>
       <c r="V71" s="52"/>
       <c r="W71" s="54"/>
       <c r="X71" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y71" s="52"/>
       <c r="Z71" s="54"/>
       <c r="AA71" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB71" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC71" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD71" s="77"/>
     </row>
     <row r="72" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A72" s="77"/>
-      <c r="B72" s="412"/>
-[...1 lines deleted...]
-      <c r="D72" s="414"/>
+      <c r="B72" s="438"/>
+      <c r="C72" s="439"/>
+      <c r="D72" s="440"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="52"/>
       <c r="H72" s="54"/>
       <c r="I72" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J72" s="52"/>
       <c r="K72" s="54"/>
       <c r="L72" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M72" s="52"/>
       <c r="N72" s="54"/>
       <c r="O72" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P72" s="52"/>
       <c r="Q72" s="54"/>
       <c r="R72" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -16983,53 +16991,53 @@
       </c>
       <c r="V72" s="52"/>
       <c r="W72" s="54"/>
       <c r="X72" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y72" s="52"/>
       <c r="Z72" s="54"/>
       <c r="AA72" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB72" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC72" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD72" s="77"/>
     </row>
     <row r="73" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A73" s="77"/>
-      <c r="B73" s="412"/>
-[...1 lines deleted...]
-      <c r="D73" s="414"/>
+      <c r="B73" s="438"/>
+      <c r="C73" s="439"/>
+      <c r="D73" s="440"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="52"/>
       <c r="H73" s="54"/>
       <c r="I73" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J73" s="52"/>
       <c r="K73" s="54"/>
       <c r="L73" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M73" s="52"/>
       <c r="N73" s="54"/>
       <c r="O73" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P73" s="52"/>
       <c r="Q73" s="54"/>
       <c r="R73" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17042,53 +17050,53 @@
       </c>
       <c r="V73" s="52"/>
       <c r="W73" s="54"/>
       <c r="X73" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y73" s="52"/>
       <c r="Z73" s="54"/>
       <c r="AA73" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB73" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC73" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD73" s="77"/>
     </row>
     <row r="74" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A74" s="77"/>
-      <c r="B74" s="412"/>
-[...1 lines deleted...]
-      <c r="D74" s="414"/>
+      <c r="B74" s="438"/>
+      <c r="C74" s="439"/>
+      <c r="D74" s="440"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="52"/>
       <c r="H74" s="54"/>
       <c r="I74" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J74" s="52"/>
       <c r="K74" s="54"/>
       <c r="L74" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M74" s="52"/>
       <c r="N74" s="54"/>
       <c r="O74" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P74" s="52"/>
       <c r="Q74" s="54"/>
       <c r="R74" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17101,53 +17109,53 @@
       </c>
       <c r="V74" s="52"/>
       <c r="W74" s="54"/>
       <c r="X74" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y74" s="52"/>
       <c r="Z74" s="54"/>
       <c r="AA74" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB74" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC74" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD74" s="77"/>
     </row>
     <row r="75" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A75" s="77"/>
-      <c r="B75" s="412"/>
-[...1 lines deleted...]
-      <c r="D75" s="414"/>
+      <c r="B75" s="438"/>
+      <c r="C75" s="439"/>
+      <c r="D75" s="440"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="52"/>
       <c r="H75" s="54"/>
       <c r="I75" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J75" s="52"/>
       <c r="K75" s="54"/>
       <c r="L75" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M75" s="52"/>
       <c r="N75" s="54"/>
       <c r="O75" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P75" s="52"/>
       <c r="Q75" s="54"/>
       <c r="R75" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17160,53 +17168,53 @@
       </c>
       <c r="V75" s="52"/>
       <c r="W75" s="54"/>
       <c r="X75" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y75" s="52"/>
       <c r="Z75" s="54"/>
       <c r="AA75" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB75" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC75" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD75" s="77"/>
     </row>
     <row r="76" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A76" s="77"/>
-      <c r="B76" s="412"/>
-[...1 lines deleted...]
-      <c r="D76" s="414"/>
+      <c r="B76" s="438"/>
+      <c r="C76" s="439"/>
+      <c r="D76" s="440"/>
       <c r="E76" s="3"/>
       <c r="F76" s="3"/>
       <c r="G76" s="52"/>
       <c r="H76" s="54"/>
       <c r="I76" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J76" s="52"/>
       <c r="K76" s="54"/>
       <c r="L76" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M76" s="52"/>
       <c r="N76" s="54"/>
       <c r="O76" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P76" s="52"/>
       <c r="Q76" s="54"/>
       <c r="R76" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17219,53 +17227,53 @@
       </c>
       <c r="V76" s="52"/>
       <c r="W76" s="54"/>
       <c r="X76" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y76" s="52"/>
       <c r="Z76" s="54"/>
       <c r="AA76" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB76" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC76" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD76" s="77"/>
     </row>
     <row r="77" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A77" s="77"/>
-      <c r="B77" s="412"/>
-[...1 lines deleted...]
-      <c r="D77" s="414"/>
+      <c r="B77" s="438"/>
+      <c r="C77" s="439"/>
+      <c r="D77" s="440"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="52"/>
       <c r="H77" s="54"/>
       <c r="I77" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J77" s="52"/>
       <c r="K77" s="54"/>
       <c r="L77" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M77" s="52"/>
       <c r="N77" s="54"/>
       <c r="O77" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P77" s="52"/>
       <c r="Q77" s="54"/>
       <c r="R77" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17278,53 +17286,53 @@
       </c>
       <c r="V77" s="52"/>
       <c r="W77" s="54"/>
       <c r="X77" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y77" s="52"/>
       <c r="Z77" s="54"/>
       <c r="AA77" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB77" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC77" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD77" s="77"/>
     </row>
     <row r="78" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A78" s="77"/>
-      <c r="B78" s="412"/>
-[...1 lines deleted...]
-      <c r="D78" s="414"/>
+      <c r="B78" s="438"/>
+      <c r="C78" s="439"/>
+      <c r="D78" s="440"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="52"/>
       <c r="H78" s="54"/>
       <c r="I78" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J78" s="52"/>
       <c r="K78" s="54"/>
       <c r="L78" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M78" s="52"/>
       <c r="N78" s="54"/>
       <c r="O78" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P78" s="52"/>
       <c r="Q78" s="54"/>
       <c r="R78" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17337,53 +17345,53 @@
       </c>
       <c r="V78" s="52"/>
       <c r="W78" s="54"/>
       <c r="X78" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y78" s="52"/>
       <c r="Z78" s="54"/>
       <c r="AA78" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB78" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC78" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD78" s="77"/>
     </row>
     <row r="79" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A79" s="77"/>
-      <c r="B79" s="412"/>
-[...1 lines deleted...]
-      <c r="D79" s="414"/>
+      <c r="B79" s="438"/>
+      <c r="C79" s="439"/>
+      <c r="D79" s="440"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="52"/>
       <c r="H79" s="54"/>
       <c r="I79" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J79" s="52"/>
       <c r="K79" s="54"/>
       <c r="L79" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M79" s="52"/>
       <c r="N79" s="54"/>
       <c r="O79" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P79" s="52"/>
       <c r="Q79" s="54"/>
       <c r="R79" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17396,53 +17404,53 @@
       </c>
       <c r="V79" s="52"/>
       <c r="W79" s="54"/>
       <c r="X79" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y79" s="52"/>
       <c r="Z79" s="54"/>
       <c r="AA79" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB79" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC79" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD79" s="77"/>
     </row>
     <row r="80" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A80" s="77"/>
-      <c r="B80" s="412"/>
-[...1 lines deleted...]
-      <c r="D80" s="414"/>
+      <c r="B80" s="438"/>
+      <c r="C80" s="439"/>
+      <c r="D80" s="440"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="52"/>
       <c r="H80" s="54"/>
       <c r="I80" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J80" s="52"/>
       <c r="K80" s="54"/>
       <c r="L80" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M80" s="52"/>
       <c r="N80" s="54"/>
       <c r="O80" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P80" s="52"/>
       <c r="Q80" s="54"/>
       <c r="R80" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17455,53 +17463,53 @@
       </c>
       <c r="V80" s="52"/>
       <c r="W80" s="54"/>
       <c r="X80" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y80" s="52"/>
       <c r="Z80" s="54"/>
       <c r="AA80" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB80" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC80" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD80" s="77"/>
     </row>
     <row r="81" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A81" s="77"/>
-      <c r="B81" s="412"/>
-[...1 lines deleted...]
-      <c r="D81" s="414"/>
+      <c r="B81" s="438"/>
+      <c r="C81" s="439"/>
+      <c r="D81" s="440"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="52"/>
       <c r="H81" s="54"/>
       <c r="I81" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J81" s="52"/>
       <c r="K81" s="54"/>
       <c r="L81" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M81" s="52"/>
       <c r="N81" s="54"/>
       <c r="O81" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P81" s="52"/>
       <c r="Q81" s="54"/>
       <c r="R81" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17514,53 +17522,53 @@
       </c>
       <c r="V81" s="52"/>
       <c r="W81" s="54"/>
       <c r="X81" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y81" s="52"/>
       <c r="Z81" s="54"/>
       <c r="AA81" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB81" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC81" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD81" s="77"/>
     </row>
     <row r="82" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A82" s="77"/>
-      <c r="B82" s="412"/>
-[...1 lines deleted...]
-      <c r="D82" s="414"/>
+      <c r="B82" s="438"/>
+      <c r="C82" s="439"/>
+      <c r="D82" s="440"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="52"/>
       <c r="H82" s="54"/>
       <c r="I82" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J82" s="52"/>
       <c r="K82" s="54"/>
       <c r="L82" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M82" s="52"/>
       <c r="N82" s="54"/>
       <c r="O82" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P82" s="52"/>
       <c r="Q82" s="54"/>
       <c r="R82" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17573,53 +17581,53 @@
       </c>
       <c r="V82" s="52"/>
       <c r="W82" s="54"/>
       <c r="X82" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y82" s="52"/>
       <c r="Z82" s="54"/>
       <c r="AA82" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB82" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC82" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD82" s="77"/>
     </row>
     <row r="83" spans="1:30" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A83" s="77"/>
-      <c r="B83" s="412"/>
-[...1 lines deleted...]
-      <c r="D83" s="414"/>
+      <c r="B83" s="438"/>
+      <c r="C83" s="439"/>
+      <c r="D83" s="440"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="52"/>
       <c r="H83" s="54"/>
       <c r="I83" s="249">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J83" s="52"/>
       <c r="K83" s="54"/>
       <c r="L83" s="249">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M83" s="52"/>
       <c r="N83" s="54"/>
       <c r="O83" s="249">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P83" s="52"/>
       <c r="Q83" s="54"/>
       <c r="R83" s="249">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17632,53 +17640,53 @@
       </c>
       <c r="V83" s="52"/>
       <c r="W83" s="54"/>
       <c r="X83" s="249">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Y83" s="52"/>
       <c r="Z83" s="54"/>
       <c r="AA83" s="249">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="AB83" s="216" t="str">
         <f t="shared" si="16"/>
         <v>-</v>
       </c>
       <c r="AC83" s="216" t="str">
         <f t="shared" si="17"/>
         <v>-</v>
       </c>
       <c r="AD83" s="77"/>
     </row>
     <row r="84" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="77"/>
-      <c r="B84" s="409"/>
-[...1 lines deleted...]
-      <c r="D84" s="411"/>
+      <c r="B84" s="455"/>
+      <c r="C84" s="456"/>
+      <c r="D84" s="457"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="55"/>
       <c r="H84" s="56"/>
       <c r="I84" s="250">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J84" s="55"/>
       <c r="K84" s="56"/>
       <c r="L84" s="250">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M84" s="55"/>
       <c r="N84" s="56"/>
       <c r="O84" s="250">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="P84" s="55"/>
       <c r="Q84" s="56"/>
       <c r="R84" s="250">
         <f t="shared" si="12"/>
         <v>0</v>
@@ -17796,85 +17804,85 @@
       <c r="I86" s="234"/>
       <c r="J86" s="234"/>
       <c r="K86" s="234"/>
       <c r="L86" s="234"/>
       <c r="M86" s="234"/>
       <c r="N86" s="234"/>
       <c r="O86" s="234"/>
       <c r="P86" s="234"/>
       <c r="Q86" s="234"/>
       <c r="R86" s="234"/>
       <c r="S86" s="234"/>
       <c r="T86" s="234"/>
       <c r="U86" s="234"/>
       <c r="V86" s="234"/>
       <c r="W86" s="234"/>
       <c r="X86" s="234"/>
       <c r="Y86" s="234"/>
       <c r="Z86" s="234"/>
       <c r="AA86" s="234"/>
       <c r="AB86" s="234"/>
       <c r="AC86" s="235"/>
       <c r="AD86" s="77"/>
     </row>
     <row r="87" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="77"/>
-      <c r="B87" s="403"/>
-[...1 lines deleted...]
-      <c r="D87" s="405"/>
+      <c r="B87" s="449"/>
+      <c r="C87" s="450"/>
+      <c r="D87" s="451"/>
       <c r="E87" s="77"/>
       <c r="F87" s="77"/>
       <c r="G87" s="77"/>
       <c r="H87" s="77"/>
       <c r="I87" s="77"/>
       <c r="J87" s="77"/>
       <c r="K87" s="77"/>
       <c r="L87" s="77"/>
       <c r="M87" s="77"/>
       <c r="N87" s="77"/>
       <c r="O87" s="77"/>
       <c r="P87" s="77"/>
       <c r="Q87" s="77"/>
       <c r="R87" s="77"/>
       <c r="S87" s="77"/>
       <c r="T87" s="77"/>
       <c r="U87" s="77"/>
       <c r="V87" s="77"/>
       <c r="W87" s="77"/>
       <c r="X87" s="77"/>
       <c r="Y87" s="77"/>
       <c r="Z87" s="77"/>
       <c r="AA87" s="77"/>
       <c r="AB87" s="77"/>
       <c r="AC87" s="77"/>
       <c r="AD87" s="77"/>
     </row>
     <row r="88" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="77"/>
-      <c r="B88" s="406"/>
-[...1 lines deleted...]
-      <c r="D88" s="408"/>
+      <c r="B88" s="452"/>
+      <c r="C88" s="453"/>
+      <c r="D88" s="454"/>
       <c r="E88" s="128"/>
       <c r="F88" s="77"/>
       <c r="G88" s="77"/>
       <c r="H88" s="128"/>
       <c r="I88" s="77"/>
       <c r="J88" s="77"/>
       <c r="K88" s="128"/>
       <c r="L88" s="77"/>
       <c r="M88" s="77"/>
       <c r="N88" s="128"/>
       <c r="O88" s="77"/>
       <c r="P88" s="77"/>
       <c r="Q88" s="128"/>
       <c r="R88" s="77"/>
       <c r="S88" s="77"/>
       <c r="T88" s="128"/>
       <c r="U88" s="77"/>
       <c r="V88" s="77"/>
       <c r="W88" s="128"/>
       <c r="X88" s="77"/>
       <c r="Y88" s="77"/>
       <c r="Z88" s="128"/>
       <c r="AA88" s="77"/>
       <c r="AB88" s="77"/>
       <c r="AC88" s="77"/>
@@ -17906,122 +17914,122 @@
       <c r="W89" s="99"/>
       <c r="X89" s="99"/>
       <c r="Y89" s="99"/>
       <c r="Z89" s="99"/>
       <c r="AA89" s="99"/>
       <c r="AB89" s="99"/>
       <c r="AC89" s="99"/>
       <c r="AD89" s="99"/>
     </row>
     <row r="94" spans="1:30" ht="13" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B94" s="217"/>
       <c r="C94" s="217"/>
       <c r="D94" s="217"/>
       <c r="E94" s="217"/>
       <c r="H94" s="217"/>
       <c r="K94" s="217"/>
       <c r="N94" s="217"/>
       <c r="Q94" s="217"/>
       <c r="T94" s="217"/>
       <c r="W94" s="217"/>
       <c r="Z94" s="217"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HJPysoQouG34/oD+xRida/3WU96NPyYc/3Il4e1FMSOQLivUYrOkIv2C+2TgCNPG5Li1NDibiHYxevVO4TvK2g==" saltValue="4p0sNT+zYQvFQ0vbFfq17A==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="72">
-    <mergeCell ref="G4:I4"/>
-[...6 lines deleted...]
-    <mergeCell ref="G51:I51"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:I7"/>
+    <mergeCell ref="P7:R7"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E54:E55"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="AC7:AC8"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="M7:O7"/>
+    <mergeCell ref="J7:L7"/>
+    <mergeCell ref="Y7:AA7"/>
+    <mergeCell ref="V7:X7"/>
+    <mergeCell ref="S7:U7"/>
+    <mergeCell ref="AB7:AB8"/>
+    <mergeCell ref="B53:AC53"/>
+    <mergeCell ref="V54:X54"/>
     <mergeCell ref="Y54:AA54"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="B6:AA6"/>
     <mergeCell ref="Y4:AA4"/>
     <mergeCell ref="V4:X4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="F54:F55"/>
     <mergeCell ref="G54:I54"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="M54:O54"/>
     <mergeCell ref="P54:R54"/>
     <mergeCell ref="S54:U54"/>
     <mergeCell ref="B54:D55"/>
     <mergeCell ref="J4:L4"/>
-    <mergeCell ref="B68:D68"/>
-[...46 lines deleted...]
-    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="V51:X51"/>
+    <mergeCell ref="S51:U51"/>
+    <mergeCell ref="P51:R51"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="J51:L51"/>
+    <mergeCell ref="G51:I51"/>
   </mergeCells>
   <conditionalFormatting sqref="G9:G48 G56:G84 J56:J84 M56:M84 P56:P84 S56:S84 V56:V84 Y56:Y84">
     <cfRule type="cellIs" dxfId="18" priority="96" operator="greaterThanOrEqual">
       <formula>30000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9:J48">
     <cfRule type="cellIs" dxfId="15" priority="6" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M9:M48">
     <cfRule type="cellIs" dxfId="14" priority="5" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:P48">
     <cfRule type="cellIs" dxfId="13" priority="4" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="S9:S48">
     <cfRule type="cellIs" dxfId="12" priority="3" operator="greaterThanOrEqual">
       <formula>100000</formula>
     </cfRule>
@@ -18093,2565 +18101,2457 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{349F5001-7F44-4F89-BB54-89CBEED54633}">
           <x14:formula1>
             <xm:f>'(1) Übersicht'!$E$15:$E$25</xm:f>
           </x14:formula1>
           <xm:sqref>F9:F48 F56:F84</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1A4EE9FF-91EA-4718-8CF0-04C291D75E86}">
           <x14:formula1>
             <xm:f>Legende!$A$2:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E9:E48 E56:E84</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Tabelle4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M115"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.1796875" customWidth="1"/>
     <col min="2" max="2" width="2.7265625" style="19" customWidth="1"/>
     <col min="3" max="3" width="46.453125" customWidth="1"/>
-    <col min="4" max="11" width="13" customWidth="1"/>
+    <col min="4" max="10" width="13" customWidth="1"/>
+    <col min="11" max="11" width="13" style="7" customWidth="1"/>
     <col min="12" max="12" width="8.7265625" style="19" customWidth="1"/>
     <col min="13" max="13" width="11.453125" customWidth="1"/>
     <col min="14" max="16384" width="11.453125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="252"/>
       <c r="C1" s="102"/>
       <c r="D1" s="79"/>
       <c r="E1" s="79"/>
       <c r="F1" s="79"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
       <c r="J1" s="79"/>
-      <c r="K1" s="81"/>
+      <c r="K1" s="333"/>
       <c r="L1" s="125"/>
       <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="75"/>
-      <c r="B2" s="424" t="s">
+      <c r="B2" s="370" t="s">
         <v>88</v>
       </c>
-      <c r="C2" s="425"/>
-[...8 lines deleted...]
-      <c r="L2" s="426"/>
+      <c r="C2" s="371"/>
+      <c r="D2" s="371"/>
+      <c r="E2" s="371"/>
+      <c r="F2" s="371"/>
+      <c r="G2" s="371"/>
+      <c r="H2" s="371"/>
+      <c r="I2" s="371"/>
+      <c r="J2" s="371"/>
+      <c r="K2" s="371"/>
+      <c r="L2" s="372"/>
       <c r="M2" s="100"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="75"/>
-      <c r="B3" s="480"/>
-[...9 lines deleted...]
-      <c r="L3" s="482"/>
+      <c r="B3" s="373"/>
+      <c r="C3" s="374"/>
+      <c r="D3" s="374"/>
+      <c r="E3" s="374"/>
+      <c r="F3" s="374"/>
+      <c r="G3" s="374"/>
+      <c r="H3" s="374"/>
+      <c r="I3" s="374"/>
+      <c r="J3" s="374"/>
+      <c r="K3" s="374"/>
+      <c r="L3" s="375"/>
       <c r="M3" s="100"/>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="75"/>
-      <c r="B4" s="480"/>
-[...9 lines deleted...]
-      <c r="L4" s="482"/>
+      <c r="B4" s="373"/>
+      <c r="C4" s="374"/>
+      <c r="D4" s="374"/>
+      <c r="E4" s="374"/>
+      <c r="F4" s="374"/>
+      <c r="G4" s="374"/>
+      <c r="H4" s="374"/>
+      <c r="I4" s="374"/>
+      <c r="J4" s="374"/>
+      <c r="K4" s="374"/>
+      <c r="L4" s="375"/>
       <c r="M4" s="100"/>
     </row>
     <row r="5" spans="1:13" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="75"/>
-      <c r="B5" s="427"/>
-[...9 lines deleted...]
-      <c r="L5" s="429"/>
+      <c r="B5" s="376"/>
+      <c r="C5" s="377"/>
+      <c r="D5" s="377"/>
+      <c r="E5" s="377"/>
+      <c r="F5" s="377"/>
+      <c r="G5" s="377"/>
+      <c r="H5" s="377"/>
+      <c r="I5" s="377"/>
+      <c r="J5" s="377"/>
+      <c r="K5" s="377"/>
+      <c r="L5" s="378"/>
       <c r="M5" s="100"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="77"/>
       <c r="B6" s="68"/>
       <c r="C6" s="71"/>
       <c r="D6" s="71"/>
       <c r="E6" s="71"/>
       <c r="F6" s="71"/>
       <c r="G6" s="71"/>
       <c r="H6" s="71"/>
       <c r="I6" s="71"/>
       <c r="J6" s="71"/>
-      <c r="K6" s="71"/>
+      <c r="K6" s="334"/>
       <c r="L6" s="68"/>
       <c r="M6" s="77"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="75"/>
       <c r="B7" s="253"/>
       <c r="C7" s="254"/>
       <c r="D7" s="254"/>
       <c r="E7" s="254"/>
       <c r="F7" s="254"/>
       <c r="G7" s="254"/>
       <c r="H7" s="254"/>
       <c r="I7" s="254"/>
       <c r="J7" s="254"/>
-      <c r="K7" s="254"/>
+      <c r="K7" s="335"/>
       <c r="L7" s="255"/>
       <c r="M7" s="100"/>
     </row>
     <row r="8" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A8" s="75"/>
       <c r="B8" s="256"/>
       <c r="C8" s="257" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67"/>
       <c r="F8" s="67"/>
       <c r="G8" s="67"/>
       <c r="H8" s="67"/>
       <c r="I8" s="67"/>
       <c r="J8" s="67"/>
-      <c r="K8" s="67"/>
+      <c r="K8" s="336"/>
       <c r="L8" s="258"/>
       <c r="M8" s="100"/>
     </row>
     <row r="9" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A9" s="75"/>
       <c r="B9" s="186"/>
       <c r="C9" s="259" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="77"/>
       <c r="E9" s="77"/>
       <c r="F9" s="77"/>
       <c r="G9" s="77"/>
       <c r="H9" s="77"/>
       <c r="I9" s="77"/>
       <c r="J9" s="77"/>
-      <c r="K9" s="77"/>
+      <c r="K9" s="291"/>
       <c r="L9" s="260"/>
       <c r="M9" s="100"/>
     </row>
     <row r="10" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="75"/>
       <c r="B10" s="186"/>
       <c r="C10" s="78" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
-      <c r="K10" s="77"/>
+      <c r="K10" s="291"/>
       <c r="L10" s="260"/>
       <c r="M10" s="100"/>
     </row>
     <row r="11" spans="1:13" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="75"/>
       <c r="B11" s="186"/>
       <c r="C11" s="77"/>
-      <c r="D11" s="483" t="s">
+      <c r="D11" s="379" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="484"/>
-[...5 lines deleted...]
-      <c r="K11" s="100"/>
+      <c r="E11" s="380"/>
+      <c r="F11" s="380"/>
+      <c r="G11" s="380"/>
+      <c r="H11" s="380"/>
+      <c r="I11" s="380"/>
+      <c r="J11" s="381"/>
+      <c r="K11" s="337"/>
       <c r="L11" s="260"/>
       <c r="M11" s="100"/>
     </row>
     <row r="12" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="75"/>
       <c r="B12" s="147"/>
       <c r="C12" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="K12" s="262" t="s">
+      <c r="K12" s="338" t="s">
         <v>2</v>
       </c>
-      <c r="L12" s="263"/>
+      <c r="L12" s="262"/>
       <c r="M12" s="100"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="75"/>
       <c r="B13" s="147"/>
-      <c r="C13" s="351">
+      <c r="C13" s="329">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D13" s="329"/>
-[...6 lines deleted...]
-      <c r="K13" s="330">
+      <c r="D13" s="311"/>
+      <c r="E13" s="311"/>
+      <c r="F13" s="311"/>
+      <c r="G13" s="311"/>
+      <c r="H13" s="311"/>
+      <c r="I13" s="311"/>
+      <c r="J13" s="311"/>
+      <c r="K13" s="339">
         <f>SUM(D13:J13)</f>
         <v>0</v>
       </c>
-      <c r="L13" s="264"/>
+      <c r="L13" s="263"/>
       <c r="M13" s="100"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="75"/>
       <c r="B14" s="147"/>
-      <c r="C14" s="352">
+      <c r="C14" s="330">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D14" s="331"/>
-[...6 lines deleted...]
-      <c r="K14" s="332">
+      <c r="D14" s="312"/>
+      <c r="E14" s="312"/>
+      <c r="F14" s="312"/>
+      <c r="G14" s="312"/>
+      <c r="H14" s="312"/>
+      <c r="I14" s="312"/>
+      <c r="J14" s="312"/>
+      <c r="K14" s="340">
         <f t="shared" ref="K14:K23" si="0">SUM(D14:J14)</f>
         <v>0</v>
       </c>
-      <c r="L14" s="264"/>
+      <c r="L14" s="263"/>
       <c r="M14" s="100"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="75"/>
       <c r="B15" s="147"/>
-      <c r="C15" s="352">
+      <c r="C15" s="330">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D15" s="331"/>
-[...6 lines deleted...]
-      <c r="K15" s="332">
+      <c r="D15" s="312"/>
+      <c r="E15" s="312"/>
+      <c r="F15" s="312"/>
+      <c r="G15" s="312"/>
+      <c r="H15" s="312"/>
+      <c r="I15" s="312"/>
+      <c r="J15" s="312"/>
+      <c r="K15" s="340">
         <f t="shared" ref="K15:K17" si="1">SUM(D15:J15)</f>
         <v>0</v>
       </c>
-      <c r="L15" s="264"/>
+      <c r="L15" s="263"/>
       <c r="M15" s="100"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="75"/>
       <c r="B16" s="147"/>
-      <c r="C16" s="352">
+      <c r="C16" s="330">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
-      <c r="D16" s="331"/>
-[...6 lines deleted...]
-      <c r="K16" s="332">
+      <c r="D16" s="312"/>
+      <c r="E16" s="312"/>
+      <c r="F16" s="312"/>
+      <c r="G16" s="312"/>
+      <c r="H16" s="312"/>
+      <c r="I16" s="312"/>
+      <c r="J16" s="312"/>
+      <c r="K16" s="340">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L16" s="264"/>
+      <c r="L16" s="263"/>
       <c r="M16" s="100"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="75"/>
       <c r="B17" s="147"/>
-      <c r="C17" s="352">
+      <c r="C17" s="330">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
-      <c r="D17" s="331"/>
-[...6 lines deleted...]
-      <c r="K17" s="332">
+      <c r="D17" s="312"/>
+      <c r="E17" s="312"/>
+      <c r="F17" s="312"/>
+      <c r="G17" s="312"/>
+      <c r="H17" s="312"/>
+      <c r="I17" s="312"/>
+      <c r="J17" s="312"/>
+      <c r="K17" s="340">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="264"/>
+      <c r="L17" s="263"/>
       <c r="M17" s="100"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="75"/>
       <c r="B18" s="147"/>
-      <c r="C18" s="352">
+      <c r="C18" s="330">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
-      <c r="D18" s="331"/>
-[...6 lines deleted...]
-      <c r="K18" s="332">
+      <c r="D18" s="312"/>
+      <c r="E18" s="312"/>
+      <c r="F18" s="312"/>
+      <c r="G18" s="312"/>
+      <c r="H18" s="312"/>
+      <c r="I18" s="312"/>
+      <c r="J18" s="312"/>
+      <c r="K18" s="340">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L18" s="264"/>
+      <c r="L18" s="263"/>
       <c r="M18" s="100"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="75"/>
       <c r="B19" s="147"/>
-      <c r="C19" s="352">
+      <c r="C19" s="330">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D19" s="331"/>
-[...6 lines deleted...]
-      <c r="K19" s="332">
+      <c r="D19" s="312"/>
+      <c r="E19" s="312"/>
+      <c r="F19" s="312"/>
+      <c r="G19" s="312"/>
+      <c r="H19" s="312"/>
+      <c r="I19" s="312"/>
+      <c r="J19" s="312"/>
+      <c r="K19" s="340">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L19" s="264"/>
+      <c r="L19" s="263"/>
       <c r="M19" s="100"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="75"/>
       <c r="B20" s="147"/>
-      <c r="C20" s="352">
+      <c r="C20" s="330">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D20" s="331"/>
-[...6 lines deleted...]
-      <c r="K20" s="332">
+      <c r="D20" s="312"/>
+      <c r="E20" s="312"/>
+      <c r="F20" s="312"/>
+      <c r="G20" s="312"/>
+      <c r="H20" s="312"/>
+      <c r="I20" s="312"/>
+      <c r="J20" s="312"/>
+      <c r="K20" s="340">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L20" s="264"/>
+      <c r="L20" s="263"/>
       <c r="M20" s="100"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="75"/>
       <c r="B21" s="147"/>
-      <c r="C21" s="352">
+      <c r="C21" s="330">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D21" s="331"/>
-[...6 lines deleted...]
-      <c r="K21" s="332">
+      <c r="D21" s="312"/>
+      <c r="E21" s="312"/>
+      <c r="F21" s="312"/>
+      <c r="G21" s="312"/>
+      <c r="H21" s="312"/>
+      <c r="I21" s="312"/>
+      <c r="J21" s="312"/>
+      <c r="K21" s="340">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L21" s="264"/>
+      <c r="L21" s="263"/>
       <c r="M21" s="100"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="75"/>
       <c r="B22" s="147"/>
-      <c r="C22" s="352">
+      <c r="C22" s="330">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D22" s="331"/>
-[...6 lines deleted...]
-      <c r="K22" s="332">
+      <c r="D22" s="312"/>
+      <c r="E22" s="312"/>
+      <c r="F22" s="312"/>
+      <c r="G22" s="312"/>
+      <c r="H22" s="312"/>
+      <c r="I22" s="312"/>
+      <c r="J22" s="312"/>
+      <c r="K22" s="340">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L22" s="264"/>
+      <c r="L22" s="263"/>
       <c r="M22" s="100"/>
     </row>
     <row r="23" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="75"/>
       <c r="B23" s="147"/>
-      <c r="C23" s="353">
+      <c r="C23" s="331">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D23" s="333"/>
-[...6 lines deleted...]
-      <c r="K23" s="334">
+      <c r="D23" s="313"/>
+      <c r="E23" s="313"/>
+      <c r="F23" s="313"/>
+      <c r="G23" s="313"/>
+      <c r="H23" s="313"/>
+      <c r="I23" s="313"/>
+      <c r="J23" s="313"/>
+      <c r="K23" s="341">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L23" s="264"/>
+      <c r="L23" s="263"/>
       <c r="M23" s="122"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="75"/>
       <c r="B24" s="147"/>
-      <c r="C24" s="265" t="s">
+      <c r="C24" s="264" t="s">
         <v>2</v>
       </c>
-      <c r="D24" s="266">
+      <c r="D24" s="265">
         <f>SUM(D13:D23)</f>
         <v>0</v>
       </c>
-      <c r="E24" s="266">
+      <c r="E24" s="265">
         <f>SUM(E13:E23)</f>
         <v>0</v>
       </c>
-      <c r="F24" s="266">
+      <c r="F24" s="265">
         <f>SUM(F13:F23)</f>
         <v>0</v>
       </c>
-      <c r="G24" s="266">
+      <c r="G24" s="265">
         <f>SUM(G13:G23)</f>
         <v>0</v>
       </c>
-      <c r="H24" s="266">
+      <c r="H24" s="265">
         <f t="shared" ref="H24:J24" si="2">SUM(H13:H23)</f>
         <v>0</v>
       </c>
-      <c r="I24" s="266">
+      <c r="I24" s="265">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J24" s="266">
+      <c r="J24" s="265">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K24" s="267">
+      <c r="K24" s="342">
         <f>ROUND(SUM(K13:K23),0)</f>
         <v>0</v>
       </c>
-      <c r="L24" s="268"/>
-      <c r="M24" s="486" t="str">
+      <c r="L24" s="266"/>
+      <c r="M24" s="382" t="str">
         <f>IF(K24&lt;&gt;'(2) Investitionskosten'!$D$6,"Check total (2)","")</f>
         <v/>
       </c>
     </row>
     <row r="25" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A25" s="75"/>
       <c r="B25" s="186"/>
       <c r="C25" s="75"/>
-      <c r="D25" s="269"/>
+      <c r="D25" s="267"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
-      <c r="K25" s="18"/>
+      <c r="K25" s="90"/>
       <c r="L25" s="146"/>
-      <c r="M25" s="487"/>
+      <c r="M25" s="383"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="75"/>
       <c r="B26" s="186"/>
-      <c r="C26" s="270" t="s">
+      <c r="C26" s="268" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="18"/>
-      <c r="K26" s="18"/>
-[...1 lines deleted...]
-      <c r="M26" s="488"/>
+      <c r="K26" s="90"/>
+      <c r="L26" s="269"/>
+      <c r="M26" s="384"/>
     </row>
     <row r="27" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="75"/>
       <c r="B27" s="186"/>
       <c r="C27" s="129"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
-      <c r="K27" s="18"/>
-      <c r="L27" s="271"/>
+      <c r="K27" s="90"/>
+      <c r="L27" s="269"/>
       <c r="M27" s="100"/>
     </row>
     <row r="28" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="75"/>
       <c r="B28" s="147"/>
       <c r="C28" s="261" t="s">
         <v>25</v>
       </c>
-      <c r="D28" s="349" t="str">
+      <c r="D28" s="327" t="str">
         <f>D12</f>
         <v>20xx</v>
       </c>
-      <c r="E28" s="349" t="str">
+      <c r="E28" s="327" t="str">
         <f t="shared" ref="E28:J28" si="3">E12</f>
         <v>20xx</v>
       </c>
-      <c r="F28" s="349" t="str">
+      <c r="F28" s="327" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="G28" s="349" t="str">
+      <c r="G28" s="327" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="H28" s="349" t="str">
+      <c r="H28" s="327" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="I28" s="349" t="str">
+      <c r="I28" s="327" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="J28" s="349" t="str">
+      <c r="J28" s="327" t="str">
         <f t="shared" si="3"/>
         <v>20xx</v>
       </c>
-      <c r="K28" s="262" t="s">
+      <c r="K28" s="338" t="s">
         <v>2</v>
       </c>
-      <c r="L28" s="263"/>
+      <c r="L28" s="262"/>
       <c r="M28" s="100"/>
     </row>
     <row r="29" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="75"/>
       <c r="B29" s="147"/>
-      <c r="C29" s="272" t="s">
+      <c r="C29" s="270" t="s">
         <v>23</v>
       </c>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
-      <c r="K29" s="273">
+      <c r="K29" s="343">
         <f t="shared" ref="K29:K39" si="4">SUM(D29:J29)</f>
         <v>0</v>
       </c>
-      <c r="L29" s="268"/>
-      <c r="M29" s="274"/>
+      <c r="L29" s="266"/>
+      <c r="M29" s="271"/>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="75"/>
       <c r="B30" s="147"/>
-      <c r="C30" s="345" t="s">
+      <c r="C30" s="323" t="s">
         <v>26</v>
       </c>
-      <c r="D30" s="329"/>
-[...6 lines deleted...]
-      <c r="K30" s="330">
+      <c r="D30" s="311"/>
+      <c r="E30" s="311"/>
+      <c r="F30" s="311"/>
+      <c r="G30" s="311"/>
+      <c r="H30" s="311"/>
+      <c r="I30" s="311"/>
+      <c r="J30" s="311"/>
+      <c r="K30" s="339">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L30" s="264"/>
+      <c r="L30" s="263"/>
       <c r="M30" s="100"/>
     </row>
     <row r="31" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="75"/>
       <c r="B31" s="147"/>
-      <c r="C31" s="346" t="s">
+      <c r="C31" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D31" s="331"/>
-[...6 lines deleted...]
-      <c r="K31" s="332">
+      <c r="D31" s="312"/>
+      <c r="E31" s="312"/>
+      <c r="F31" s="312"/>
+      <c r="G31" s="312"/>
+      <c r="H31" s="312"/>
+      <c r="I31" s="312"/>
+      <c r="J31" s="312"/>
+      <c r="K31" s="340">
         <f t="shared" ref="K31:K34" si="5">SUM(D31:J31)</f>
         <v>0</v>
       </c>
-      <c r="L31" s="264"/>
+      <c r="L31" s="263"/>
       <c r="M31" s="100"/>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="75"/>
       <c r="B32" s="147"/>
-      <c r="C32" s="346" t="s">
+      <c r="C32" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D32" s="331"/>
-[...6 lines deleted...]
-      <c r="K32" s="332">
+      <c r="D32" s="312"/>
+      <c r="E32" s="312"/>
+      <c r="F32" s="312"/>
+      <c r="G32" s="312"/>
+      <c r="H32" s="312"/>
+      <c r="I32" s="312"/>
+      <c r="J32" s="312"/>
+      <c r="K32" s="340">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L32" s="264"/>
+      <c r="L32" s="263"/>
       <c r="M32" s="100"/>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="75"/>
       <c r="B33" s="147"/>
-      <c r="C33" s="346" t="s">
+      <c r="C33" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D33" s="331"/>
-[...6 lines deleted...]
-      <c r="K33" s="332">
+      <c r="D33" s="312"/>
+      <c r="E33" s="312"/>
+      <c r="F33" s="312"/>
+      <c r="G33" s="312"/>
+      <c r="H33" s="312"/>
+      <c r="I33" s="312"/>
+      <c r="J33" s="312"/>
+      <c r="K33" s="340">
         <f t="shared" ref="K33" si="6">SUM(D33:J33)</f>
         <v>0</v>
       </c>
-      <c r="L33" s="264"/>
+      <c r="L33" s="263"/>
       <c r="M33" s="100"/>
     </row>
     <row r="34" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="75"/>
       <c r="B34" s="147"/>
-      <c r="C34" s="346" t="s">
+      <c r="C34" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D34" s="331"/>
-[...6 lines deleted...]
-      <c r="K34" s="332">
+      <c r="D34" s="312"/>
+      <c r="E34" s="312"/>
+      <c r="F34" s="312"/>
+      <c r="G34" s="312"/>
+      <c r="H34" s="312"/>
+      <c r="I34" s="312"/>
+      <c r="J34" s="312"/>
+      <c r="K34" s="340">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="L34" s="264"/>
+      <c r="L34" s="263"/>
       <c r="M34" s="100"/>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="75"/>
       <c r="B35" s="147"/>
-      <c r="C35" s="346" t="s">
+      <c r="C35" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D35" s="331"/>
-[...6 lines deleted...]
-      <c r="K35" s="332">
+      <c r="D35" s="312"/>
+      <c r="E35" s="312"/>
+      <c r="F35" s="312"/>
+      <c r="G35" s="312"/>
+      <c r="H35" s="312"/>
+      <c r="I35" s="312"/>
+      <c r="J35" s="312"/>
+      <c r="K35" s="340">
         <f t="shared" ref="K35" si="7">SUM(D35:J35)</f>
         <v>0</v>
       </c>
-      <c r="L35" s="264"/>
+      <c r="L35" s="263"/>
       <c r="M35" s="100"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="75"/>
       <c r="B36" s="147"/>
-      <c r="C36" s="346" t="s">
+      <c r="C36" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D36" s="331"/>
-[...6 lines deleted...]
-      <c r="K36" s="332">
+      <c r="D36" s="312"/>
+      <c r="E36" s="312"/>
+      <c r="F36" s="312"/>
+      <c r="G36" s="312"/>
+      <c r="H36" s="312"/>
+      <c r="I36" s="312"/>
+      <c r="J36" s="312"/>
+      <c r="K36" s="340">
         <f t="shared" ref="K36:K37" si="8">SUM(D36:J36)</f>
         <v>0</v>
       </c>
-      <c r="L36" s="264"/>
+      <c r="L36" s="263"/>
       <c r="M36" s="100"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="75"/>
       <c r="B37" s="147"/>
-      <c r="C37" s="346" t="s">
+      <c r="C37" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D37" s="331"/>
-[...6 lines deleted...]
-      <c r="K37" s="332">
+      <c r="D37" s="312"/>
+      <c r="E37" s="312"/>
+      <c r="F37" s="312"/>
+      <c r="G37" s="312"/>
+      <c r="H37" s="312"/>
+      <c r="I37" s="312"/>
+      <c r="J37" s="312"/>
+      <c r="K37" s="340">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="L37" s="264"/>
+      <c r="L37" s="263"/>
       <c r="M37" s="100"/>
     </row>
     <row r="38" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="75"/>
       <c r="B38" s="147"/>
-      <c r="C38" s="346" t="s">
+      <c r="C38" s="324" t="s">
         <v>26</v>
       </c>
-      <c r="D38" s="331"/>
-[...6 lines deleted...]
-      <c r="K38" s="332">
+      <c r="D38" s="312"/>
+      <c r="E38" s="312"/>
+      <c r="F38" s="312"/>
+      <c r="G38" s="312"/>
+      <c r="H38" s="312"/>
+      <c r="I38" s="312"/>
+      <c r="J38" s="312"/>
+      <c r="K38" s="340">
         <f t="shared" ref="K38" si="9">SUM(D38:J38)</f>
         <v>0</v>
       </c>
-      <c r="L38" s="264"/>
+      <c r="L38" s="263"/>
       <c r="M38" s="100"/>
     </row>
     <row r="39" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="75"/>
       <c r="B39" s="147"/>
-      <c r="C39" s="347" t="s">
+      <c r="C39" s="325" t="s">
         <v>26</v>
       </c>
-      <c r="D39" s="333"/>
-[...6 lines deleted...]
-      <c r="K39" s="334">
+      <c r="D39" s="313"/>
+      <c r="E39" s="313"/>
+      <c r="F39" s="313"/>
+      <c r="G39" s="313"/>
+      <c r="H39" s="313"/>
+      <c r="I39" s="313"/>
+      <c r="J39" s="313"/>
+      <c r="K39" s="341">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="L39" s="264"/>
+      <c r="L39" s="263"/>
       <c r="M39" s="100"/>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="75"/>
       <c r="B40" s="147"/>
-      <c r="C40" s="275" t="s">
+      <c r="C40" s="272" t="s">
         <v>56</v>
       </c>
-      <c r="D40" s="276"/>
-[...7 lines deleted...]
-      <c r="L40" s="264"/>
+      <c r="D40" s="273"/>
+      <c r="E40" s="273"/>
+      <c r="F40" s="273"/>
+      <c r="G40" s="273"/>
+      <c r="H40" s="273"/>
+      <c r="I40" s="273"/>
+      <c r="J40" s="273"/>
+      <c r="K40" s="344"/>
+      <c r="L40" s="263"/>
       <c r="M40" s="100"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="75"/>
       <c r="B41" s="147"/>
-      <c r="C41" s="351">
+      <c r="C41" s="329">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D41" s="329"/>
-[...6 lines deleted...]
-      <c r="K41" s="330">
+      <c r="D41" s="311"/>
+      <c r="E41" s="311"/>
+      <c r="F41" s="311"/>
+      <c r="G41" s="311"/>
+      <c r="H41" s="311"/>
+      <c r="I41" s="311"/>
+      <c r="J41" s="311"/>
+      <c r="K41" s="339">
         <f t="shared" ref="K41:K51" si="10">SUM(D41:J41)</f>
         <v>0</v>
       </c>
-      <c r="L41" s="264"/>
+      <c r="L41" s="263"/>
       <c r="M41" s="100"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="75"/>
       <c r="B42" s="147"/>
-      <c r="C42" s="352">
+      <c r="C42" s="330">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D42" s="331"/>
-[...6 lines deleted...]
-      <c r="K42" s="332">
+      <c r="D42" s="312"/>
+      <c r="E42" s="312"/>
+      <c r="F42" s="312"/>
+      <c r="G42" s="312"/>
+      <c r="H42" s="312"/>
+      <c r="I42" s="312"/>
+      <c r="J42" s="312"/>
+      <c r="K42" s="340">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L42" s="264"/>
+      <c r="L42" s="263"/>
       <c r="M42" s="100"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="75"/>
       <c r="B43" s="147"/>
-      <c r="C43" s="352">
+      <c r="C43" s="330">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D43" s="331"/>
-[...6 lines deleted...]
-      <c r="K43" s="332">
+      <c r="D43" s="312"/>
+      <c r="E43" s="312"/>
+      <c r="F43" s="312"/>
+      <c r="G43" s="312"/>
+      <c r="H43" s="312"/>
+      <c r="I43" s="312"/>
+      <c r="J43" s="312"/>
+      <c r="K43" s="340">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L43" s="264"/>
+      <c r="L43" s="263"/>
       <c r="M43" s="100"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="75"/>
       <c r="B44" s="147"/>
-      <c r="C44" s="352">
+      <c r="C44" s="330">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
-      <c r="D44" s="331"/>
-[...6 lines deleted...]
-      <c r="K44" s="332">
+      <c r="D44" s="312"/>
+      <c r="E44" s="312"/>
+      <c r="F44" s="312"/>
+      <c r="G44" s="312"/>
+      <c r="H44" s="312"/>
+      <c r="I44" s="312"/>
+      <c r="J44" s="312"/>
+      <c r="K44" s="340">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L44" s="264"/>
+      <c r="L44" s="263"/>
       <c r="M44" s="100"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="75"/>
       <c r="B45" s="147"/>
-      <c r="C45" s="352">
+      <c r="C45" s="330">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
-      <c r="D45" s="331"/>
-[...6 lines deleted...]
-      <c r="K45" s="332">
+      <c r="D45" s="312"/>
+      <c r="E45" s="312"/>
+      <c r="F45" s="312"/>
+      <c r="G45" s="312"/>
+      <c r="H45" s="312"/>
+      <c r="I45" s="312"/>
+      <c r="J45" s="312"/>
+      <c r="K45" s="340">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L45" s="264"/>
+      <c r="L45" s="263"/>
       <c r="M45" s="100"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="75"/>
       <c r="B46" s="147"/>
-      <c r="C46" s="352">
+      <c r="C46" s="330">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
-      <c r="D46" s="331"/>
-[...6 lines deleted...]
-      <c r="K46" s="332">
+      <c r="D46" s="312"/>
+      <c r="E46" s="312"/>
+      <c r="F46" s="312"/>
+      <c r="G46" s="312"/>
+      <c r="H46" s="312"/>
+      <c r="I46" s="312"/>
+      <c r="J46" s="312"/>
+      <c r="K46" s="340">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L46" s="264"/>
+      <c r="L46" s="263"/>
       <c r="M46" s="100"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="75"/>
       <c r="B47" s="147"/>
-      <c r="C47" s="352">
+      <c r="C47" s="330">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D47" s="331"/>
-[...6 lines deleted...]
-      <c r="K47" s="332">
+      <c r="D47" s="312"/>
+      <c r="E47" s="312"/>
+      <c r="F47" s="312"/>
+      <c r="G47" s="312"/>
+      <c r="H47" s="312"/>
+      <c r="I47" s="312"/>
+      <c r="J47" s="312"/>
+      <c r="K47" s="340">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L47" s="264"/>
+      <c r="L47" s="263"/>
       <c r="M47" s="100"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="75"/>
       <c r="B48" s="147"/>
-      <c r="C48" s="352">
+      <c r="C48" s="330">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D48" s="331"/>
-[...6 lines deleted...]
-      <c r="K48" s="332">
+      <c r="D48" s="312"/>
+      <c r="E48" s="312"/>
+      <c r="F48" s="312"/>
+      <c r="G48" s="312"/>
+      <c r="H48" s="312"/>
+      <c r="I48" s="312"/>
+      <c r="J48" s="312"/>
+      <c r="K48" s="340">
         <f t="shared" ref="K48:K50" si="11">SUM(D48:J48)</f>
         <v>0</v>
       </c>
-      <c r="L48" s="264"/>
+      <c r="L48" s="263"/>
       <c r="M48" s="100"/>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="75"/>
       <c r="B49" s="147"/>
-      <c r="C49" s="352">
+      <c r="C49" s="330">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D49" s="331"/>
-[...6 lines deleted...]
-      <c r="K49" s="332">
+      <c r="D49" s="312"/>
+      <c r="E49" s="312"/>
+      <c r="F49" s="312"/>
+      <c r="G49" s="312"/>
+      <c r="H49" s="312"/>
+      <c r="I49" s="312"/>
+      <c r="J49" s="312"/>
+      <c r="K49" s="340">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L49" s="264"/>
+      <c r="L49" s="263"/>
       <c r="M49" s="100"/>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="75"/>
       <c r="B50" s="147"/>
-      <c r="C50" s="352">
+      <c r="C50" s="330">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D50" s="331"/>
-[...6 lines deleted...]
-      <c r="K50" s="332">
+      <c r="D50" s="312"/>
+      <c r="E50" s="312"/>
+      <c r="F50" s="312"/>
+      <c r="G50" s="312"/>
+      <c r="H50" s="312"/>
+      <c r="I50" s="312"/>
+      <c r="J50" s="312"/>
+      <c r="K50" s="340">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="L50" s="264"/>
+      <c r="L50" s="263"/>
       <c r="M50" s="100"/>
     </row>
     <row r="51" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="75"/>
       <c r="B51" s="147"/>
-      <c r="C51" s="354">
+      <c r="C51" s="332">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D51" s="335"/>
-[...6 lines deleted...]
-      <c r="K51" s="336">
+      <c r="D51" s="314"/>
+      <c r="E51" s="314"/>
+      <c r="F51" s="314"/>
+      <c r="G51" s="314"/>
+      <c r="H51" s="314"/>
+      <c r="I51" s="314"/>
+      <c r="J51" s="314"/>
+      <c r="K51" s="345">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="L51" s="264"/>
+      <c r="L51" s="263"/>
       <c r="M51" s="100"/>
     </row>
     <row r="52" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A52" s="75"/>
       <c r="B52" s="147"/>
-      <c r="C52" s="265" t="s">
+      <c r="C52" s="264" t="s">
         <v>2</v>
       </c>
-      <c r="D52" s="278">
+      <c r="D52" s="274">
         <f>SUM(D29:D51)</f>
         <v>0</v>
       </c>
-      <c r="E52" s="278">
+      <c r="E52" s="274">
         <f t="shared" ref="E52:J52" si="12">SUM(E29:E51)</f>
         <v>0</v>
       </c>
-      <c r="F52" s="278">
+      <c r="F52" s="274">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="G52" s="278">
+      <c r="G52" s="274">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="H52" s="278">
+      <c r="H52" s="274">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I52" s="278">
+      <c r="I52" s="274">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="J52" s="278">
+      <c r="J52" s="274">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="K52" s="279">
+      <c r="K52" s="346">
         <f>ROUND(SUM(K29:K51),0)</f>
         <v>0</v>
       </c>
-      <c r="L52" s="268"/>
-      <c r="M52" s="474" t="str">
+      <c r="L52" s="266"/>
+      <c r="M52" s="364" t="str">
         <f>IF(K52=K24,"","Check totals")</f>
         <v/>
       </c>
     </row>
     <row r="53" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="75"/>
-      <c r="B53" s="280"/>
-[...1 lines deleted...]
-      <c r="D53" s="282" t="str">
+      <c r="B53" s="275"/>
+      <c r="C53" s="276"/>
+      <c r="D53" s="277" t="str">
         <f>IF(D29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="E53" s="282" t="str">
+      <c r="E53" s="277" t="str">
         <f>IF(E29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="F53" s="282" t="str">
+      <c r="F53" s="277" t="str">
         <f>IF(F29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="G53" s="282" t="str">
+      <c r="G53" s="277" t="str">
         <f>IF(G29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="H53" s="282" t="str">
+      <c r="H53" s="277" t="str">
         <f>IF(H29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="I53" s="282" t="str">
+      <c r="I53" s="277" t="str">
         <f>IF(I29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="J53" s="282" t="str">
+      <c r="J53" s="277" t="str">
         <f>IF(J29&gt;'(1) Übersicht'!$E$49,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="K53" s="283"/>
-[...1 lines deleted...]
-      <c r="M53" s="475"/>
+      <c r="K53" s="347"/>
+      <c r="L53" s="278"/>
+      <c r="M53" s="365"/>
     </row>
     <row r="54" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="75"/>
-      <c r="B54" s="285"/>
-[...1 lines deleted...]
-      <c r="D54" s="287" t="str">
+      <c r="B54" s="279"/>
+      <c r="C54" s="280"/>
+      <c r="D54" s="281" t="str">
         <f>IF(D24&lt;&gt;D52,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="E54" s="287" t="str">
-        <f t="shared" ref="E54:J54" si="13">IF(E24&lt;&gt;E52,"Check Totals","")</f>
+      <c r="E54" s="281" t="str">
+        <f t="shared" ref="E54:K54" si="13">IF(E24&lt;&gt;E52,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="F54" s="287" t="str">
+      <c r="F54" s="281" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="G54" s="287" t="str">
+      <c r="G54" s="281" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="H54" s="287" t="str">
+      <c r="H54" s="281" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="I54" s="287" t="str">
+      <c r="I54" s="281" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="J54" s="287" t="str">
+      <c r="J54" s="281" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
-      <c r="K54" s="288"/>
-[...1 lines deleted...]
-      <c r="M54" s="476"/>
+      <c r="K54" s="348" t="str">
+        <f t="shared" si="13"/>
+        <v/>
+      </c>
+      <c r="L54" s="282"/>
+      <c r="M54" s="366"/>
     </row>
     <row r="55" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A55" s="77"/>
       <c r="B55" s="68"/>
-      <c r="C55" s="291"/>
-[...9 lines deleted...]
-      <c r="M55" s="294"/>
+      <c r="C55" s="284"/>
+      <c r="D55" s="285"/>
+      <c r="E55" s="285"/>
+      <c r="F55" s="285"/>
+      <c r="G55" s="285"/>
+      <c r="H55" s="285"/>
+      <c r="I55" s="285"/>
+      <c r="J55" s="285"/>
+      <c r="K55" s="349"/>
+      <c r="L55" s="286"/>
+      <c r="M55" s="287"/>
     </row>
     <row r="56" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A56" s="75"/>
       <c r="B56" s="253"/>
-      <c r="C56" s="295"/>
-[...9 lines deleted...]
-      <c r="M56" s="290"/>
+      <c r="C56" s="288"/>
+      <c r="D56" s="289"/>
+      <c r="E56" s="289"/>
+      <c r="F56" s="289"/>
+      <c r="G56" s="289"/>
+      <c r="H56" s="289"/>
+      <c r="I56" s="289"/>
+      <c r="J56" s="289"/>
+      <c r="K56" s="350"/>
+      <c r="L56" s="290"/>
+      <c r="M56" s="283"/>
     </row>
     <row r="57" spans="1:13" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A57" s="75"/>
       <c r="B57" s="256"/>
       <c r="C57" s="257" t="s">
         <v>27</v>
       </c>
       <c r="D57" s="67"/>
       <c r="E57" s="67"/>
       <c r="F57" s="67"/>
       <c r="G57" s="67"/>
       <c r="H57" s="67"/>
       <c r="I57" s="67"/>
       <c r="J57" s="67"/>
-      <c r="K57" s="67"/>
+      <c r="K57" s="336"/>
       <c r="L57" s="258"/>
       <c r="M57" s="100"/>
     </row>
     <row r="58" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="75"/>
       <c r="B58" s="186"/>
       <c r="C58" s="134" t="s">
         <v>71</v>
       </c>
-      <c r="D58" s="298"/>
-[...8 lines deleted...]
-      <c r="M58" s="300"/>
+      <c r="D58" s="291"/>
+      <c r="E58" s="291"/>
+      <c r="F58" s="291"/>
+      <c r="G58" s="291"/>
+      <c r="H58" s="291"/>
+      <c r="I58" s="291"/>
+      <c r="J58" s="291"/>
+      <c r="K58" s="291"/>
+      <c r="L58" s="292"/>
+      <c r="M58" s="293"/>
     </row>
     <row r="59" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="75"/>
       <c r="B59" s="186"/>
-      <c r="C59" s="298"/>
-      <c r="D59" s="418" t="s">
+      <c r="C59" s="291"/>
+      <c r="D59" s="387" t="s">
         <v>39</v>
       </c>
-      <c r="E59" s="419"/>
-[...7 lines deleted...]
-      <c r="M59" s="300"/>
+      <c r="E59" s="388"/>
+      <c r="F59" s="388"/>
+      <c r="G59" s="388"/>
+      <c r="H59" s="388"/>
+      <c r="I59" s="388"/>
+      <c r="J59" s="389"/>
+      <c r="K59" s="291"/>
+      <c r="L59" s="292"/>
+      <c r="M59" s="293"/>
     </row>
     <row r="60" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="75"/>
       <c r="B60" s="147"/>
-      <c r="C60" s="301"/>
-      <c r="D60" s="302" t="str">
+      <c r="C60" s="294"/>
+      <c r="D60" s="295" t="str">
         <f t="shared" ref="D60:J60" si="14">D67</f>
         <v>20xx</v>
       </c>
-      <c r="E60" s="302" t="str">
+      <c r="E60" s="295" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="F60" s="302" t="str">
+      <c r="F60" s="295" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="G60" s="302" t="str">
+      <c r="G60" s="295" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="H60" s="302" t="str">
+      <c r="H60" s="295" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="I60" s="302" t="str">
+      <c r="I60" s="295" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="J60" s="302" t="str">
+      <c r="J60" s="295" t="str">
         <f t="shared" si="14"/>
         <v>20xx</v>
       </c>
-      <c r="K60" s="303"/>
-[...1 lines deleted...]
-      <c r="M60" s="300"/>
+      <c r="K60" s="351"/>
+      <c r="L60" s="262"/>
+      <c r="M60" s="293"/>
     </row>
     <row r="61" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A61" s="75"/>
       <c r="B61" s="147"/>
-      <c r="C61" s="304" t="s">
+      <c r="C61" s="296" t="s">
         <v>71</v>
       </c>
-      <c r="D61" s="305">
+      <c r="D61" s="297">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!I49</f>
         <v>0</v>
       </c>
-      <c r="E61" s="305">
+      <c r="E61" s="297">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!L49</f>
         <v>0</v>
       </c>
-      <c r="F61" s="305">
+      <c r="F61" s="297">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!O49</f>
         <v>0</v>
       </c>
-      <c r="G61" s="305">
+      <c r="G61" s="297">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!R49</f>
         <v>0</v>
       </c>
-      <c r="H61" s="305">
+      <c r="H61" s="297">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!U49</f>
         <v>0</v>
       </c>
-      <c r="I61" s="305">
+      <c r="I61" s="297">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!X49</f>
         <v>0</v>
       </c>
-      <c r="J61" s="305">
+      <c r="J61" s="297">
         <f>'(3) Betriebskosten fix'!I49+'(3) Betriebskosten variabel'!AA49</f>
         <v>0</v>
       </c>
-      <c r="K61" s="306"/>
-[...1 lines deleted...]
-      <c r="M61" s="300"/>
+      <c r="K61" s="352"/>
+      <c r="L61" s="262"/>
+      <c r="M61" s="293"/>
     </row>
     <row r="62" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A62" s="75"/>
       <c r="B62" s="147"/>
-      <c r="C62" s="304" t="s">
+      <c r="C62" s="296" t="s">
         <v>72</v>
       </c>
-      <c r="D62" s="307">
+      <c r="D62" s="298">
         <f>D61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!I85)</f>
         <v>0</v>
       </c>
-      <c r="E62" s="307">
+      <c r="E62" s="298">
         <f>E61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!L85)</f>
         <v>0</v>
       </c>
-      <c r="F62" s="307">
+      <c r="F62" s="298">
         <f>F61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!O85)</f>
         <v>0</v>
       </c>
-      <c r="G62" s="307">
+      <c r="G62" s="298">
         <f>G61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!R85)</f>
         <v>0</v>
       </c>
-      <c r="H62" s="307">
+      <c r="H62" s="298">
         <f>H61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!U85)</f>
         <v>0</v>
       </c>
-      <c r="I62" s="307">
+      <c r="I62" s="298">
         <f>I61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!X85)</f>
         <v>0</v>
       </c>
-      <c r="J62" s="307">
+      <c r="J62" s="298">
         <f>J61-('(3) Betriebskosten fix'!I74+'(3) Betriebskosten variabel'!AA85)</f>
         <v>0</v>
       </c>
-      <c r="K62" s="306"/>
-[...1 lines deleted...]
-      <c r="M62" s="300"/>
+      <c r="K62" s="352"/>
+      <c r="L62" s="262"/>
+      <c r="M62" s="293"/>
     </row>
     <row r="63" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="75"/>
       <c r="B63" s="147"/>
-      <c r="C63" s="304" t="s">
+      <c r="C63" s="296" t="s">
         <v>73</v>
       </c>
-      <c r="D63" s="308">
+      <c r="D63" s="299">
         <f>D62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="E63" s="308">
+      <c r="E63" s="299">
         <f>E62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="F63" s="308">
+      <c r="F63" s="299">
         <f>F62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="G63" s="308">
+      <c r="G63" s="299">
         <f>G62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="H63" s="308">
+      <c r="H63" s="299">
         <f>H62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="I63" s="308">
+      <c r="I63" s="299">
         <f>I62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="J63" s="308">
+      <c r="J63" s="299">
         <f>J62*'(1) Übersicht'!E29</f>
         <v>0</v>
       </c>
-      <c r="K63" s="306"/>
-[...1 lines deleted...]
-      <c r="M63" s="300"/>
+      <c r="K63" s="352"/>
+      <c r="L63" s="262"/>
+      <c r="M63" s="293"/>
     </row>
     <row r="64" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A64" s="75"/>
       <c r="B64" s="147"/>
-      <c r="C64" s="304"/>
-[...9 lines deleted...]
-      <c r="M64" s="300"/>
+      <c r="C64" s="296"/>
+      <c r="D64" s="300"/>
+      <c r="E64" s="300"/>
+      <c r="F64" s="300"/>
+      <c r="G64" s="300"/>
+      <c r="H64" s="300"/>
+      <c r="I64" s="300"/>
+      <c r="J64" s="300"/>
+      <c r="K64" s="353"/>
+      <c r="L64" s="262"/>
+      <c r="M64" s="293"/>
     </row>
     <row r="65" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="75"/>
       <c r="B65" s="186"/>
       <c r="C65" s="128" t="s">
         <v>28</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67"/>
       <c r="F65" s="67"/>
       <c r="G65" s="67"/>
       <c r="H65" s="67"/>
       <c r="I65" s="67"/>
       <c r="J65" s="67"/>
-      <c r="K65" s="77"/>
-[...1 lines deleted...]
-      <c r="M65" s="300"/>
+      <c r="K65" s="291"/>
+      <c r="L65" s="292"/>
+      <c r="M65" s="293"/>
     </row>
     <row r="66" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="75"/>
       <c r="B66" s="186"/>
       <c r="C66" s="77"/>
-      <c r="D66" s="483" t="s">
+      <c r="D66" s="379" t="s">
         <v>39</v>
       </c>
-      <c r="E66" s="484"/>
-[...7 lines deleted...]
-      <c r="M66" s="300"/>
+      <c r="E66" s="380"/>
+      <c r="F66" s="380"/>
+      <c r="G66" s="380"/>
+      <c r="H66" s="380"/>
+      <c r="I66" s="380"/>
+      <c r="J66" s="381"/>
+      <c r="K66" s="291"/>
+      <c r="L66" s="292"/>
+      <c r="M66" s="293"/>
     </row>
     <row r="67" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="75"/>
       <c r="B67" s="147"/>
       <c r="C67" s="261" t="s">
         <v>1</v>
       </c>
       <c r="D67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="E67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="F67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="G67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="I67" s="16" t="s">
         <v>19</v>
       </c>
       <c r="J67" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="K67" s="311" t="s">
-[...3 lines deleted...]
-      <c r="M67" s="300"/>
+      <c r="K67" s="354"/>
+      <c r="L67" s="262"/>
+      <c r="M67" s="293"/>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="75"/>
       <c r="B68" s="147"/>
-      <c r="C68" s="351">
+      <c r="C68" s="329">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D68" s="337"/>
-[...11 lines deleted...]
-      <c r="M68" s="300"/>
+      <c r="D68" s="315"/>
+      <c r="E68" s="315"/>
+      <c r="F68" s="315"/>
+      <c r="G68" s="315"/>
+      <c r="H68" s="315"/>
+      <c r="I68" s="315"/>
+      <c r="J68" s="315"/>
+      <c r="K68" s="355"/>
+      <c r="L68" s="263"/>
+      <c r="M68" s="293"/>
     </row>
     <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="75"/>
       <c r="B69" s="147"/>
-      <c r="C69" s="352">
+      <c r="C69" s="330">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D69" s="338"/>
-[...11 lines deleted...]
-      <c r="M69" s="300"/>
+      <c r="D69" s="316"/>
+      <c r="E69" s="316"/>
+      <c r="F69" s="316"/>
+      <c r="G69" s="316"/>
+      <c r="H69" s="316"/>
+      <c r="I69" s="316"/>
+      <c r="J69" s="316"/>
+      <c r="K69" s="355"/>
+      <c r="L69" s="263"/>
+      <c r="M69" s="293"/>
     </row>
     <row r="70" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A70" s="75"/>
       <c r="B70" s="147"/>
-      <c r="C70" s="352">
+      <c r="C70" s="330">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D70" s="338"/>
-[...11 lines deleted...]
-      <c r="M70" s="300"/>
+      <c r="D70" s="316"/>
+      <c r="E70" s="316"/>
+      <c r="F70" s="316"/>
+      <c r="G70" s="316"/>
+      <c r="H70" s="316"/>
+      <c r="I70" s="316"/>
+      <c r="J70" s="316"/>
+      <c r="K70" s="355"/>
+      <c r="L70" s="263"/>
+      <c r="M70" s="293"/>
     </row>
     <row r="71" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A71" s="75"/>
       <c r="B71" s="147"/>
-      <c r="C71" s="352">
+      <c r="C71" s="330">
         <f>'(1) Übersicht'!E18</f>
         <v>0</v>
       </c>
-      <c r="D71" s="339"/>
-[...11 lines deleted...]
-      <c r="M71" s="300"/>
+      <c r="D71" s="317"/>
+      <c r="E71" s="317"/>
+      <c r="F71" s="317"/>
+      <c r="G71" s="317"/>
+      <c r="H71" s="317"/>
+      <c r="I71" s="317"/>
+      <c r="J71" s="317"/>
+      <c r="K71" s="355"/>
+      <c r="L71" s="263"/>
+      <c r="M71" s="293"/>
     </row>
     <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="75"/>
       <c r="B72" s="147"/>
-      <c r="C72" s="352">
+      <c r="C72" s="330">
         <f>'(1) Übersicht'!E19</f>
         <v>0</v>
       </c>
-      <c r="D72" s="339"/>
-[...11 lines deleted...]
-      <c r="M72" s="300"/>
+      <c r="D72" s="317"/>
+      <c r="E72" s="317"/>
+      <c r="F72" s="317"/>
+      <c r="G72" s="317"/>
+      <c r="H72" s="317"/>
+      <c r="I72" s="317"/>
+      <c r="J72" s="317"/>
+      <c r="K72" s="355"/>
+      <c r="L72" s="263"/>
+      <c r="M72" s="293"/>
     </row>
     <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="75"/>
       <c r="B73" s="147"/>
-      <c r="C73" s="352">
+      <c r="C73" s="330">
         <f>'(1) Übersicht'!E20</f>
         <v>0</v>
       </c>
-      <c r="D73" s="339"/>
-[...11 lines deleted...]
-      <c r="M73" s="300"/>
+      <c r="D73" s="317"/>
+      <c r="E73" s="317"/>
+      <c r="F73" s="317"/>
+      <c r="G73" s="317"/>
+      <c r="H73" s="317"/>
+      <c r="I73" s="317"/>
+      <c r="J73" s="317"/>
+      <c r="K73" s="355"/>
+      <c r="L73" s="263"/>
+      <c r="M73" s="293"/>
     </row>
     <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="75"/>
       <c r="B74" s="147"/>
-      <c r="C74" s="352">
+      <c r="C74" s="330">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D74" s="339"/>
-[...11 lines deleted...]
-      <c r="M74" s="300"/>
+      <c r="D74" s="317"/>
+      <c r="E74" s="317"/>
+      <c r="F74" s="317"/>
+      <c r="G74" s="317"/>
+      <c r="H74" s="317"/>
+      <c r="I74" s="317"/>
+      <c r="J74" s="317"/>
+      <c r="K74" s="355"/>
+      <c r="L74" s="263"/>
+      <c r="M74" s="293"/>
     </row>
     <row r="75" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A75" s="75"/>
       <c r="B75" s="147"/>
-      <c r="C75" s="352">
+      <c r="C75" s="330">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D75" s="339"/>
-[...11 lines deleted...]
-      <c r="M75" s="300"/>
+      <c r="D75" s="317"/>
+      <c r="E75" s="317"/>
+      <c r="F75" s="317"/>
+      <c r="G75" s="317"/>
+      <c r="H75" s="317"/>
+      <c r="I75" s="317"/>
+      <c r="J75" s="317"/>
+      <c r="K75" s="355"/>
+      <c r="L75" s="263"/>
+      <c r="M75" s="293"/>
     </row>
     <row r="76" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A76" s="75"/>
       <c r="B76" s="147"/>
-      <c r="C76" s="352">
+      <c r="C76" s="330">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D76" s="339"/>
-[...11 lines deleted...]
-      <c r="M76" s="300"/>
+      <c r="D76" s="317"/>
+      <c r="E76" s="317"/>
+      <c r="F76" s="317"/>
+      <c r="G76" s="317"/>
+      <c r="H76" s="317"/>
+      <c r="I76" s="317"/>
+      <c r="J76" s="317"/>
+      <c r="K76" s="355"/>
+      <c r="L76" s="263"/>
+      <c r="M76" s="293"/>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77" s="75"/>
       <c r="B77" s="147"/>
-      <c r="C77" s="352">
+      <c r="C77" s="330">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D77" s="339"/>
-[...11 lines deleted...]
-      <c r="M77" s="300"/>
+      <c r="D77" s="317"/>
+      <c r="E77" s="317"/>
+      <c r="F77" s="317"/>
+      <c r="G77" s="317"/>
+      <c r="H77" s="317"/>
+      <c r="I77" s="317"/>
+      <c r="J77" s="317"/>
+      <c r="K77" s="355"/>
+      <c r="L77" s="263"/>
+      <c r="M77" s="293"/>
     </row>
     <row r="78" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="75"/>
       <c r="B78" s="147"/>
-      <c r="C78" s="353">
+      <c r="C78" s="331">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D78" s="340"/>
-[...11 lines deleted...]
-      <c r="M78" s="300"/>
+      <c r="D78" s="318"/>
+      <c r="E78" s="318"/>
+      <c r="F78" s="318"/>
+      <c r="G78" s="318"/>
+      <c r="H78" s="318"/>
+      <c r="I78" s="318"/>
+      <c r="J78" s="318"/>
+      <c r="K78" s="355"/>
+      <c r="L78" s="263"/>
+      <c r="M78" s="293"/>
     </row>
     <row r="79" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="75"/>
       <c r="B79" s="147"/>
-      <c r="C79" s="265" t="s">
+      <c r="C79" s="264" t="s">
         <v>2</v>
       </c>
-      <c r="D79" s="266">
+      <c r="D79" s="265">
         <f>SUM(D68:D78)</f>
         <v>0</v>
       </c>
-      <c r="E79" s="266">
+      <c r="E79" s="265">
         <f>SUM(E68:E78)</f>
         <v>0</v>
       </c>
-      <c r="F79" s="266">
+      <c r="F79" s="265">
         <f>SUM(F68:F78)</f>
         <v>0</v>
       </c>
-      <c r="G79" s="266">
+      <c r="G79" s="265">
         <f>SUM(G68:G78)</f>
         <v>0</v>
       </c>
-      <c r="H79" s="266">
-[...19 lines deleted...]
-      </c>
+      <c r="H79" s="265">
+        <f t="shared" ref="H79:J79" si="15">SUM(H68:H78)</f>
+        <v>0</v>
+      </c>
+      <c r="I79" s="265">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="J79" s="265">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="K79" s="356"/>
+      <c r="L79" s="266"/>
+      <c r="M79" s="301"/>
     </row>
     <row r="80" spans="1:13" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="75"/>
       <c r="B80" s="186"/>
       <c r="C80" s="75"/>
-      <c r="D80" s="269" t="str">
+      <c r="D80" s="267" t="str">
         <f>IF(D79&lt;&gt;D61,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
-      <c r="E80" s="269" t="str">
-        <f t="shared" ref="E80:J80" si="18">IF(E79&lt;&gt;E61,"Total muss jährl. OPEX entsprechen","")</f>
+      <c r="E80" s="267" t="str">
+        <f t="shared" ref="E80:J80" si="16">IF(E79&lt;&gt;E61,"Total muss jährl. OPEX entsprechen","")</f>
         <v/>
       </c>
-      <c r="F80" s="269" t="str">
-        <f t="shared" si="18"/>
+      <c r="F80" s="267" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="G80" s="269" t="str">
-        <f t="shared" si="18"/>
+      <c r="G80" s="267" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="H80" s="269" t="str">
-        <f t="shared" si="18"/>
+      <c r="H80" s="267" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="I80" s="269" t="str">
-        <f t="shared" si="18"/>
+      <c r="I80" s="267" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="J80" s="269" t="str">
-        <f t="shared" si="18"/>
+      <c r="J80" s="267" t="str">
+        <f t="shared" si="16"/>
         <v/>
       </c>
-      <c r="K80" s="18"/>
+      <c r="K80" s="90"/>
       <c r="L80" s="146"/>
-      <c r="M80" s="300"/>
+      <c r="M80" s="293"/>
     </row>
     <row r="81" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="75"/>
       <c r="B81" s="186"/>
-      <c r="C81" s="489" t="s">
+      <c r="C81" s="385" t="s">
         <v>90</v>
       </c>
-      <c r="D81" s="490"/>
-[...7 lines deleted...]
-      <c r="L81" s="271"/>
+      <c r="D81" s="386"/>
+      <c r="E81" s="386"/>
+      <c r="F81" s="386"/>
+      <c r="G81" s="386"/>
+      <c r="H81" s="386"/>
+      <c r="I81" s="386"/>
+      <c r="J81" s="386"/>
+      <c r="K81" s="386"/>
+      <c r="L81" s="269"/>
       <c r="M81" s="100"/>
     </row>
     <row r="82" spans="1:13" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="75"/>
       <c r="B82" s="186"/>
       <c r="C82" s="129"/>
       <c r="D82" s="18"/>
       <c r="E82" s="18"/>
       <c r="F82" s="18"/>
       <c r="G82" s="18"/>
       <c r="H82" s="18"/>
       <c r="I82" s="18"/>
       <c r="J82" s="18"/>
-      <c r="K82" s="18"/>
-      <c r="L82" s="271"/>
+      <c r="K82" s="90"/>
+      <c r="L82" s="269"/>
       <c r="M82" s="100"/>
     </row>
     <row r="83" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="75"/>
       <c r="B83" s="147"/>
       <c r="C83" s="261" t="s">
         <v>25</v>
       </c>
-      <c r="D83" s="349" t="str">
+      <c r="D83" s="327" t="str">
         <f>D67</f>
         <v>20xx</v>
       </c>
-      <c r="E83" s="349" t="str">
-        <f t="shared" ref="E83:J83" si="19">E67</f>
+      <c r="E83" s="327" t="str">
+        <f t="shared" ref="E83:J83" si="17">E67</f>
         <v>20xx</v>
       </c>
-      <c r="F83" s="349" t="str">
-        <f t="shared" si="19"/>
+      <c r="F83" s="327" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="G83" s="349" t="str">
-        <f t="shared" si="19"/>
+      <c r="G83" s="327" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="H83" s="349" t="str">
-        <f t="shared" si="19"/>
+      <c r="H83" s="327" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="I83" s="349" t="str">
-        <f t="shared" si="19"/>
+      <c r="I83" s="327" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="J83" s="350" t="str">
-        <f t="shared" si="19"/>
+      <c r="J83" s="328" t="str">
+        <f t="shared" si="17"/>
         <v>20xx</v>
       </c>
-      <c r="K83" s="315" t="s">
-[...2 lines deleted...]
-      <c r="L83" s="263"/>
+      <c r="K83" s="352"/>
+      <c r="L83" s="262"/>
       <c r="M83" s="100"/>
     </row>
     <row r="84" spans="1:13" ht="16" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="75"/>
       <c r="B84" s="147"/>
-      <c r="C84" s="272" t="s">
+      <c r="C84" s="270" t="s">
         <v>91</v>
       </c>
       <c r="D84" s="57"/>
       <c r="E84" s="57"/>
       <c r="F84" s="57"/>
       <c r="G84" s="57"/>
       <c r="H84" s="57"/>
       <c r="I84" s="57"/>
       <c r="J84" s="57"/>
-      <c r="K84" s="316">
-[...4 lines deleted...]
-      <c r="M84" s="274"/>
+      <c r="K84" s="357"/>
+      <c r="L84" s="266"/>
+      <c r="M84" s="271"/>
     </row>
     <row r="85" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="75"/>
       <c r="B85" s="147"/>
-      <c r="C85" s="317" t="s">
+      <c r="C85" s="302" t="s">
         <v>53</v>
       </c>
-      <c r="D85" s="318"/>
-[...7 lines deleted...]
-      <c r="L85" s="264"/>
+      <c r="D85" s="303"/>
+      <c r="E85" s="304"/>
+      <c r="F85" s="304"/>
+      <c r="G85" s="304"/>
+      <c r="H85" s="304"/>
+      <c r="I85" s="304"/>
+      <c r="J85" s="305"/>
+      <c r="K85" s="358"/>
+      <c r="L85" s="263"/>
       <c r="M85" s="100"/>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="75"/>
       <c r="B86" s="147"/>
-      <c r="C86" s="345" t="s">
+      <c r="C86" s="323" t="s">
         <v>4</v>
       </c>
-      <c r="D86" s="337"/>
-[...10 lines deleted...]
-      <c r="L86" s="264"/>
+      <c r="D86" s="315"/>
+      <c r="E86" s="315"/>
+      <c r="F86" s="315"/>
+      <c r="G86" s="315"/>
+      <c r="H86" s="315"/>
+      <c r="I86" s="315"/>
+      <c r="J86" s="315"/>
+      <c r="K86" s="359"/>
+      <c r="L86" s="263"/>
       <c r="M86" s="100"/>
     </row>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="75"/>
       <c r="B87" s="147"/>
-      <c r="C87" s="346" t="s">
+      <c r="C87" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D87" s="338"/>
-[...10 lines deleted...]
-      <c r="L87" s="264"/>
+      <c r="D87" s="316"/>
+      <c r="E87" s="316"/>
+      <c r="F87" s="316"/>
+      <c r="G87" s="316"/>
+      <c r="H87" s="316"/>
+      <c r="I87" s="316"/>
+      <c r="J87" s="316"/>
+      <c r="K87" s="359"/>
+      <c r="L87" s="263"/>
       <c r="M87" s="100"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="75"/>
       <c r="B88" s="147"/>
-      <c r="C88" s="346" t="s">
+      <c r="C88" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D88" s="338"/>
-[...10 lines deleted...]
-      <c r="L88" s="264"/>
+      <c r="D88" s="316"/>
+      <c r="E88" s="316"/>
+      <c r="F88" s="316"/>
+      <c r="G88" s="316"/>
+      <c r="H88" s="316"/>
+      <c r="I88" s="316"/>
+      <c r="J88" s="316"/>
+      <c r="K88" s="359"/>
+      <c r="L88" s="263"/>
       <c r="M88" s="100"/>
     </row>
     <row r="89" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="75"/>
       <c r="B89" s="147"/>
-      <c r="C89" s="346" t="s">
+      <c r="C89" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D89" s="338"/>
-[...10 lines deleted...]
-      <c r="L89" s="264"/>
+      <c r="D89" s="316"/>
+      <c r="E89" s="316"/>
+      <c r="F89" s="316"/>
+      <c r="G89" s="316"/>
+      <c r="H89" s="316"/>
+      <c r="I89" s="316"/>
+      <c r="J89" s="316"/>
+      <c r="K89" s="359"/>
+      <c r="L89" s="263"/>
       <c r="M89" s="100"/>
     </row>
     <row r="90" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="75"/>
       <c r="B90" s="147"/>
-      <c r="C90" s="346" t="s">
+      <c r="C90" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D90" s="338"/>
-[...10 lines deleted...]
-      <c r="L90" s="264"/>
+      <c r="D90" s="316"/>
+      <c r="E90" s="316"/>
+      <c r="F90" s="316"/>
+      <c r="G90" s="316"/>
+      <c r="H90" s="316"/>
+      <c r="I90" s="316"/>
+      <c r="J90" s="316"/>
+      <c r="K90" s="359"/>
+      <c r="L90" s="263"/>
       <c r="M90" s="100"/>
     </row>
     <row r="91" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="75"/>
       <c r="B91" s="147"/>
-      <c r="C91" s="346" t="s">
+      <c r="C91" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D91" s="338"/>
-[...10 lines deleted...]
-      <c r="L91" s="264"/>
+      <c r="D91" s="316"/>
+      <c r="E91" s="316"/>
+      <c r="F91" s="316"/>
+      <c r="G91" s="316"/>
+      <c r="H91" s="316"/>
+      <c r="I91" s="316"/>
+      <c r="J91" s="316"/>
+      <c r="K91" s="359"/>
+      <c r="L91" s="263"/>
       <c r="M91" s="100"/>
     </row>
     <row r="92" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="75"/>
       <c r="B92" s="147"/>
-      <c r="C92" s="346" t="s">
+      <c r="C92" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D92" s="338"/>
-[...10 lines deleted...]
-      <c r="L92" s="264"/>
+      <c r="D92" s="316"/>
+      <c r="E92" s="316"/>
+      <c r="F92" s="316"/>
+      <c r="G92" s="316"/>
+      <c r="H92" s="316"/>
+      <c r="I92" s="316"/>
+      <c r="J92" s="316"/>
+      <c r="K92" s="359"/>
+      <c r="L92" s="263"/>
       <c r="M92" s="100"/>
     </row>
     <row r="93" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="75"/>
       <c r="B93" s="147"/>
-      <c r="C93" s="346" t="s">
+      <c r="C93" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D93" s="338"/>
-[...10 lines deleted...]
-      <c r="L93" s="264"/>
+      <c r="D93" s="316"/>
+      <c r="E93" s="316"/>
+      <c r="F93" s="316"/>
+      <c r="G93" s="316"/>
+      <c r="H93" s="316"/>
+      <c r="I93" s="316"/>
+      <c r="J93" s="316"/>
+      <c r="K93" s="359"/>
+      <c r="L93" s="263"/>
       <c r="M93" s="100"/>
     </row>
     <row r="94" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="75"/>
       <c r="B94" s="147"/>
-      <c r="C94" s="346" t="s">
+      <c r="C94" s="324" t="s">
         <v>4</v>
       </c>
-      <c r="D94" s="338"/>
-[...10 lines deleted...]
-      <c r="L94" s="264"/>
+      <c r="D94" s="316"/>
+      <c r="E94" s="316"/>
+      <c r="F94" s="316"/>
+      <c r="G94" s="316"/>
+      <c r="H94" s="316"/>
+      <c r="I94" s="316"/>
+      <c r="J94" s="316"/>
+      <c r="K94" s="359"/>
+      <c r="L94" s="263"/>
       <c r="M94" s="100"/>
     </row>
     <row r="95" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="75"/>
       <c r="B95" s="147"/>
-      <c r="C95" s="348" t="s">
+      <c r="C95" s="326" t="s">
         <v>4</v>
       </c>
-      <c r="D95" s="341"/>
-[...10 lines deleted...]
-      <c r="L95" s="264"/>
+      <c r="D95" s="319"/>
+      <c r="E95" s="319"/>
+      <c r="F95" s="319"/>
+      <c r="G95" s="319"/>
+      <c r="H95" s="319"/>
+      <c r="I95" s="319"/>
+      <c r="J95" s="319"/>
+      <c r="K95" s="359"/>
+      <c r="L95" s="263"/>
       <c r="M95" s="100"/>
     </row>
     <row r="96" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="75"/>
       <c r="B96" s="147"/>
-      <c r="C96" s="275" t="s">
+      <c r="C96" s="272" t="s">
         <v>56</v>
       </c>
-      <c r="D96" s="319"/>
-[...7 lines deleted...]
-      <c r="L96" s="264"/>
+      <c r="D96" s="304"/>
+      <c r="E96" s="304"/>
+      <c r="F96" s="304"/>
+      <c r="G96" s="304"/>
+      <c r="H96" s="304"/>
+      <c r="I96" s="304"/>
+      <c r="J96" s="305"/>
+      <c r="K96" s="358"/>
+      <c r="L96" s="263"/>
       <c r="M96" s="100"/>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A97" s="75"/>
       <c r="B97" s="147"/>
-      <c r="C97" s="351">
+      <c r="C97" s="329">
         <f>'(1) Übersicht'!E15</f>
         <v>0</v>
       </c>
-      <c r="D97" s="342"/>
-[...10 lines deleted...]
-      <c r="L97" s="264"/>
+      <c r="D97" s="320"/>
+      <c r="E97" s="315"/>
+      <c r="F97" s="315"/>
+      <c r="G97" s="315"/>
+      <c r="H97" s="315"/>
+      <c r="I97" s="315"/>
+      <c r="J97" s="315"/>
+      <c r="K97" s="359"/>
+      <c r="L97" s="263"/>
       <c r="M97" s="100"/>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="75"/>
       <c r="B98" s="147"/>
-      <c r="C98" s="352">
+      <c r="C98" s="330">
         <f>'(1) Übersicht'!E16</f>
         <v>0</v>
       </c>
-      <c r="D98" s="343"/>
-[...10 lines deleted...]
-      <c r="L98" s="264"/>
+      <c r="D98" s="321"/>
+      <c r="E98" s="316"/>
+      <c r="F98" s="316"/>
+      <c r="G98" s="316"/>
+      <c r="H98" s="316"/>
+      <c r="I98" s="316"/>
+      <c r="J98" s="316"/>
+      <c r="K98" s="359"/>
+      <c r="L98" s="263"/>
       <c r="M98" s="100"/>
     </row>
     <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="75"/>
       <c r="B99" s="147"/>
-      <c r="C99" s="352">
+      <c r="C99" s="330">
         <f>'(1) Übersicht'!E17</f>
         <v>0</v>
       </c>
-      <c r="D99" s="343"/>
-[...10 lines deleted...]
-      <c r="L99" s="264"/>
+      <c r="D99" s="321"/>
+      <c r="E99" s="316"/>
+      <c r="F99" s="316"/>
+      <c r="G99" s="316"/>
+      <c r="H99" s="316"/>
+      <c r="I99" s="316"/>
+      <c r="J99" s="316"/>
+      <c r="K99" s="359"/>
+      <c r="L99" s="263"/>
       <c r="M99" s="100"/>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="75"/>
       <c r="B100" s="147"/>
-      <c r="C100" s="352">
+      <c r="C100" s="330">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D100" s="343"/>
-[...10 lines deleted...]
-      <c r="L100" s="264"/>
+      <c r="D100" s="321"/>
+      <c r="E100" s="316"/>
+      <c r="F100" s="316"/>
+      <c r="G100" s="316"/>
+      <c r="H100" s="316"/>
+      <c r="I100" s="316"/>
+      <c r="J100" s="316"/>
+      <c r="K100" s="359"/>
+      <c r="L100" s="263"/>
       <c r="M100" s="100"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="75"/>
       <c r="B101" s="147"/>
-      <c r="C101" s="352">
+      <c r="C101" s="330">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D101" s="343"/>
-[...10 lines deleted...]
-      <c r="L101" s="264"/>
+      <c r="D101" s="321"/>
+      <c r="E101" s="316"/>
+      <c r="F101" s="316"/>
+      <c r="G101" s="316"/>
+      <c r="H101" s="316"/>
+      <c r="I101" s="316"/>
+      <c r="J101" s="316"/>
+      <c r="K101" s="359"/>
+      <c r="L101" s="263"/>
       <c r="M101" s="100"/>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="75"/>
       <c r="B102" s="147"/>
-      <c r="C102" s="352">
+      <c r="C102" s="330">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D102" s="343"/>
-[...10 lines deleted...]
-      <c r="L102" s="264"/>
+      <c r="D102" s="321"/>
+      <c r="E102" s="316"/>
+      <c r="F102" s="316"/>
+      <c r="G102" s="316"/>
+      <c r="H102" s="316"/>
+      <c r="I102" s="316"/>
+      <c r="J102" s="316"/>
+      <c r="K102" s="359"/>
+      <c r="L102" s="263"/>
       <c r="M102" s="100"/>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="75"/>
       <c r="B103" s="147"/>
-      <c r="C103" s="352">
+      <c r="C103" s="330">
         <f>'(1) Übersicht'!E21</f>
         <v>0</v>
       </c>
-      <c r="D103" s="343"/>
-[...10 lines deleted...]
-      <c r="L103" s="264"/>
+      <c r="D103" s="321"/>
+      <c r="E103" s="316"/>
+      <c r="F103" s="316"/>
+      <c r="G103" s="316"/>
+      <c r="H103" s="316"/>
+      <c r="I103" s="316"/>
+      <c r="J103" s="316"/>
+      <c r="K103" s="359"/>
+      <c r="L103" s="263"/>
       <c r="M103" s="100"/>
     </row>
     <row r="104" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A104" s="75"/>
       <c r="B104" s="147"/>
-      <c r="C104" s="352">
+      <c r="C104" s="330">
         <f>'(1) Übersicht'!E22</f>
         <v>0</v>
       </c>
-      <c r="D104" s="343"/>
-[...10 lines deleted...]
-      <c r="L104" s="264"/>
+      <c r="D104" s="321"/>
+      <c r="E104" s="316"/>
+      <c r="F104" s="316"/>
+      <c r="G104" s="316"/>
+      <c r="H104" s="316"/>
+      <c r="I104" s="316"/>
+      <c r="J104" s="316"/>
+      <c r="K104" s="359"/>
+      <c r="L104" s="263"/>
       <c r="M104" s="100"/>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A105" s="75"/>
       <c r="B105" s="147"/>
-      <c r="C105" s="352">
+      <c r="C105" s="330">
         <f>'(1) Übersicht'!E23</f>
         <v>0</v>
       </c>
-      <c r="D105" s="343"/>
-[...10 lines deleted...]
-      <c r="L105" s="264"/>
+      <c r="D105" s="321"/>
+      <c r="E105" s="316"/>
+      <c r="F105" s="316"/>
+      <c r="G105" s="316"/>
+      <c r="H105" s="316"/>
+      <c r="I105" s="316"/>
+      <c r="J105" s="316"/>
+      <c r="K105" s="359"/>
+      <c r="L105" s="263"/>
       <c r="M105" s="100"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A106" s="75"/>
       <c r="B106" s="147"/>
-      <c r="C106" s="352">
+      <c r="C106" s="330">
         <f>'(1) Übersicht'!E24</f>
         <v>0</v>
       </c>
-      <c r="D106" s="343"/>
-[...10 lines deleted...]
-      <c r="L106" s="264"/>
+      <c r="D106" s="321"/>
+      <c r="E106" s="316"/>
+      <c r="F106" s="316"/>
+      <c r="G106" s="316"/>
+      <c r="H106" s="316"/>
+      <c r="I106" s="316"/>
+      <c r="J106" s="316"/>
+      <c r="K106" s="359"/>
+      <c r="L106" s="263"/>
       <c r="M106" s="100"/>
     </row>
     <row r="107" spans="1:13" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A107" s="75"/>
       <c r="B107" s="147"/>
-      <c r="C107" s="353">
+      <c r="C107" s="331">
         <f>'(1) Übersicht'!E25</f>
         <v>0</v>
       </c>
-      <c r="D107" s="344"/>
-[...10 lines deleted...]
-      <c r="L107" s="264"/>
+      <c r="D107" s="322"/>
+      <c r="E107" s="319"/>
+      <c r="F107" s="319"/>
+      <c r="G107" s="319"/>
+      <c r="H107" s="319"/>
+      <c r="I107" s="319"/>
+      <c r="J107" s="319"/>
+      <c r="K107" s="359"/>
+      <c r="L107" s="263"/>
       <c r="M107" s="100"/>
     </row>
     <row r="108" spans="1:13" ht="13" x14ac:dyDescent="0.25">
       <c r="A108" s="75"/>
       <c r="B108" s="147"/>
-      <c r="C108" s="265" t="s">
+      <c r="C108" s="264" t="s">
         <v>2</v>
       </c>
-      <c r="D108" s="278">
-[...32 lines deleted...]
-      <c r="M108" s="474"/>
+      <c r="D108" s="274">
+        <f t="shared" ref="D108:J108" si="18">SUM(D84:D107)</f>
+        <v>0</v>
+      </c>
+      <c r="E108" s="274">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="F108" s="274">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="G108" s="274">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="H108" s="274">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I108" s="274">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J108" s="274">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="K108" s="360"/>
+      <c r="L108" s="266"/>
+      <c r="M108" s="364"/>
     </row>
     <row r="109" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="75"/>
-      <c r="B109" s="280"/>
-[...1 lines deleted...]
-      <c r="D109" s="282" t="str">
+      <c r="B109" s="275"/>
+      <c r="C109" s="276"/>
+      <c r="D109" s="277" t="str">
         <f>IF(D84&gt;D63,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="E109" s="282" t="str">
-        <f t="shared" ref="E109:J109" si="25">IF(E84&gt;E63,"Check amount requested","")</f>
+      <c r="E109" s="277" t="str">
+        <f t="shared" ref="E109:J109" si="19">IF(E84&gt;E63,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="F109" s="282" t="str">
+      <c r="F109" s="277" t="str">
         <f>IF(F84&gt;F63,"Check amount requested","")</f>
         <v/>
       </c>
-      <c r="G109" s="282" t="str">
-        <f t="shared" si="25"/>
+      <c r="G109" s="277" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="H109" s="282" t="str">
-        <f t="shared" si="25"/>
+      <c r="H109" s="277" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="I109" s="282" t="str">
-        <f t="shared" si="25"/>
+      <c r="I109" s="277" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="J109" s="282" t="str">
-        <f t="shared" si="25"/>
+      <c r="J109" s="277" t="str">
+        <f t="shared" si="19"/>
         <v/>
       </c>
-      <c r="K109" s="283"/>
-[...1 lines deleted...]
-      <c r="M109" s="475"/>
+      <c r="K109" s="347"/>
+      <c r="L109" s="278"/>
+      <c r="M109" s="365"/>
     </row>
     <row r="110" spans="1:13" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="75"/>
-      <c r="B110" s="285"/>
-[...1 lines deleted...]
-      <c r="D110" s="287" t="str">
+      <c r="B110" s="279"/>
+      <c r="C110" s="280"/>
+      <c r="D110" s="281" t="str">
         <f>IF(D79&lt;&gt;D108,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="E110" s="287" t="str">
-        <f t="shared" ref="E110:J110" si="26">IF(E79&lt;&gt;E108,"Check Totals","")</f>
+      <c r="E110" s="281" t="str">
+        <f t="shared" ref="E110:J110" si="20">IF(E79&lt;&gt;E108,"Check Totals","")</f>
         <v/>
       </c>
-      <c r="F110" s="287" t="str">
-        <f t="shared" si="26"/>
+      <c r="F110" s="281" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="G110" s="287" t="str">
-        <f t="shared" si="26"/>
+      <c r="G110" s="281" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="H110" s="287" t="str">
-        <f t="shared" si="26"/>
+      <c r="H110" s="281" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="I110" s="287" t="str">
-        <f t="shared" si="26"/>
+      <c r="I110" s="281" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="J110" s="287" t="str">
-        <f t="shared" si="26"/>
+      <c r="J110" s="281" t="str">
+        <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="K110" s="288"/>
-[...1 lines deleted...]
-      <c r="M110" s="476"/>
+      <c r="K110" s="361"/>
+      <c r="L110" s="282"/>
+      <c r="M110" s="366"/>
     </row>
     <row r="111" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="77"/>
       <c r="B111" s="66"/>
-      <c r="C111" s="324" t="s">
+      <c r="C111" s="306" t="s">
         <v>15</v>
       </c>
-      <c r="D111" s="324"/>
-[...7 lines deleted...]
-      <c r="L111" s="326"/>
+      <c r="D111" s="306"/>
+      <c r="E111" s="307"/>
+      <c r="F111" s="307"/>
+      <c r="G111" s="307"/>
+      <c r="H111" s="307"/>
+      <c r="I111" s="307"/>
+      <c r="J111" s="307"/>
+      <c r="K111" s="362"/>
+      <c r="L111" s="308"/>
       <c r="M111" s="77"/>
     </row>
     <row r="112" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="77"/>
       <c r="B112" s="232"/>
-      <c r="C112" s="477" t="s">
+      <c r="C112" s="367" t="s">
         <v>92</v>
       </c>
-      <c r="D112" s="478"/>
-[...7 lines deleted...]
-      <c r="L112" s="327"/>
+      <c r="D112" s="368"/>
+      <c r="E112" s="368"/>
+      <c r="F112" s="368"/>
+      <c r="G112" s="368"/>
+      <c r="H112" s="368"/>
+      <c r="I112" s="368"/>
+      <c r="J112" s="368"/>
+      <c r="K112" s="369"/>
+      <c r="L112" s="309"/>
       <c r="M112" s="77"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A113" s="99"/>
-      <c r="B113" s="328"/>
+      <c r="B113" s="310"/>
       <c r="C113" s="99"/>
       <c r="D113" s="99"/>
       <c r="E113" s="99"/>
       <c r="F113" s="99"/>
       <c r="G113" s="99"/>
       <c r="H113" s="99"/>
       <c r="I113" s="99"/>
       <c r="J113" s="99"/>
-      <c r="K113" s="99"/>
-      <c r="L113" s="328"/>
+      <c r="K113" s="363"/>
+      <c r="L113" s="310"/>
       <c r="M113" s="99"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="x7LoZOD3JX6Smmw72uYV0J3vIQgrD9aTarF3eFOmCCsRkTrrmBShVZ48j9l+psRFjnUoLivLiMJ/yIQ0GbGk7w==" saltValue="6jUB+S3IpN6fIifblIsGLQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="L0wS/2lU7tm+dWtcJrWyuFwVl8YaC+93jrG1DRkfBoDoN+3IWDTSK3lwSl642MAOLRzCjmhopwK+XmulQm6syg==" saltValue="Z81/BDIWPMtjQqbnwc5z3w==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="9">
     <mergeCell ref="M52:M54"/>
     <mergeCell ref="C112:K112"/>
     <mergeCell ref="M108:M110"/>
     <mergeCell ref="B2:L5"/>
     <mergeCell ref="D11:J11"/>
     <mergeCell ref="D66:J66"/>
     <mergeCell ref="M24:M26"/>
     <mergeCell ref="C81:K81"/>
     <mergeCell ref="D59:J59"/>
   </mergeCells>
   <conditionalFormatting sqref="D52:J52">
     <cfRule type="expression" dxfId="7" priority="4">
       <formula>D52&lt;&gt;D24</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D79:J79">
     <cfRule type="expression" dxfId="6" priority="1">
       <formula>D79&lt;&gt;D61</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D84:J84">
     <cfRule type="expression" dxfId="5" priority="9">
       <formula>D84&gt;D63</formula>
     </cfRule>
@@ -20868,50 +20768,198 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <customProperties>
     <customPr name="_pios_id" r:id="rId1"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objcreatedat" par="" text="29.08.2019 11:39:07"/>
     <f:field ref="objchangedby" par="" text="Wirz, Men (BFE - wie)"/>
     <f:field ref="objmodifiedat" par="" text="17.09.2019 17:24:51"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Men Wirz"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="JJJJ.MM.TT_PROJEKTTITEL_INSTITUTION_Kosten-Finanzierung-NAM_EC"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -21134,259 +21182,111 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...144 lines deleted...]
-</ct:contentTypeSchema>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8FFDA15-B077-4DA3-914A-5603D2CAB16F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94A4B6D7-CB32-41F7-90CE-43B95DD9BBB1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCFEFF7A-BB37-45E6-86B3-29634C413D04}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -21396,51 +21296,50 @@
       <vt:lpstr>(0) Hilfe zum Ausfüllen</vt:lpstr>
       <vt:lpstr>(1) Übersicht</vt:lpstr>
       <vt:lpstr>(2) Investitionskosten</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten fix</vt:lpstr>
       <vt:lpstr>(3) Betriebskosten variabel</vt:lpstr>
       <vt:lpstr>(4) Finanzierung &amp; Finanzhilfe</vt:lpstr>
       <vt:lpstr>Diskontierung</vt:lpstr>
       <vt:lpstr>Legende</vt:lpstr>
       <vt:lpstr>Betriebskosten</vt:lpstr>
       <vt:lpstr>Investitionskosten</vt:lpstr>
       <vt:lpstr>'(1) Übersicht'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(2) Investitionskosten'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(3) Betriebskosten fix'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'(3) Betriebskosten variabel'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr>Sektion Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr>Fachspezialist Cleantech</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>