--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -66,50 +66,51 @@
       <w:r w:rsidRPr="00456CA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum Gesuch: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:id w:val="92518360"/>
           <w:placeholder>
             <w:docPart w:val="C339BBB1B25B46A4A5889D21FE046317"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="dd.MM.yyyy"/>
             <w:lid w:val="de-CH"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B50634">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
               <w:sz w:val="16"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5324C621" w14:textId="77777777" w:rsidR="006A39BF" w:rsidRPr="006A39BF" w:rsidRDefault="006A39BF" w:rsidP="004733B0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="240" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44D1CDAF" w14:textId="6E02EEAC" w:rsidR="00D204FC" w:rsidRPr="00D204FC" w:rsidRDefault="00315963" w:rsidP="004733B0">
@@ -553,50 +554,51 @@
             <w:bookmarkStart w:id="2" w:name="_Hlk188445817"/>
             <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Massnahmentitel auf Deutsch, Französisch oder Italienisch:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="002F6CCD" w14:paraId="3BDEBFE8" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="88434252"/>
             <w:placeholder>
               <w:docPart w:val="AE40C16DB5334473A32799FA20EF74D9"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-466900942"/>
                 <w:placeholder>
                   <w:docPart w:val="38CEBBFBFD1E4EF0BE5AF1BCBC949565"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9071" w:type="dxa"/>
                     <w:gridSpan w:val="2"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
@@ -693,192 +695,196 @@
                 <w:i/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="0132B75E" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1700162185"/>
             <w:placeholder>
               <w:docPart w:val="336C7046B15048A488A39454B372CB1B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7937" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0664434A" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F761C91" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="4F761C91" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:id w:val="2087253804"/>
                 <w:placeholder>
                   <w:docPart w:val="2C328CF4CF9247738F29BCE3A88E4C18"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="AG" w:value="AG"/>
                   <w:listItem w:displayText="AI" w:value="AI"/>
                   <w:listItem w:displayText="AR" w:value="AR"/>
                   <w:listItem w:displayText="BE" w:value="BE"/>
                   <w:listItem w:displayText="BL" w:value="BL"/>
                   <w:listItem w:displayText="BS" w:value="BS"/>
                   <w:listItem w:displayText="FR" w:value="FR"/>
                   <w:listItem w:displayText="GE" w:value="GE"/>
                   <w:listItem w:displayText="GL" w:value="GL"/>
                   <w:listItem w:displayText="GR" w:value="GR"/>
                   <w:listItem w:displayText="JU" w:value="JU"/>
                   <w:listItem w:displayText="LU" w:value="LU"/>
                   <w:listItem w:displayText="NE" w:value="NE"/>
                   <w:listItem w:displayText="NW" w:value="NW"/>
                   <w:listItem w:displayText="OW" w:value="OW"/>
                   <w:listItem w:displayText="SG" w:value="SG"/>
                   <w:listItem w:displayText="SH" w:value="SH"/>
                   <w:listItem w:displayText="SO" w:value="SO"/>
                   <w:listItem w:displayText="SZ" w:value="SZ"/>
                   <w:listItem w:displayText="TG" w:value="TG"/>
                   <w:listItem w:displayText="TI" w:value="TI"/>
                   <w:listItem w:displayText="UR" w:value="UR"/>
                   <w:listItem w:displayText="VD" w:value="VD"/>
                   <w:listItem w:displayText="VS" w:value="VS"/>
                   <w:listItem w:displayText="ZG" w:value="ZG"/>
                   <w:listItem w:displayText="ZH" w:value="ZH"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Kanton auswählen</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43008A03" w14:textId="12A6ADB7" w:rsidR="00374DF9" w:rsidRDefault="00374DF9" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
         <w:t>Art der gesuchseing</w:t>
       </w:r>
       <w:r w:rsidR="00F5242D">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>be</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D29445" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRDefault="00374DF9" w:rsidP="00374DF9">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gesuchseingabe erfolgt durch:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1410C6D5" w14:textId="591D3A5C" w:rsidR="00374DF9" w:rsidRDefault="00000000" w:rsidP="00374DF9">
+    <w:p w14:paraId="1410C6D5" w14:textId="591D3A5C" w:rsidR="00374DF9" w:rsidRDefault="007A3927" w:rsidP="00374DF9">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1566330183"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00374DF9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00374DF9">
         <w:t xml:space="preserve"> Einzelunternehmen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6141FF1F" w14:textId="42916B22" w:rsidR="00374DF9" w:rsidRPr="00374DF9" w:rsidRDefault="00000000" w:rsidP="00374DF9">
+    <w:p w14:paraId="6141FF1F" w14:textId="42916B22" w:rsidR="00374DF9" w:rsidRPr="00374DF9" w:rsidRDefault="007A3927" w:rsidP="00374DF9">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="448131520"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00374DF9" w:rsidRPr="00374DF9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00374DF9">
         <w:t xml:space="preserve"> Zusammenschluss mehrer</w:t>
       </w:r>
       <w:r w:rsidR="00F5242D">
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00374DF9">
         <w:t xml:space="preserve"> Unternehmen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2DA26D" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRDefault="00374DF9">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -1050,85 +1056,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="79DAB7D8" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="-272325182"/>
             <w:placeholder>
               <w:docPart w:val="33C5D51C6CFA4A628A0F0B050775D559"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2FEDF545" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00342FDB">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-1784960128"/>
             <w:placeholder>
               <w:docPart w:val="9D349C1285DC4A43AAB3860ECE5585EB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="56E71342" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00CD631F" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1174,76 +1182,78 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>UID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7584" w:rsidRPr="007465EC" w14:paraId="1701D47D" w14:textId="77777777" w:rsidTr="00AC6DD4">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1752338890"/>
             <w:placeholder>
               <w:docPart w:val="D34E3891EA68408CA92E17FDEBE941DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A512F62" w14:textId="77777777" w:rsidR="004D7584" w:rsidRPr="000A26FE" w:rsidRDefault="004D7584" w:rsidP="00AC6DD4">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1628430204"/>
             <w:placeholder>
               <w:docPart w:val="47BE8C8767DC4997BD01397D1FE2481E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1793AA88" w14:textId="77777777" w:rsidR="004D7584" w:rsidRPr="000A26FE" w:rsidRDefault="004D7584" w:rsidP="00AC6DD4">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="1B102DE9" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
@@ -1278,76 +1288,78 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Tel.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="55A65252" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1084836749"/>
             <w:placeholder>
               <w:docPart w:val="8283C9FFA2884BBCADCEC30C5681DA96"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="56BE14B8" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1825034000"/>
             <w:placeholder>
               <w:docPart w:val="38D73AD27F0243E4A5DFE63A9C41BA04"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="552DB5DA" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00626108" w14:paraId="69E90502" w14:textId="77777777" w:rsidTr="00186FDC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3911" w:type="dxa"/>
           <w:trHeight w:val="340"/>
@@ -1378,50 +1390,51 @@
               <w:t xml:space="preserve"> der Kontaktperson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> (innerhalb des Projekts):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="4FEB138F" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4536" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2083250402"/>
             <w:placeholder>
               <w:docPart w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2B720308" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -1700,85 +1713,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="007465EC" w14:paraId="3CBB633E" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="-1846089800"/>
             <w:placeholder>
               <w:docPart w:val="C25BF053522F42CE9C2D5722ABAAAA3A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6D71AC62" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00342FDB">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-312100769"/>
             <w:placeholder>
               <w:docPart w:val="B2C95BD26D9C42D1BD9C83B03AE63E6A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3CEF206A" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="00CD631F" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:pPr>
                   <w:rPr>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -1824,76 +1839,78 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>UID:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="007465EC" w14:paraId="7A25BB59" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1952205917"/>
             <w:placeholder>
               <w:docPart w:val="96F2978577A24CEB811E8B8E0475BDFD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="08E2C82E" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-606817913"/>
             <w:placeholder>
               <w:docPart w:val="6859B138F80B48969E8E4AE65A4CB6D6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7F2644AE" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="00014715" w14:paraId="5AA433AD" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
@@ -1928,76 +1945,78 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Tel.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="007465EC" w14:paraId="0CFC25EA" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-63875087"/>
             <w:placeholder>
               <w:docPart w:val="F02AF21D55E54ABA88455346337DAE58"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="685F5A1F" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="175474111"/>
             <w:placeholder>
               <w:docPart w:val="35516EFA493A4A2BBF46E5E6D3434177"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2D115525" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="00626108" w14:paraId="08B032A4" w14:textId="77777777" w:rsidTr="00186FDC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3911" w:type="dxa"/>
           <w:trHeight w:val="340"/>
@@ -2016,50 +2035,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Funktion der Kontaktperson (innerhalb des Projekts):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="007465EC" w14:paraId="38253813" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4536" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1237825671"/>
             <w:placeholder>
               <w:docPart w:val="9140153C20854E5A813E6005E2BD6031"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6A938369" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -2234,50 +2254,51 @@
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D7584" w14:paraId="56FC6C9A" w14:textId="77777777" w:rsidTr="004D7584">
         <w:trPr>
           <w:trHeight w:val="2330"/>
         </w:trPr>
         <w:bookmarkStart w:id="3" w:name="_Hlk188450289" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-530804123"/>
             <w:placeholder>
               <w:docPart w:val="9DAB0F13E03B41929FEEFE1E6883AA03"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9062" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="02D24061" w14:textId="43050078" w:rsidR="004D7584" w:rsidRDefault="004D7584" w:rsidP="004D7584">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -2339,50 +2360,51 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00186FDC" w:rsidRPr="00741C65" w14:paraId="1D75775F" w14:textId="77777777" w:rsidTr="00BF18E4">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1553080670"/>
             <w:placeholder>
               <w:docPart w:val="008EBFE476314429A53BEF7FC57AA256"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="4C741C7B" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRPr="00014715" w:rsidRDefault="00186FDC" w:rsidP="00BF18E4">
                 <w:pPr>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65BA10C2" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRDefault="00186FDC" w:rsidP="004733B0">
@@ -2458,105 +2480,107 @@
       <w:r w:rsidR="00235AAE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">teil </w:t>
       </w:r>
       <w:r w:rsidRPr="003200E5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>oder ist</w:t>
       </w:r>
       <w:r w:rsidR="004D7584">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> es</w:t>
       </w:r>
       <w:r w:rsidRPr="003200E5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> in einer Verminderungsverpflichtung engagiert?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22589EEE" w14:textId="4DCA26CE" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="22589EEE" w14:textId="4DCA26CE" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-817419141"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00906578">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00906578">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve">Teilnahme am </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="001307BA" w:rsidRPr="003200E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Emissionshandelssystem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4255A143" w14:textId="77777777" w:rsidR="00D46163" w:rsidRDefault="00000000" w:rsidP="00FE01C4">
+    <w:p w14:paraId="4255A143" w14:textId="77777777" w:rsidR="00D46163" w:rsidRDefault="007A3927" w:rsidP="00FE01C4">
       <w:pPr>
         <w:sectPr w:rsidR="00D46163" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1440596779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001307BA" w:rsidRPr="003200E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Verminderungsverpflichtung</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> zur Befreiung der CO</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="003200E5">
         <w:rPr>
@@ -2564,86 +2588,88 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>-Abgabe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="198825B0" w14:textId="0F74F462" w:rsidR="001307BA" w:rsidRDefault="008A4877" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4877">
         <w:t xml:space="preserve">eantragte Form </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidR="00B23CAE">
         <w:t>Finanzhilfe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171A8338" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="171A8338" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1536149043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> Investitionsbeitrag</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> und/oder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A68595" w14:textId="57400D9C" w:rsidR="001D67F8" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="29A68595" w14:textId="57400D9C" w:rsidR="001D67F8" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2059049662"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00851355">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t xml:space="preserve">Jährliche </w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
         <w:t>Betriebsbeitr</w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
@@ -2710,50 +2736,51 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D67F8" w:rsidRPr="007465EC" w14:paraId="19B1F077" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1978596115"/>
             <w:placeholder>
               <w:docPart w:val="AB260157A25F4EA8BF503DA75C5FF0DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0C83070B" w14:textId="77777777" w:rsidR="001D67F8" w:rsidRPr="000A26FE" w:rsidRDefault="001D67F8" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
@@ -2830,76 +2857,77 @@
           <w:i/>
         </w:rPr>
         <w:t>um welche Art der Massnahme gemäss Anhang 2 KlV es sich handelt</w:t>
       </w:r>
       <w:r w:rsidR="00A72773">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk205814317"/>
       <w:r w:rsidR="00A72773">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mehrfachnennungen sind möglich, solange mindestens ein entsprechender Schwellenwert für die Emissionsverminderung/-speicherung erreicht wird</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00A72773">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D906AA9" w14:textId="77777777" w:rsidR="001A72E5" w:rsidRDefault="00000000" w:rsidP="00F52EE1">
+    <w:p w14:paraId="6D906AA9" w14:textId="77777777" w:rsidR="001A72E5" w:rsidRDefault="007A3927" w:rsidP="00F52EE1">
       <w:pPr>
         <w:ind w:left="266" w:hanging="266"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A72E5" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-191920233"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk205814387"/>
       <w:r w:rsidR="002E212E">
         <w:t>Massnahme zur Verminderung von direkten Emissionen (</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>Scope 1</w:t>
       </w:r>
       <w:r w:rsidR="002E212E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="002E212E">
         <w:rPr>
           <w:iCs/>
@@ -2942,131 +2970,133 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">gemäss Appendix D </w:t>
       </w:r>
       <w:r w:rsidR="00536919" w:rsidRPr="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Gas </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00536919" w:rsidRPr="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Protocol</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F623543" w14:textId="7FDCD641" w:rsidR="001307BA" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="0F623543" w14:textId="7FDCD641" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="688957689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B80971">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="_Hlk205814412"/>
       <w:r w:rsidR="002E212E">
         <w:t>Massnahme zur Verminderung von Emissionen in direkt vor- oder nachgelagerten Prozessen (</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>Scope 3</w:t>
       </w:r>
       <w:r w:rsidR="002E212E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="002E212E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">gemäss Appendix D </w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="001A72E5">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Greenhouse Gas Protocol</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46847805" w14:textId="524CC85A" w:rsidR="002E212E" w:rsidRPr="004C1585" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="46847805" w14:textId="524CC85A" w:rsidR="002E212E" w:rsidRPr="004C1585" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1903552456"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002E212E" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002E212E">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_Hlk205814421"/>
       <w:r w:rsidR="002E212E">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Massnahme zur Speicherung von CO</w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="006F039F">
@@ -3111,180 +3141,183 @@
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Geben Sie an, in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> welche Entwicklungsphase die Massnahme fällt</w:t>
       </w:r>
       <w:r w:rsidRPr="00120CFE">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C1B230" w14:textId="622431D9" w:rsidR="001307BA" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="74C1B230" w14:textId="622431D9" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1203635117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B80971">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00457D4F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>Die Massnahme wurde noch nicht in realem Massstab getestet und umgesetzt (Entwicklungsp</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t>hase</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A5CB6">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00F304D0">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Demonstrationszwecke</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DDCA2E" w14:textId="47CAF70E" w:rsidR="001307BA" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="45DDCA2E" w14:textId="47CAF70E" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1731186955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00457D4F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>Die Massnahme wurde mindestens einmal im realen Massstab umgesetzt (Entwicklungsp</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t>hase</w:t>
       </w:r>
       <w:r w:rsidR="003A5CB6">
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00E661A7">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Marktzulassung und Markteinführun</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A23288" w14:textId="56F48215" w:rsidR="001307BA" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="68A23288" w14:textId="56F48215" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1555587948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00457D4F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>Die Massnahme wurde bereits mehr als einmal umgesetzt, es besteht aber weiterhin nicht beherrschbare Umsetzungsrisiken (Entwicklungsp</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t>hase</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A5CB6">
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00E661A7">
@@ -3348,50 +3381,51 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00200299" w:rsidRPr="00741C65" w14:paraId="4CB9FEDA" w14:textId="77777777" w:rsidTr="00ED4095">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="331811750"/>
             <w:placeholder>
               <w:docPart w:val="11C27F24F81340DD9D048F8F2A53D5A1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="48E678ED" w14:textId="77777777" w:rsidR="00200299" w:rsidRPr="000A26FE" w:rsidRDefault="00200299" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="12"/>
@@ -3893,83 +3927,83 @@
           <w:tcPr>
             <w:tcW w:w="2262" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76287545" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00FF5F6F" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5F6F">
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D407C1B" w14:textId="13814BF8" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00DE07C2">
+    <w:p w14:paraId="5D407C1B" w14:textId="6AF45DAA" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00DE07C2">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk188446001"/>
       <w:r>
         <w:t xml:space="preserve">Für Massnahmen zur </w:t>
       </w:r>
       <w:r w:rsidRPr="0068727F">
         <w:t>Speicher</w:t>
       </w:r>
       <w:r>
         <w:t>ung von CO</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6CCD">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beträgt der jährliche Schwellenwert unabhängig von Scope und Entwicklungsphase 5000 Tonnen CO</w:t>
       </w:r>
       <w:r w:rsidRPr="002F6CCD">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t>eq</w:t>
       </w:r>
-      <w:r w:rsidR="002D3A1B">
+      <w:r w:rsidR="003731EC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499EC2BA" w14:textId="3A37659A" w:rsidR="001307BA" w:rsidRPr="002A1368" w:rsidRDefault="001307BA" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Voraussichtliche jährliche Verminderung der Treibhausgasemissionen in TCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00984DFE">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -4010,50 +4044,51 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="4669075E" w14:textId="77777777" w:rsidTr="008C4DAA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1937011393"/>
             <w:placeholder>
               <w:docPart w:val="D036A409B54748AD8738392617BE8ED2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6AA13B33" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -4114,50 +4149,51 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C4DAA" w:rsidRPr="007465EC" w14:paraId="14CF0F34" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="836964440"/>
             <w:placeholder>
               <w:docPart w:val="03444DF6532946AA9306E8B8E2D28B69"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="780FE4F2" w14:textId="77777777" w:rsidR="008C4DAA" w:rsidRPr="000A26FE" w:rsidRDefault="008C4DAA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
@@ -4390,50 +4426,51 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B006D" w:rsidRPr="00741C65" w14:paraId="09C85FC6" w14:textId="77777777" w:rsidTr="00196AA9">
         <w:trPr>
           <w:trHeight w:val="2532"/>
         </w:trPr>
         <w:bookmarkEnd w:id="17" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="712926402"/>
             <w:placeholder>
               <w:docPart w:val="2918546D4EE94609AC3DD63360D68116"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="651FA34B" w14:textId="77777777" w:rsidR="001B006D" w:rsidRPr="000A26FE" w:rsidRDefault="001B006D" w:rsidP="004733B0">
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43710CFA" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRPr="00186FDC" w:rsidRDefault="00186FDC" w:rsidP="00186FDC">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -4536,50 +4573,51 @@
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1828504624"/>
               <w:placeholder>
                 <w:docPart w:val="6325BFFECB7949F2A3F946B423CEE540"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="71544D6E" w14:textId="77777777" w:rsidR="00C4075E" w:rsidRPr="00B563EE" w:rsidRDefault="00C4075E" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C4075E" w:rsidRPr="00014715" w14:paraId="58B2E386" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
@@ -4639,50 +4677,51 @@
             <w:r>
               <w:t>Jahr 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="2031223392"/>
               <w:placeholder>
                 <w:docPart w:val="0696BF7867FD490DAB4CAB5288DAB715"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2766EDC0" w14:textId="28070B2A" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="57B56082" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
@@ -4699,50 +4738,51 @@
             <w:r>
               <w:t>Jahr 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1875368703"/>
               <w:placeholder>
                 <w:docPart w:val="5B723F4701AE44BCBB0E17E8717DD610"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0C1333C2" w14:textId="430F2810" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="48DBF59F" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="81"/>
@@ -4759,50 +4799,51 @@
             <w:r>
               <w:t>Jahr 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-70037694"/>
               <w:placeholder>
                 <w:docPart w:val="B7D552CDC8104CA3987ACB5FFEC3C704"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7193A98A" w14:textId="2604672E" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="2B20D1F8" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
@@ -4819,50 +4860,51 @@
             <w:r>
               <w:t>Jahr 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="62379267"/>
               <w:placeholder>
                 <w:docPart w:val="D0CD3BD3E63341B9A6881A54158328D6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2798C741" w14:textId="402DCD78" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="0413E6C1" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
@@ -4879,50 +4921,51 @@
             <w:r>
               <w:t>Jahr 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1159655477"/>
               <w:placeholder>
                 <w:docPart w:val="77CC4353007644CD8967334B555C44CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7F3735B2" w14:textId="608AA8D3" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="65856A2B" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
@@ -4939,50 +4982,51 @@
             <w:r>
               <w:t>Jahr 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1254932128"/>
               <w:placeholder>
                 <w:docPart w:val="A3F395F5BBB84DF6A7ACA82F2308BD3F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5A6165A6" w14:textId="00102C56" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="041BCC78" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
@@ -4999,50 +5043,51 @@
             <w:r>
               <w:t>Jahr 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1131541540"/>
               <w:placeholder>
                 <w:docPart w:val="3C8AB45CECBA49189B6E46040F52E750"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1CC6724E" w14:textId="36258EA7" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223420" w:rsidRPr="00223420" w14:paraId="49E45C61" w14:textId="77777777" w:rsidTr="00223420">
         <w:trPr>
           <w:trHeight w:val="253"/>
@@ -5104,50 +5149,51 @@
             <w:r w:rsidR="00295633">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1052197776"/>
               <w:placeholder>
                 <w:docPart w:val="17ED123546084CF489BD792FDE51EDFE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="48CB7D0A" w14:textId="08EE9C9B" w:rsidR="00C4075E" w:rsidRPr="00B563EE" w:rsidRDefault="00C4075E" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C4075E" w:rsidRPr="00014715" w14:paraId="66B4B1AB" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -5214,50 +5260,51 @@
             <w:r>
               <w:t>Jahr 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1993854263"/>
               <w:placeholder>
                 <w:docPart w:val="5B9198B8E0CB4AD3A8A7BF8D1F85DC71"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0E9E630D" w14:textId="2950826C" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="03929422" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -5274,50 +5321,51 @@
             <w:r>
               <w:t>Jahr 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1978608691"/>
               <w:placeholder>
                 <w:docPart w:val="48C8E3E8AD944BC8A9AEA11DA5BA0A9C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="181548B2" w14:textId="0E0AF2EC" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="61012983" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -5334,50 +5382,51 @@
             <w:r>
               <w:t>Jahr 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-834304364"/>
               <w:placeholder>
                 <w:docPart w:val="A9876E96E0C3464C97A23229E59B82A6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2298F524" w14:textId="40006BC4" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="6CC83BBC" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -5394,50 +5443,51 @@
             <w:r>
               <w:t>Jahr 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="805973555"/>
               <w:placeholder>
                 <w:docPart w:val="5CB77C064CFA460798FB96432200ACCA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="67D18AD7" w14:textId="5BD9036C" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="752A467E" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -5454,50 +5504,51 @@
             <w:r>
               <w:t>Jahr 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1220436251"/>
               <w:placeholder>
                 <w:docPart w:val="4A094BC9E6E44D6387F167BA733D4442"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7F0EC862" w14:textId="599D0E51" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="2F92F805" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -5514,50 +5565,51 @@
             <w:r>
               <w:t>Jahr 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="115030884"/>
               <w:placeholder>
                 <w:docPart w:val="FC94D2C884E548BBBFE888B93A8888D4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="66B1017D" w14:textId="69DDFE3F" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="4DA16355" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -5574,234 +5626,289 @@
             <w:r>
               <w:t>Jahr 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1068880959"/>
               <w:placeholder>
                 <w:docPart w:val="DD6EBF68D4EB4776BAF7AF356A6EA346"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7E9FA59D" w14:textId="5A339825" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="20"/>
     </w:tbl>
     <w:p w14:paraId="04CDE978" w14:textId="77777777" w:rsidR="00FE01C4" w:rsidRDefault="00FE01C4" w:rsidP="00FE01C4">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00FE01C4" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00EFE02A" w14:textId="279FDA7C" w:rsidR="00FE01C4" w:rsidRDefault="00C11233" w:rsidP="00FE01C4">
-[...129 lines deleted...]
-    <w:p w14:paraId="39C14BF9" w14:textId="77777777" w:rsidR="00FE01C4" w:rsidRDefault="00FE01C4" w:rsidP="00FE01C4">
+    <w:p w14:paraId="39C14BF9" w14:textId="146B37F3" w:rsidR="00FE01C4" w:rsidRDefault="007A3927" w:rsidP="00FE01C4">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00FE01C4" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="007A3927">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Das Kosten-Nutzen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-Verhältnis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3927">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Massnahme wird anhand dieser Angaben im Rahmen des Evaluationsprozess berechnet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11233">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte führen Sie die Details im </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11233" w:rsidRPr="00422827">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Excel-Formular</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11233">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu den Kosten (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00C11233" w:rsidRPr="002F12DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>Finanzbeiblatt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005C436F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">oder </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C11233">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>) auf</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE01C4">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7301">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F039F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7301">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">itte </w:t>
+      </w:r>
+      <w:r w:rsidR="006F039F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>beachten Sie</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7301">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dass Kostenpositionen über </w:t>
+      </w:r>
+      <w:r w:rsidR="00244491">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHF </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7301">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidR="00244491">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>’000</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7301">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durch Offerte</w:t>
+      </w:r>
+      <w:r w:rsidR="008D154C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7301">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder quellenbasierte Erläuterungen</w:t>
+      </w:r>
+      <w:r w:rsidR="008D154C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plausibilisiert werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5846">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D154C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>müssen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="66AF5F5A" w14:textId="563AAEC4" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dauer </w:t>
       </w:r>
       <w:r w:rsidR="004B39F6">
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Umsetzung der Massnahme und </w:t>
       </w:r>
       <w:r w:rsidR="00311E49">
         <w:t>Wirkungs</w:t>
       </w:r>
       <w:r>
         <w:t>dauer der Massnahme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9071" w:type="dxa"/>
@@ -5854,50 +5961,51 @@
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:id w:val="321866108"/>
             <w:placeholder>
               <w:docPart w:val="0A4A519EAC604CF68AFB438FF8949434"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2015" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="052D914F" w14:textId="335EF2DA" w:rsidR="00834C83" w:rsidRDefault="00C7772B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
@@ -6057,50 +6165,51 @@
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:id w:val="-1931112596"/>
             <w:placeholder>
               <w:docPart w:val="988F530527D941869497192583E403A0"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2015" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="585936C6" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00B50634" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -6144,50 +6253,51 @@
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:id w:val="-653057714"/>
             <w:placeholder>
               <w:docPart w:val="5280BDA6C50F422B8A3415664E0334DB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2020" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5EA564F6" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00B50634" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                   <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -6296,50 +6406,51 @@
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Wirkungs</w:t>
             </w:r>
             <w:r w:rsidR="001307BA">
               <w:t>dauer der Massnahme</w:t>
             </w:r>
             <w:r w:rsidR="00E3418E">
               <w:t xml:space="preserve"> (max. 20 Jahre)</w:t>
             </w:r>
             <w:r w:rsidR="001307BA">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2006704922"/>
             <w:placeholder>
               <w:docPart w:val="0808A102A035477CBAD3FC71C7C1E008"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1988" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6D5B2C7A" w14:textId="60287361" w:rsidR="001307BA" w:rsidRPr="000B42AD" w:rsidRDefault="00D9567C" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
@@ -6399,86 +6510,88 @@
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">-Gesetz </w:t>
       </w:r>
       <w:r w:rsidRPr="002E2C91">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>generier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>t?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16844623" w14:textId="77777777" w:rsidR="002F6CCD" w:rsidRPr="007D0F1F" w:rsidRDefault="00000000" w:rsidP="002F6CCD">
+    <w:p w14:paraId="16844623" w14:textId="77777777" w:rsidR="002F6CCD" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="002F6CCD">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1458677438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EB4C4C" w14:textId="3F4CD641" w:rsidR="002F6CCD" w:rsidRPr="002F6CCD" w:rsidRDefault="00000000" w:rsidP="002F6CCD">
+    <w:p w14:paraId="57EB4C4C" w14:textId="3F4CD641" w:rsidR="002F6CCD" w:rsidRPr="002F6CCD" w:rsidRDefault="007A3927" w:rsidP="002F6CCD">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="487907451"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516C984C" w14:textId="77777777" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
         <w:t>Zweckfremde Einnahmen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEFA79E" w14:textId="5DCBC260" w:rsidR="00306CE5" w:rsidRDefault="00306CE5" w:rsidP="00F83B32">
@@ -6509,86 +6622,88 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0030397F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>d.h. Einnahmen, die sich nicht aus dem primären Ziel der Massnahme ergeben. Ein Beispiel für zweckfremde Einnahmen sind Erlöse aus Systemdienstleistungen eines Batteriespeichers, dessen primäres Ziel die Stromspeicherung für Ladeinfrastruktur ist</w:t>
       </w:r>
       <w:r w:rsidR="00F83B32">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="23" w:name="_Hlk213399655"/>
-    <w:p w14:paraId="0F448444" w14:textId="56A03A9A" w:rsidR="00F83B32" w:rsidRPr="007D0F1F" w:rsidRDefault="00000000" w:rsidP="00F83B32">
+    <w:p w14:paraId="0F448444" w14:textId="56A03A9A" w:rsidR="00F83B32" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="00F83B32">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1684708635"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F83B32">
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5292CDFD" w14:textId="28272CA5" w:rsidR="00F83B32" w:rsidRDefault="00000000" w:rsidP="00F83B32">
+    <w:p w14:paraId="5292CDFD" w14:textId="28272CA5" w:rsidR="00F83B32" w:rsidRDefault="007A3927" w:rsidP="00F83B32">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2066170423"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F83B32">
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D09648C" w14:textId="2FFAC89B" w:rsidR="00F83B32" w:rsidRDefault="00F83B32" w:rsidP="00F83B32">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -6628,64 +6743,66 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F83B32" w:rsidRPr="006815AD" w14:paraId="5466CDBE" w14:textId="77777777" w:rsidTr="007F43EF">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:bookmarkEnd w:id="23" w:displacedByCustomXml="next"/>
         <w:bookmarkStart w:id="24" w:name="_Hlk213399765" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="246162901"/>
             <w:placeholder>
               <w:docPart w:val="5195017E57504A0B89515D71C0C3E596"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="936023561"/>
                   <w:placeholder>
                     <w:docPart w:val="A0224F4D70824106B7230534398D54D9"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
+                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="5A539ACF" w14:textId="4E8D9C95" w:rsidR="00F83B32" w:rsidRPr="00014715" w:rsidRDefault="00F83B32" w:rsidP="007F43EF">
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                       </w:rPr>
                       <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="2064FC01" w14:textId="6F6D541C" w:rsidR="004B29A0" w:rsidRDefault="004B29A0" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="004B29A0">
         <w:t>Verlagerung von Treibhausgasemissionen ins Ausland</w:t>
       </w:r>
@@ -6830,51 +6947,51 @@
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Anteil der Produktion des spezifischen Sektors/Teilsektors im Vergleich zur Gesamtproduktion des Unternehmens/der Anlage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607362BA" w14:textId="77777777" w:rsidR="00906578" w:rsidRDefault="00906578" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00906578" w:rsidSect="00FE01C4">
-          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:headerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B8A7926" w14:textId="77777777" w:rsidR="0047002B" w:rsidRDefault="00906578" w:rsidP="004943AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="0047002B" w:rsidSect="00D879C1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
@@ -6883,51 +7000,51 @@
       <w:bookmarkStart w:id="25" w:name="_Hlk197596726"/>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Der Nachweis kann gemäss den im EHS verwendeten Carbon Leakage Sektoren und Teilsektoren</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor=":~:text=D%C3%A9cision%20d%C3%A9l%C3%A9gu%C3%A9e%20(UE)%202019%2F,2021%2D2030%20(Texte%20pr%C3%A9sentant%20de" w:history="1">
+      <w:hyperlink r:id="rId27" w:anchor=":~:text=D%C3%A9cision%20d%C3%A9l%C3%A9gu%C3%A9e%20(UE)%202019%2F,2021%2D2030%20(Texte%20pr%C3%A9sentant%20de" w:history="1">
         <w:r w:rsidRPr="003701EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           </w:rPr>
           <w:t>Beschluss (EU) 2019/708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>) erfolgen. Wird ein davon abweichender Nachweis erbracht ist dazulegen, wi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>e</w:t>
@@ -7080,50 +7197,51 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B29A0" w:rsidRPr="00065CC3" w14:paraId="6FD174ED" w14:textId="77777777" w:rsidTr="008C2583">
         <w:trPr>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:bookmarkEnd w:id="21" w:displacedByCustomXml="next"/>
         <w:bookmarkStart w:id="27" w:name="_Hlk197596706" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1694844939"/>
             <w:placeholder>
               <w:docPart w:val="3A5EE827CF464E84B108D28B98E7FABA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="416C38F2" w14:textId="53C85BBE" w:rsidR="004B29A0" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2831F1B0" w14:textId="5914EF98" w:rsidR="004B29A0" w:rsidRPr="00014715" w:rsidRDefault="004B29A0" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Hlk188449960"/>
       <w:bookmarkEnd w:id="25"/>
@@ -7411,50 +7529,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Risikoanalyse?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B29A0" w:rsidRPr="006815AD" w14:paraId="7CF5EDC3" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1358002154"/>
             <w:placeholder>
               <w:docPart w:val="F80F2205DD6A48668FD3904AE8C5969D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="25D524EA" w14:textId="55ECAE1B" w:rsidR="004B29A0" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="36789AA7" w14:textId="6E5951EB" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00EA4F23" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
@@ -7520,122 +7639,124 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="6048"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="2AD025A5" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A43A562" w14:textId="739C1C8D" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="4A43A562" w14:textId="739C1C8D" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-67959472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00622628">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202C7B31" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="200289936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="28"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D353F81" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Nein</w:t>
@@ -7730,50 +7851,51 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="777BD8E7" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="709922157"/>
             <w:placeholder>
               <w:docPart w:val="DFE2FC464F4F48FEB6ACDBF7ED135A19"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6B2B4ED3" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2909ADB6" w14:textId="439A2052" w:rsidR="001D138D" w:rsidRDefault="001D138D" w:rsidP="007B0032">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
@@ -7925,50 +8047,51 @@
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D138D" w:rsidRPr="004F739C" w14:paraId="69D87E35" w14:textId="77777777" w:rsidTr="00F52EE1">
         <w:trPr>
           <w:trHeight w:val="2753"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2110882843"/>
             <w:placeholder>
               <w:docPart w:val="3E7EE74D37D94F04B405E497D40565EC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="0596160C" w14:textId="77777777" w:rsidR="001D138D" w:rsidRPr="000C6B55" w:rsidRDefault="001D138D" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="31"/>
     <w:p w14:paraId="7DC06959" w14:textId="51A124C8" w:rsidR="001D138D" w:rsidRPr="00014715" w:rsidRDefault="001D138D" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
@@ -8137,50 +8260,51 @@
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D138D" w:rsidRPr="00741C65" w14:paraId="5335CC5E" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:bookmarkStart w:id="34" w:name="_Hlk188446678" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-849408416"/>
             <w:placeholder>
               <w:docPart w:val="9A790D8DACBE4B74A23754A6DE521981"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="03223AC8" w14:textId="77777777" w:rsidR="001D138D" w:rsidRPr="000A26FE" w:rsidRDefault="001D138D" w:rsidP="004733B0">
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="4F2F3BA8" w14:textId="75BF9B4C" w:rsidR="00923C41" w:rsidRDefault="00923C41" w:rsidP="00585499">
@@ -8259,50 +8383,51 @@
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">zial. Führen Sie aus, wie und durch welche Akteure die Massnahme bzw. die eingesetzten Technologien in der Schweiz skaliert und multipliziert werden sollen. </w:t>
             </w:r>
             <w:r w:rsidR="006F039F">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Bitte geben Sie an, ob für die Massnahme (oder Teile davon) Patente geplant sind. Falls ja, beschreiben Sie bitte, wie andere Unternehmen die Technologie / den Prozess künftig für sich nutzen können.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923C41" w:rsidRPr="00065CC3" w14:paraId="065F0D2A" w14:textId="77777777" w:rsidTr="0053032C">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1071381164"/>
             <w:placeholder>
               <w:docPart w:val="5F031AD600EE4B16B46B7499CD6365C9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="301DE821" w14:textId="7AEC4D65" w:rsidR="00923C41" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="345EC0D5" w14:textId="0EAE8BB0" w:rsidR="001D138D" w:rsidRPr="00014715" w:rsidRDefault="001D138D" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
@@ -8362,50 +8487,51 @@
                 <w:i/>
               </w:rPr>
               <w:t>Zeit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>plan für die Umsetzung der Massnahme grafisch dar (z. B. in Form einer Tabelle oder GANTT-Chart). Definieren Sie dabei den Inhalt, die zeitliche Abfolge (Anfangs-, Enddatum), zu erreichende Meilensteine und die abzuliefernden Ergebnisse der einzelnen Aktivitäten.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D138D" w:rsidRPr="00DB7259" w14:paraId="2CBD0B19" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1999069027"/>
             <w:placeholder>
               <w:docPart w:val="274F7320B2104ACC8BE66A44F969A741"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="44B9F371" w14:textId="562FE92F" w:rsidR="001D138D" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FDA3D63" w14:textId="4AF499C9" w:rsidR="00186FDC" w:rsidRDefault="00186FDC" w:rsidP="00186FDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="683A4132" w14:textId="0271E519" w:rsidR="00736BD4" w:rsidRPr="00FE6D28" w:rsidRDefault="00736BD4" w:rsidP="00585499">
@@ -8712,496 +8838,520 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00090CBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:br/>
               <w:t>(Unternehmen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047002B" w14:paraId="250BCA77" w14:textId="3310222D" w:rsidTr="00B80971">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1540784910"/>
             <w:placeholder>
               <w:docPart w:val="62C813D4F81A4FBCAF7845F8AE89AB89"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3452" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="53C13FCA" w14:textId="0FC36A62" w:rsidR="0047002B" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B912C8" w14:textId="37F86047" w:rsidR="0047002B" w:rsidRPr="00B563EE" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="37B912C8" w14:textId="37F86047" w:rsidR="0047002B" w:rsidRPr="00B563EE" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Platzhaltertext"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                 </w:rPr>
                 <w:id w:val="286555192"/>
                 <w:placeholder>
                   <w:docPart w:val="AA7BFF3D31BA4A87B4B7CBA355450921"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B50634">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-712954976"/>
               <w:placeholder>
                 <w:docPart w:val="E34D9675EE5241C28B37DA2F2C845FE7"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="521259CC" w14:textId="1C8045FA" w:rsidR="0047002B" w:rsidRPr="00B038AD" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B038AD">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-976377200"/>
             <w:placeholder>
               <w:docPart w:val="C272FAE1F4DF46D9974898014892F8CA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1979" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0CFBE082" w14:textId="62B24ABB" w:rsidR="0047002B" w:rsidRDefault="00B80971" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0047002B" w14:paraId="433971F3" w14:textId="3F8486AF" w:rsidTr="00B80971">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1474407048"/>
             <w:placeholder>
               <w:docPart w:val="F17050D2BDA34775B163ED85027B9975"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3452" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="50630B86" w14:textId="41213765" w:rsidR="0047002B" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BDFAC9" w14:textId="04E2A6EF" w:rsidR="0047002B" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="02BDFAC9" w14:textId="04E2A6EF" w:rsidR="0047002B" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                 </w:rPr>
                 <w:id w:val="-153067761"/>
                 <w:placeholder>
                   <w:docPart w:val="6B4F10340CC74BAFB81F4848428EB1FA"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B50634">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1849985952"/>
               <w:placeholder>
                 <w:docPart w:val="474F0CD755B0430C8F993EDBBA25280F"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4D4AA219" w14:textId="4258B70C" w:rsidR="0047002B" w:rsidRPr="00B038AD" w:rsidRDefault="00B50634" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1244540026"/>
             <w:placeholder>
               <w:docPart w:val="91E4788F2C3C4FC29E00898901F43758"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1979" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5A2FCCCE" w14:textId="4636CD14" w:rsidR="0047002B" w:rsidRDefault="00B80971" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0047002B" w14:paraId="315153D3" w14:textId="037BDDDA" w:rsidTr="00B80971">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1991308609"/>
             <w:placeholder>
               <w:docPart w:val="7E16022017BF4132876E03B7DA601CA3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3452" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0DD55218" w14:textId="49343A3C" w:rsidR="0047002B" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBB1BE3" w14:textId="7CD6ED6D" w:rsidR="0047002B" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="4BBB1BE3" w14:textId="7CD6ED6D" w:rsidR="0047002B" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                 </w:rPr>
                 <w:id w:val="546114569"/>
                 <w:placeholder>
                   <w:docPart w:val="3B5F47F8A0424E69B654DCAE2AC75B6D"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B50634">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1225442958"/>
               <w:placeholder>
                 <w:docPart w:val="BAC31F0F55574B1DB1A6114AE46C049A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6429C401" w14:textId="4CB82477" w:rsidR="0047002B" w:rsidRPr="00B038AD" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B038AD">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-860972670"/>
             <w:placeholder>
               <w:docPart w:val="4D8847FB4F5547D482C8BA2D654283FF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1979" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="41FA9EC1" w14:textId="36B2DBFD" w:rsidR="0047002B" w:rsidRDefault="00B80971" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="638C55AA" w14:textId="77777777" w:rsidR="00B563EE" w:rsidRDefault="00B563EE" w:rsidP="004733B0">
       <w:pPr>
         <w:sectPr w:rsidR="00B563EE" w:rsidSect="00B563EE">
-          <w:headerReference w:type="even" r:id="rId27"/>
-[...3 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:headerReference w:type="even" r:id="rId28"/>
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId32"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B92AAB" w14:textId="77777777" w:rsidR="00FD223C" w:rsidRDefault="00775392" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:sectPr w:rsidR="00FD223C" w:rsidSect="00DE07C2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00585499">
         <w:t>Ergänzung</w:t>
       </w:r>
       <w:r w:rsidRPr="00D34AD6">
         <w:t xml:space="preserve"> für Unternehmen im Emissionshandelssystem oder in einer Verminderungsverpflichtung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FA1EB1" w14:textId="1B6359F4" w:rsidR="00906578" w:rsidRDefault="00775392" w:rsidP="00B267D1">
+    <w:p w14:paraId="65FA1EB1" w14:textId="4D068BAA" w:rsidR="00906578" w:rsidRDefault="00775392" w:rsidP="00B267D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00906578" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Falls das Unternehmen</w:t>
       </w:r>
       <w:r w:rsidR="00B50634">
         <w:rPr>
           <w:i/>
@@ -9256,64 +9406,85 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>. Dazu muss der Nachweis der Kausalität der Förderung und der Nachweis der</w:t>
       </w:r>
       <w:r w:rsidR="00B267D1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F927A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Verhältnismässigkeit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> erbracht werden (siehe dazu Anhang B </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00D2132C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Richtlinie zu Förderung neuartigen Technologien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="005C436F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diese Nachweise sind im </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="005C436F" w:rsidRPr="00DE07C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005C436F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als Anhang zum Gesuch einzureichen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3523F66C" w14:textId="40707232" w:rsidR="00775392" w:rsidRPr="00A17637" w:rsidRDefault="00775392" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Falls das Unternehmen</w:t>
       </w:r>
       <w:r w:rsidR="00B50634">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> /eines der Unternehmen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -9460,59 +9631,61 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00775392" w:rsidRPr="006E1EA7" w14:paraId="13D4B530" w14:textId="27AA296D" w:rsidTr="00A12971">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1311137398"/>
             <w:placeholder>
               <w:docPart w:val="DFCA9055DBCC4E3F9841E8A6ED66A87B"/>
             </w:placeholder>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="235978978"/>
                 <w:placeholder>
                   <w:docPart w:val="592C43E1FEC54F468E28AF4858D8E247"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9071" w:type="dxa"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                   </w:tcPr>
                   <w:p w14:paraId="3FB1674C" w14:textId="7B2C567A" w:rsidR="00775392" w:rsidRPr="006E1EA7" w:rsidRDefault="006E1EA7" w:rsidP="004733B0">
                     <w:pPr>
                       <w:rPr>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rStyle w:val="Platzhaltertext"/>
                       </w:rPr>
                       <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
@@ -9691,50 +9864,51 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Eröffnung aller Verfügungen im Zusammenhang mit diesem Verfahren auf elektronischem Weg</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1021202742"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00851355">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00060C68" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060C68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -9842,68 +10016,69 @@
               </w:rPr>
               <w:t>Vorname/Name</w:t>
             </w:r>
             <w:r w:rsidR="00942CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C07EDFD" w14:textId="757A054D" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="3C07EDFD" w14:textId="757A054D" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1860227428"/>
                 <w:placeholder>
                   <w:docPart w:val="7C257A43A75540CF9DC8E7F6827B3C52"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80499" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C80499" w:rsidRPr="00C80499" w14:paraId="6026344F" w14:textId="1741C79F" w:rsidTr="00C80499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F9EDD8" w14:textId="2982E772" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00C80499" w:rsidP="004733B0">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -9926,68 +10101,69 @@
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00942CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5193E7E4" w14:textId="02E4612B" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="5193E7E4" w14:textId="02E4612B" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1465185581"/>
                 <w:placeholder>
                   <w:docPart w:val="461C3E5D4C664A0582DD73BA8B4459EF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80499" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C80499" w:rsidRPr="00C80499" w14:paraId="1E70A338" w14:textId="3233FA75" w:rsidTr="00C80499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B1A76C" w14:textId="4AA00BB2" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00C80499" w:rsidP="004733B0">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10002,105 +10178,107 @@
               </w:rPr>
               <w:t>E-Mail (persönlich)</w:t>
             </w:r>
             <w:r w:rsidR="00942CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1C322C" w14:textId="3870B1EB" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="004733B0">
+          <w:p w14:paraId="0F1C322C" w14:textId="3870B1EB" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="004733B0">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1280945353"/>
                 <w:placeholder>
                   <w:docPart w:val="ACAD0A59E6F445FFB37A4575A3FBC680"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80499" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="761E7D08" w14:textId="58A4597D" w:rsidR="00923535" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="761E7D08" w14:textId="58A4597D" w:rsidR="00923535" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="875978579"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00851355">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00060C68" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060C68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10169,75 +10347,76 @@
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2454EDAA" w14:textId="66016952" w:rsidR="0047356D" w:rsidRDefault="0047356D" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Eröffnung aller Verfügungen im Zusammenhang mit diesem Verfahren auf elektronischem Weg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF4898C" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="00000000" w:rsidP="0047356D">
+    <w:p w14:paraId="3AF4898C" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="007A3927" w:rsidP="0047356D">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1343164467"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10345,68 +10524,69 @@
               </w:rPr>
               <w:t>Vorname/Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B118E06" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="008C202F">
+          <w:p w14:paraId="3B118E06" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-19005066"/>
                 <w:placeholder>
                   <w:docPart w:val="DC6021D5433947068E17AD91639FC01D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="39A1237C" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="407E82C2" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10421,68 +10601,69 @@
               </w:rPr>
               <w:t>Natel Numme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>r Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506B2617" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="008C202F">
+          <w:p w14:paraId="506B2617" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1410423880"/>
                 <w:placeholder>
                   <w:docPart w:val="206528DD5BDB4ED295FEC658769CB4B5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="5AF6A7CB" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75DB31CC" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10497,105 +10678,107 @@
               </w:rPr>
               <w:t>E-Mail (persönlich)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75125292" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="008C202F">
+          <w:p w14:paraId="75125292" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2028557104"/>
                 <w:placeholder>
                   <w:docPart w:val="8FFE9F1AF7B8460C82CD4AC6CD6F4451"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43900138" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00923535" w:rsidRDefault="00000000" w:rsidP="0047356D">
+    <w:p w14:paraId="43900138" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00923535" w:rsidRDefault="007A3927" w:rsidP="0047356D">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-69116806"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10676,75 +10859,76 @@
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4247DF" w14:textId="1AD1835D" w:rsidR="0047356D" w:rsidRDefault="0047356D" w:rsidP="00585499">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Eröffnung aller Verfügungen im Zusammenhang mit diesem Verfahren auf elektronischem Weg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC4BFCB" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="00000000" w:rsidP="0047356D">
+    <w:p w14:paraId="6AC4BFCB" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="007A3927" w:rsidP="0047356D">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-32040301"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10882,68 +11066,69 @@
               </w:rPr>
               <w:t>Vorname/Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7515F26F" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="008C202F">
+          <w:p w14:paraId="7515F26F" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1052760756"/>
                 <w:placeholder>
                   <w:docPart w:val="241EB6DD747F4C029455569646C9607F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="4191FAD6" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07385270" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10958,68 +11143,69 @@
               </w:rPr>
               <w:t>Natel Numme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>r Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BF3CF3" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="008C202F">
+          <w:p w14:paraId="16BF3CF3" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="744142385"/>
                 <w:placeholder>
                   <w:docPart w:val="E7F00633B2884F4A9088403029A46F8C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="42B0029A" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1850C54D" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -11034,105 +11220,107 @@
               </w:rPr>
               <w:t>E-Mail (persönlich)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DADE17A" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="00000000" w:rsidP="008C202F">
+          <w:p w14:paraId="6DADE17A" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
             <w:pPr>
               <w:pStyle w:val="Textkrper"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-367534348"/>
                 <w:placeholder>
                   <w:docPart w:val="0211CBCDFB454E34879F0E861C6B3865"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E12BE0A" w14:textId="77777777" w:rsidR="00FD223C" w:rsidRDefault="00000000" w:rsidP="00FD223C">
+    <w:p w14:paraId="2E12BE0A" w14:textId="77777777" w:rsidR="00FD223C" w:rsidRDefault="007A3927" w:rsidP="00FD223C">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1493409110"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -11292,377 +11480,383 @@
       <w:r w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Durch Ankreuzen der folgenden Kästchen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">bestätigt </w:t>
       </w:r>
       <w:r w:rsidR="00A9068D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>das gesuchstellende Unternehmen bzw. die gesuchstellenden Unternehmen</w:t>
       </w:r>
       <w:r w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, dass</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCB8869" w14:textId="43691C21" w:rsidR="001307BA" w:rsidRPr="007717D0" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="4FCB8869" w14:textId="43691C21" w:rsidR="001307BA" w:rsidRPr="007717D0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-322889288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E070B2">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">alle bestehenden und beantragten Finanzhilfen des Bundes im Zusammenhang mit </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>dieser Massnahme</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> oder Teilen davon deklariert sind;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDD034A" w14:textId="27C4BC92" w:rsidR="004943AD" w:rsidRDefault="00000000" w:rsidP="004943AD">
+    <w:p w14:paraId="7CDD034A" w14:textId="27C4BC92" w:rsidR="004943AD" w:rsidRDefault="007A3927" w:rsidP="004943AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1720125207"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">die deklarierten Eigen- und Drittmittel für die </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Massnahmen</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>finanzierung keine Finanzhilfen des Bundes enthalten;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B118BDB" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="6B118BDB" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00627FC1" w:rsidSect="0047002B">
-          <w:headerReference w:type="first" r:id="rId33"/>
+          <w:headerReference w:type="first" r:id="rId35"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-669637467"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004943AD" w:rsidRPr="007717D0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004943AD" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004943AD" w:rsidRPr="004943AD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>die Massnahme ohne die Finanzhilfe nicht umgesetzt würde</w:t>
       </w:r>
       <w:r w:rsidR="004943AD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A775B2E" w14:textId="77777777" w:rsidR="00095424" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="6A775B2E" w14:textId="77777777" w:rsidR="00095424" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1315328581"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">keine unzulässige Kumulation von Finanzhilfen vorliegt (i.e., Doppelfinanzierung, vgl. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00B91E3A" w:rsidRPr="00D2132C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Richtlinie zu Förderung neuartigen Technologien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B925E71" w14:textId="72275867" w:rsidR="00627FC1" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="4B925E71" w14:textId="72275867" w:rsidR="00627FC1" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00627FC1" w:rsidSect="00627FC1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="462078235"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00513B0E" w:rsidRPr="007717D0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00513B0E" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00513B0E" w:rsidRPr="00513B0E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
       <w:r w:rsidR="00DA7DA5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesamtfinanzierung und die wirtschaftliche Tragbarkeit des Projektes vorhanden ist</w:t>
       </w:r>
       <w:r w:rsidR="00513B0E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152BF010" w14:textId="052EF645" w:rsidR="0047002B" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="152BF010" w14:textId="052EF645" w:rsidR="0047002B" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1064753503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
@@ -11735,75 +11929,76 @@
       <w:r w:rsidR="001307BA" w:rsidRPr="00A00A37">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ausgeschlossen, so kann sich das </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BFE</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00A00A37">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> vorbehalten, auf das Beitragsgesuch nicht einzutreten</w:t>
       </w:r>
       <w:r w:rsidR="00223420">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708B2CD2" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="00000000" w:rsidP="00627FC1">
+    <w:p w14:paraId="708B2CD2" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="007A3927" w:rsidP="00627FC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1957449159"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004B7A0A" w:rsidRPr="004B7A0A">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004B7A0A" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B7A0A" w:rsidRPr="004B7A0A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>der eingereichte Netto-Null</w:t>
       </w:r>
       <w:r w:rsidR="00FE7382">
@@ -11967,50 +12162,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="2B38DAB6" w14:textId="77777777" w:rsidTr="00000CB2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="1173454112"/>
             <w:placeholder>
               <w:docPart w:val="77E26EF04E1B469887C33B75C645A60D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="65F60C0A" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -12372,50 +12568,51 @@
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Weitere Gesuchsteller/in (Unternehmen):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000CB2" w:rsidRPr="007465EC" w14:paraId="62D8C50A" w14:textId="77777777" w:rsidTr="00000CB2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="2067375823"/>
             <w:placeholder>
               <w:docPart w:val="2822015538B54693A485F96F45CED7F5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="688574A5" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="000A26FE" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00186FDC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -12743,50 +12940,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Weitere Gesuchsteller/in (Unternehmen):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00000CB2" w:rsidRPr="007465EC" w14:paraId="2F66E9FE" w14:textId="77777777" w:rsidTr="00000CB2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="-931745037"/>
             <w:placeholder>
               <w:docPart w:val="30E0BE17A6D945A480F6C65C6F28B0BA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5F11228A" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="000A26FE" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -13114,50 +13312,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Weitere Gesuchsteller/in (Unternehmen):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B0032" w:rsidRPr="007465EC" w14:paraId="75408CAE" w14:textId="77777777" w:rsidTr="000F31D4">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="818606850"/>
             <w:placeholder>
               <w:docPart w:val="5F51C549DAAB43A99141073858AB3083"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7321DDA2" w14:textId="77777777" w:rsidR="007B0032" w:rsidRPr="000A26FE" w:rsidRDefault="007B0032" w:rsidP="000F31D4">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -13425,74 +13624,75 @@
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Hlk188459616"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pflichtbeilagen </w:t>
       </w:r>
       <w:r w:rsidRPr="00156ACC">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(folgende Unterlagen sind mit diesem Gesuch einzureichen)</w:t>
       </w:r>
       <w:r w:rsidR="00C45497" w:rsidRPr="00C45497">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC97355" w14:textId="68652091" w:rsidR="00906578" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="1FC97355" w14:textId="68652091" w:rsidR="00906578" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-446077992"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00851355">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
@@ -13511,365 +13711,417 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (nicht älter als 5 Jahre, oder aktualisiert</w:t>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2B5034" w14:textId="3E3A4284" w:rsidR="00906578" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="3E2B5034" w14:textId="6D4C6BA6" w:rsidR="00906578" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-1932964489"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Vollständig ausgefülltes Formular «</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00906578" w:rsidRPr="00B06861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Finanzbeiblatt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">», einzureichen als </w:t>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="005C436F" w:rsidRPr="005C436F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C436F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>oder «</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005C436F">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, einzureichen als </w:t>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Excel-Datei</w:t>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751C1BA3" w14:textId="7275AF1D" w:rsidR="008666FB" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="751C1BA3" w14:textId="7275AF1D" w:rsidR="008666FB" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1312376727"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008666FB">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008666FB">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Offerten oder quellenbasierte Erläuterung für alle Kostenpositionen über CHF 100</w:t>
       </w:r>
       <w:r w:rsidR="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidR="008666FB">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4651F1" w14:textId="27CEC963" w:rsidR="004733B0" w:rsidRPr="00C3172F" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="3A4651F1" w14:textId="27CEC963" w:rsidR="004733B0" w:rsidRPr="00C3172F" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-1883786158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004733B0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004733B0" w:rsidRPr="00513B0E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Schriftliche Bestätigungen oder Absichtserklärungen mit Nennung der vorgesehenen finanziellen Beteiligung von Parteien, die keine aktive Rolle in der Umsetzung der Massnahme haben und sich ausschliesslich an der Finanzierung der Massnahme beteiligen (Drittmittel: Kantone, Bauherrschaften, Stiftungen, Verbände etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B585BCC" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="3B585BCC" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="896" w:hanging="408"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="004733B0" w:rsidSect="00627FC1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="621741867"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004733B0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Für Unternehmen im Emissionshandelssystem (EHS): </w:t>
       </w:r>
       <w:r w:rsidR="004733B0" w:rsidRPr="001432E6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nachweis der Kausalität der </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35186CDE" w14:textId="05BB82FC" w:rsidR="004733B0" w:rsidRDefault="004733B0" w:rsidP="004733B0">
+    <w:p w14:paraId="35186CDE" w14:textId="7ADC4F91" w:rsidR="004733B0" w:rsidRDefault="004733B0" w:rsidP="004733B0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="896"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="004733B0" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001432E6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Förderung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> und</w:t>
       </w:r>
       <w:r w:rsidRPr="001432E6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Nachweis der Verhältnismässigkeit gemäss Anhang B der </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00B20A21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Richtlinie für die Förderung von neuartigen Technologien</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A00215">
+      <w:r w:rsidR="005C436F" w:rsidRPr="005C436F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C436F">
+        <w:t xml:space="preserve">im </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005C436F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB494F8" w14:textId="2A0A5369" w:rsidR="00906578" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="6DB494F8" w14:textId="2A0A5369" w:rsidR="00906578" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1483047917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004733B0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Für Zusammenschlüsse von Unternehmen: Angaben zu allen im Zusammenschluss beteiligten Unternehmen (Name, Adresse, Kontaktdaten)</w:t>
       </w:r>
       <w:r w:rsidR="006A1DF7">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -13902,71 +14154,72 @@
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Weitere Beilage für</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44B9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesuche zu Scope-3 Massnahmen ausserhalb des Unternehmens:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFE647F" w14:textId="547F626F" w:rsidR="004733B0" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="1EFE647F" w14:textId="547F626F" w:rsidR="004733B0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-648052454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004733B0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004733B0" w:rsidRPr="00FE160B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Einverständniserklärung</w:t>
       </w:r>
       <w:r w:rsidR="004733B0">
@@ -14024,80 +14277,81 @@
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesuche zu temporärer Nutzung von abgeschiedenem CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44B9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44B9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578F6A17" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="00000000" w:rsidP="004733B0">
+    <w:p w14:paraId="578F6A17" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
       <w:pPr>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="004733B0" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1377272548"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004733B0">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004733B0" w:rsidRPr="00DA7DA5">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Einverständniserklärung vom Unternehmen das CO</w:t>
@@ -14156,145 +14410,145 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>elektronisch</w:t>
       </w:r>
       <w:r w:rsidRPr="006820CD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="_Hlk187406747"/>
       <w:r w:rsidR="000822FD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">mit dem Betreff «ITINERO» </w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="006820CD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>über die Zustellplattform beim BFE einzureichen (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="006820CD" w:rsidRPr="006820CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>e-Übermittlung BFE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006820CD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561E7B94" w14:textId="1BA7F547" w:rsidR="00D46163" w:rsidRDefault="006820CD">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00D46163" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Fragen können sich Gesuchstellende an </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="006A1DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>mail@itinero.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> wenden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF98E4E" w14:textId="77777777" w:rsidR="00536919" w:rsidRPr="00536919" w:rsidRDefault="00536919" w:rsidP="00536919"/>
     <w:sectPr w:rsidR="00536919" w:rsidRPr="00536919" w:rsidSect="00697310">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F003F7B" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4" w:rsidP="00D30A74">
+    <w:p w14:paraId="7B28FC9A" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179018CB" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5CEA7286" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4"/>
+    <w:p w14:paraId="6E6FA58A" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="4C2E9A3D" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="32E000C9" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="568AE4B4" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75015172" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4" w:rsidP="00D30A74">
+    <w:p w14:paraId="7AD31904" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9E81B7" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C3DE026" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4"/>
+    <w:p w14:paraId="0F73B15B" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="6467B01F" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="78DC7AB6" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="3D5C9612" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14769,77 +15023,77 @@
     </w:r>
     <w:r w:rsidR="006A4AD7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00C72EDF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="10284CE4" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24246A21" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4" w:rsidP="00E56E56">
+    <w:p w14:paraId="67A72068" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00E56E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6949019B" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4" w:rsidP="00D30A74">
+    <w:p w14:paraId="533B07E1" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CF8288" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4" w:rsidP="00263D5E"/>
+    <w:p w14:paraId="1AAA25B9" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00263D5E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68676857" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4">
+    <w:p w14:paraId="2078B7BD" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="621AD062" w14:textId="77777777" w:rsidR="007C4DC4" w:rsidRDefault="007C4DC4"/>
+    <w:p w14:paraId="522DA33A" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2E0D9896" w14:textId="49EB5DAF" w:rsidR="00EC1D7D" w:rsidRPr="00EC1D7D" w:rsidRDefault="00EC1D7D">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC1D7D">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC1D7D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Falls die Massnahme eine nicht-ortsfeste Anlage wie z.B. Luftfahrzeuge, Lastwagen, Sattelschlepper, Schiffe und Schienenverkehr betrifft, ist die Adresse des Betreibers anzugeben.</w:t>
       </w:r>
@@ -15260,80 +15514,80 @@
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0DD08C7D" w14:textId="77777777" w:rsidR="00D879C1" w:rsidRPr="00F608C0" w:rsidRDefault="00D879C1" w:rsidP="00F608C0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62194E61" w14:textId="75E11590" w:rsidR="00D879C1" w:rsidRDefault="00D879C1">
+  <w:p w14:paraId="62194E61" w14:textId="35BA584F" w:rsidR="00D879C1" w:rsidRDefault="00D879C1">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002D3A1B">
+    <w:r w:rsidR="007A3927">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7FE0CAE8" w14:textId="77777777" w:rsidR="00D879C1" w:rsidRDefault="00D879C1"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="607858D6" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRPr="007753A4" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
@@ -15452,80 +15706,80 @@
     </w:pPr>
     <w:r w:rsidRPr="007753A4">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>Sektion Industrie und Dienstleistungen</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5CEBE53E" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRPr="007753A4" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:left="4536"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="404CBADD" w14:textId="77777777" w:rsidR="00D879C1" w:rsidRDefault="00D879C1" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38CEDD56" w14:textId="6F748474" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="00F608C0">
+  <w:p w14:paraId="38CEDD56" w14:textId="04C8E71B" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="00F608C0">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002D3A1B">
+    <w:r w:rsidR="007A3927">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="730DEBA1" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRPr="00F608C0" w:rsidRDefault="000F4B6E" w:rsidP="00F608C0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15560,136 +15814,136 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00223420">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2194D13B" w14:textId="77777777" w:rsidR="00F52EE1" w:rsidRDefault="00F52EE1" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="782BE3FD" w14:textId="3E1E24A7" w:rsidR="00F608C0" w:rsidRDefault="00F608C0" w:rsidP="00F608C0">
+  <w:p w14:paraId="782BE3FD" w14:textId="0E9B4503" w:rsidR="00F608C0" w:rsidRDefault="00F608C0" w:rsidP="00F608C0">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002D3A1B">
+    <w:r w:rsidR="007A3927">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2B5749A0" w14:textId="77777777" w:rsidR="00411D96" w:rsidRPr="00F608C0" w:rsidRDefault="00411D96" w:rsidP="00F608C0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7202C9C2" w14:textId="40A4392D" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D">
+  <w:p w14:paraId="7202C9C2" w14:textId="438FD818" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002D3A1B">
+    <w:r w:rsidR="007A3927">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="356003F7" w14:textId="77777777" w:rsidR="00411D96" w:rsidRDefault="00411D96"/>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9905" w:type="dxa"/>
@@ -15819,80 +16073,80 @@
             <w:spacing w:line="200" w:lineRule="exact"/>
             <w:ind w:left="45"/>
             <w:rPr>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t>Sektion Industrie und Dienstleistungen</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="58322D47" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRPr="00E03B4F" w:rsidRDefault="00B22A2D" w:rsidP="00363E3D"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4C52BC9A" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27C16AE0" w14:textId="4BF58FC7" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
+  <w:p w14:paraId="27C16AE0" w14:textId="4EC54F0A" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002D3A1B">
+    <w:r w:rsidR="007A3927">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="63B7F602" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05292EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -17737,72 +17991,72 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="866139749">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="671027576">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="48263681">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="907763617">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1968923458">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1022827108">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="93"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NBAKkdvZnKaURuI7MsaebXWIY9CUrxxHq4Tb5FTKkHRuEm2gflYfLtNBgpaLL83xz57rAcBNNJVbeDo1mW0K1A==" w:salt="OeHKY7jozVPAYnpKB0JaqQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YN0TNYMf1YUfjdX4JWUJfdeG5vmw/pu4BZ+MvVAqahzq9rvQKyKyHXm0Ef6ggiuJ1TheHz/tQHOHHDCHslsU0A==" w:salt="MvfhAOmSHj3HI1jKZdnVmg=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -17998,86 +18252,86 @@
     <w:rsid w:val="00203D09"/>
     <w:rsid w:val="00223256"/>
     <w:rsid w:val="00223420"/>
     <w:rsid w:val="00226B66"/>
     <w:rsid w:val="002277E0"/>
     <w:rsid w:val="00233FD4"/>
     <w:rsid w:val="00235110"/>
     <w:rsid w:val="00235AAE"/>
     <w:rsid w:val="00240293"/>
     <w:rsid w:val="002424E9"/>
     <w:rsid w:val="00244491"/>
     <w:rsid w:val="00250898"/>
     <w:rsid w:val="002616BF"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="00263D5E"/>
     <w:rsid w:val="00270D7F"/>
     <w:rsid w:val="00281E13"/>
     <w:rsid w:val="0029561D"/>
     <w:rsid w:val="00295633"/>
     <w:rsid w:val="002957EA"/>
     <w:rsid w:val="002A4A29"/>
     <w:rsid w:val="002A54F6"/>
     <w:rsid w:val="002C11FF"/>
     <w:rsid w:val="002C664E"/>
     <w:rsid w:val="002D395C"/>
-    <w:rsid w:val="002D3A1B"/>
     <w:rsid w:val="002D5981"/>
     <w:rsid w:val="002D780E"/>
     <w:rsid w:val="002E054A"/>
     <w:rsid w:val="002E1071"/>
     <w:rsid w:val="002E212E"/>
     <w:rsid w:val="002E2C91"/>
     <w:rsid w:val="002E5032"/>
     <w:rsid w:val="002E5CDF"/>
     <w:rsid w:val="002F12DD"/>
     <w:rsid w:val="002F6CCD"/>
     <w:rsid w:val="002F6E33"/>
     <w:rsid w:val="0030397F"/>
     <w:rsid w:val="00303BA6"/>
     <w:rsid w:val="00305A9E"/>
     <w:rsid w:val="00306CE5"/>
     <w:rsid w:val="0031077A"/>
     <w:rsid w:val="00311E49"/>
     <w:rsid w:val="00315963"/>
     <w:rsid w:val="003167D5"/>
     <w:rsid w:val="0032147E"/>
     <w:rsid w:val="00323271"/>
     <w:rsid w:val="00330DBE"/>
     <w:rsid w:val="00342FDB"/>
     <w:rsid w:val="003440B8"/>
     <w:rsid w:val="003530D9"/>
     <w:rsid w:val="00354E8D"/>
     <w:rsid w:val="00360391"/>
     <w:rsid w:val="00360AA2"/>
     <w:rsid w:val="00363E3D"/>
     <w:rsid w:val="0036420C"/>
     <w:rsid w:val="003648B4"/>
     <w:rsid w:val="00366A2E"/>
     <w:rsid w:val="00367520"/>
     <w:rsid w:val="0037012D"/>
     <w:rsid w:val="003701EF"/>
+    <w:rsid w:val="003731EC"/>
     <w:rsid w:val="00374DF9"/>
     <w:rsid w:val="0037508B"/>
     <w:rsid w:val="00377DA9"/>
     <w:rsid w:val="00380555"/>
     <w:rsid w:val="00381F53"/>
     <w:rsid w:val="0038529E"/>
     <w:rsid w:val="00394FDD"/>
     <w:rsid w:val="003A216E"/>
     <w:rsid w:val="003A5CB6"/>
     <w:rsid w:val="003A6C40"/>
     <w:rsid w:val="003A7543"/>
     <w:rsid w:val="003B3402"/>
     <w:rsid w:val="003B4365"/>
     <w:rsid w:val="003B7A2D"/>
     <w:rsid w:val="003D0248"/>
     <w:rsid w:val="003D1FD1"/>
     <w:rsid w:val="003D3E1D"/>
     <w:rsid w:val="003E116C"/>
     <w:rsid w:val="003E6520"/>
     <w:rsid w:val="003F1D54"/>
     <w:rsid w:val="003F2E63"/>
     <w:rsid w:val="003F3770"/>
     <w:rsid w:val="003F7B5F"/>
     <w:rsid w:val="00400687"/>
     <w:rsid w:val="004037DF"/>
@@ -18156,50 +18410,51 @@
     <w:rsid w:val="00561D81"/>
     <w:rsid w:val="005633D9"/>
     <w:rsid w:val="005750CF"/>
     <w:rsid w:val="005751E7"/>
     <w:rsid w:val="00577FD6"/>
     <w:rsid w:val="00580F51"/>
     <w:rsid w:val="00585499"/>
     <w:rsid w:val="00586100"/>
     <w:rsid w:val="00587168"/>
     <w:rsid w:val="00587598"/>
     <w:rsid w:val="00587802"/>
     <w:rsid w:val="00587E91"/>
     <w:rsid w:val="005967D6"/>
     <w:rsid w:val="00596F4F"/>
     <w:rsid w:val="005979D3"/>
     <w:rsid w:val="005A0004"/>
     <w:rsid w:val="005A1DE3"/>
     <w:rsid w:val="005A2C17"/>
     <w:rsid w:val="005A6E23"/>
     <w:rsid w:val="005B18A7"/>
     <w:rsid w:val="005B2C1E"/>
     <w:rsid w:val="005C0F9E"/>
     <w:rsid w:val="005C1D64"/>
     <w:rsid w:val="005C3410"/>
     <w:rsid w:val="005C3BE5"/>
+    <w:rsid w:val="005C436F"/>
     <w:rsid w:val="005C4EDB"/>
     <w:rsid w:val="005C5F1C"/>
     <w:rsid w:val="005C7F6A"/>
     <w:rsid w:val="005D7C63"/>
     <w:rsid w:val="005E37E8"/>
     <w:rsid w:val="005E7125"/>
     <w:rsid w:val="005F320E"/>
     <w:rsid w:val="005F4C1E"/>
     <w:rsid w:val="005F7314"/>
     <w:rsid w:val="006115BD"/>
     <w:rsid w:val="006147C2"/>
     <w:rsid w:val="00615125"/>
     <w:rsid w:val="006153FA"/>
     <w:rsid w:val="006157C8"/>
     <w:rsid w:val="00622628"/>
     <w:rsid w:val="0062619E"/>
     <w:rsid w:val="00626B6F"/>
     <w:rsid w:val="00627299"/>
     <w:rsid w:val="00627FC1"/>
     <w:rsid w:val="0063407C"/>
     <w:rsid w:val="0063418C"/>
     <w:rsid w:val="00640A19"/>
     <w:rsid w:val="00643886"/>
     <w:rsid w:val="006449F1"/>
     <w:rsid w:val="00653C5D"/>
@@ -18234,61 +18489,61 @@
     <w:rsid w:val="006F4A02"/>
     <w:rsid w:val="00701D77"/>
     <w:rsid w:val="00704EA9"/>
     <w:rsid w:val="007079EE"/>
     <w:rsid w:val="00711166"/>
     <w:rsid w:val="0071226C"/>
     <w:rsid w:val="0071442F"/>
     <w:rsid w:val="00721D7C"/>
     <w:rsid w:val="0072288B"/>
     <w:rsid w:val="0072444A"/>
     <w:rsid w:val="00736BD4"/>
     <w:rsid w:val="007475EE"/>
     <w:rsid w:val="00747779"/>
     <w:rsid w:val="00754625"/>
     <w:rsid w:val="00760438"/>
     <w:rsid w:val="007657E6"/>
     <w:rsid w:val="007738AD"/>
     <w:rsid w:val="00775392"/>
     <w:rsid w:val="00775467"/>
     <w:rsid w:val="0077704C"/>
     <w:rsid w:val="00777380"/>
     <w:rsid w:val="00781DBB"/>
     <w:rsid w:val="007854E3"/>
     <w:rsid w:val="00785D86"/>
     <w:rsid w:val="00790F4E"/>
+    <w:rsid w:val="007A3927"/>
     <w:rsid w:val="007A39D7"/>
     <w:rsid w:val="007A4ED2"/>
     <w:rsid w:val="007A7412"/>
     <w:rsid w:val="007B0032"/>
     <w:rsid w:val="007B01FD"/>
     <w:rsid w:val="007B091F"/>
     <w:rsid w:val="007B1FDD"/>
     <w:rsid w:val="007B22CE"/>
     <w:rsid w:val="007B30FA"/>
     <w:rsid w:val="007C152D"/>
-    <w:rsid w:val="007C4DC4"/>
     <w:rsid w:val="007C57BD"/>
     <w:rsid w:val="007D2809"/>
     <w:rsid w:val="007D570C"/>
     <w:rsid w:val="007D752A"/>
     <w:rsid w:val="007E0FAD"/>
     <w:rsid w:val="007E290F"/>
     <w:rsid w:val="007E4368"/>
     <w:rsid w:val="00802DBB"/>
     <w:rsid w:val="00803AC1"/>
     <w:rsid w:val="0081209F"/>
     <w:rsid w:val="00815403"/>
     <w:rsid w:val="00823D16"/>
     <w:rsid w:val="008318FA"/>
     <w:rsid w:val="00834C83"/>
     <w:rsid w:val="00836664"/>
     <w:rsid w:val="00840CB1"/>
     <w:rsid w:val="0084457D"/>
     <w:rsid w:val="00844DB3"/>
     <w:rsid w:val="00845F56"/>
     <w:rsid w:val="00847272"/>
     <w:rsid w:val="00851355"/>
     <w:rsid w:val="00855E25"/>
     <w:rsid w:val="0085786A"/>
     <w:rsid w:val="008666FB"/>
     <w:rsid w:val="00870535"/>
@@ -18305,50 +18560,51 @@
     <w:rsid w:val="008C422B"/>
     <w:rsid w:val="008C495A"/>
     <w:rsid w:val="008C4DAA"/>
     <w:rsid w:val="008C7213"/>
     <w:rsid w:val="008D154C"/>
     <w:rsid w:val="008F0F9E"/>
     <w:rsid w:val="008F2451"/>
     <w:rsid w:val="008F3117"/>
     <w:rsid w:val="008F5B79"/>
     <w:rsid w:val="008F7019"/>
     <w:rsid w:val="008F7CDB"/>
     <w:rsid w:val="00900A46"/>
     <w:rsid w:val="00905907"/>
     <w:rsid w:val="00906578"/>
     <w:rsid w:val="0092164D"/>
     <w:rsid w:val="009219ED"/>
     <w:rsid w:val="00923461"/>
     <w:rsid w:val="00923535"/>
     <w:rsid w:val="00923C41"/>
     <w:rsid w:val="00926917"/>
     <w:rsid w:val="00936177"/>
     <w:rsid w:val="0093722D"/>
     <w:rsid w:val="009417AC"/>
     <w:rsid w:val="00941C94"/>
     <w:rsid w:val="00942CFD"/>
+    <w:rsid w:val="00944F35"/>
     <w:rsid w:val="00946379"/>
     <w:rsid w:val="00950E90"/>
     <w:rsid w:val="009547BE"/>
     <w:rsid w:val="00970D57"/>
     <w:rsid w:val="00971AC4"/>
     <w:rsid w:val="00972241"/>
     <w:rsid w:val="0097373F"/>
     <w:rsid w:val="00975CEF"/>
     <w:rsid w:val="00985034"/>
     <w:rsid w:val="009852C8"/>
     <w:rsid w:val="0098564E"/>
     <w:rsid w:val="00995EBF"/>
     <w:rsid w:val="009A78CF"/>
     <w:rsid w:val="009B3721"/>
     <w:rsid w:val="009B6800"/>
     <w:rsid w:val="009B68BC"/>
     <w:rsid w:val="009C2DA1"/>
     <w:rsid w:val="009C5F00"/>
     <w:rsid w:val="009D1C8C"/>
     <w:rsid w:val="009D7318"/>
     <w:rsid w:val="009E0BA7"/>
     <w:rsid w:val="009E338C"/>
     <w:rsid w:val="009E3FFE"/>
     <w:rsid w:val="009F15E1"/>
     <w:rsid w:val="009F401A"/>
@@ -18418,50 +18674,51 @@
     <w:rsid w:val="00B53BB2"/>
     <w:rsid w:val="00B563EE"/>
     <w:rsid w:val="00B612F2"/>
     <w:rsid w:val="00B662B0"/>
     <w:rsid w:val="00B665F0"/>
     <w:rsid w:val="00B7083C"/>
     <w:rsid w:val="00B735FE"/>
     <w:rsid w:val="00B7647A"/>
     <w:rsid w:val="00B80971"/>
     <w:rsid w:val="00B832A0"/>
     <w:rsid w:val="00B91127"/>
     <w:rsid w:val="00B91E3A"/>
     <w:rsid w:val="00B921E8"/>
     <w:rsid w:val="00B92C2C"/>
     <w:rsid w:val="00BA04FA"/>
     <w:rsid w:val="00BA07D3"/>
     <w:rsid w:val="00BB105D"/>
     <w:rsid w:val="00BB1811"/>
     <w:rsid w:val="00BC02F0"/>
     <w:rsid w:val="00BD750E"/>
     <w:rsid w:val="00BD7A32"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BE2C9F"/>
     <w:rsid w:val="00BE7473"/>
     <w:rsid w:val="00BE7689"/>
+    <w:rsid w:val="00BF462B"/>
     <w:rsid w:val="00BF5D31"/>
     <w:rsid w:val="00BF5EAA"/>
     <w:rsid w:val="00C050CE"/>
     <w:rsid w:val="00C05337"/>
     <w:rsid w:val="00C07FA1"/>
     <w:rsid w:val="00C11233"/>
     <w:rsid w:val="00C1552C"/>
     <w:rsid w:val="00C22122"/>
     <w:rsid w:val="00C3172F"/>
     <w:rsid w:val="00C32904"/>
     <w:rsid w:val="00C335AB"/>
     <w:rsid w:val="00C4075E"/>
     <w:rsid w:val="00C41A72"/>
     <w:rsid w:val="00C43CAE"/>
     <w:rsid w:val="00C44B9F"/>
     <w:rsid w:val="00C45497"/>
     <w:rsid w:val="00C5071C"/>
     <w:rsid w:val="00C51459"/>
     <w:rsid w:val="00C51C59"/>
     <w:rsid w:val="00C52D3A"/>
     <w:rsid w:val="00C55D0F"/>
     <w:rsid w:val="00C55DE5"/>
     <w:rsid w:val="00C61F2B"/>
     <w:rsid w:val="00C62F0A"/>
     <w:rsid w:val="00C67E4F"/>
@@ -19280,51 +19537,50 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
     <w:name w:val="Überschrift 5 Zchn"/>
@@ -21014,51 +21270,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142576905">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/FR/TXT/?uri=CELEX%3A32019D0708" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/de/home/themen/klima/fachinformationen/verminderungsmassnahmen/ehs.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11968" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/filestore/fedlex.data.admin.ch/eli/oe/2024/141/de/pdf/fedlex-data-admin-ch-eli-oe-2024-141-de-pdf.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11968" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.privasphere.com/e-uebermittlungBFE-Form" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/corporate-standard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/de/home/themen/klima/fachinformationen/verminderungsmassnahmen/co2-abgabe/befreiung.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12052" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/foerderung/dekarbonisierung/foerderung-neuartige-technologien-und-prozesse.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itinero@bfe.admin.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11968" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/de/home/themen/klima/fachinformationen/verminderungsmassnahmen/ehs.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12520" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itinero@bfe.admin.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12520" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/corporate-standard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bafu.admin.ch/bafu/de/home/themen/klima/fachinformationen/verminderungsmassnahmen/co2-abgabe/befreiung.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/FR/TXT/?uri=CELEX%3A32019D0708" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/foerderung/dekarbonisierung/foerderung-neuartige-technologien-und-prozesse.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11968" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/12520" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/filestore/fedlex.data.admin.ch/eli/oe/2024/141/de/pdf/fedlex-data-admin-ch-eli-oe-2024-141-de-pdf.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.privasphere.com/e-uebermittlungBFE-Form" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\U80833172\AppData\Roaming\Microsoft\Templates\Vorlage-BFE-Bericht-neutral-D.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AE40C16DB5334473A32799FA20EF74D9"/>
         <w:category>
@@ -23808,70 +24064,70 @@
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024292C"/>
     <w:rsid w:val="000046D8"/>
     <w:rsid w:val="00084DCD"/>
     <w:rsid w:val="000901E3"/>
     <w:rsid w:val="000A4F90"/>
     <w:rsid w:val="000C382D"/>
     <w:rsid w:val="000F1235"/>
     <w:rsid w:val="0010680C"/>
     <w:rsid w:val="00112727"/>
     <w:rsid w:val="0011319A"/>
+    <w:rsid w:val="001142F0"/>
     <w:rsid w:val="0011528E"/>
     <w:rsid w:val="00181A37"/>
     <w:rsid w:val="001A695F"/>
     <w:rsid w:val="001E2F70"/>
     <w:rsid w:val="00212122"/>
     <w:rsid w:val="00214D5D"/>
     <w:rsid w:val="00223036"/>
     <w:rsid w:val="00227848"/>
     <w:rsid w:val="00233911"/>
     <w:rsid w:val="00240293"/>
     <w:rsid w:val="002424E9"/>
     <w:rsid w:val="0024292C"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="00264BA8"/>
     <w:rsid w:val="00267C7C"/>
     <w:rsid w:val="002A7D6F"/>
     <w:rsid w:val="002C4352"/>
     <w:rsid w:val="002D395C"/>
     <w:rsid w:val="002D6721"/>
-    <w:rsid w:val="003322D1"/>
     <w:rsid w:val="003459E3"/>
     <w:rsid w:val="00360391"/>
     <w:rsid w:val="003769FA"/>
     <w:rsid w:val="003809C7"/>
     <w:rsid w:val="00381FE6"/>
     <w:rsid w:val="0038529E"/>
     <w:rsid w:val="003B4365"/>
     <w:rsid w:val="003C3776"/>
     <w:rsid w:val="004037DF"/>
     <w:rsid w:val="00421AB6"/>
     <w:rsid w:val="004471B3"/>
     <w:rsid w:val="004533C1"/>
     <w:rsid w:val="00462B09"/>
     <w:rsid w:val="00490DF9"/>
     <w:rsid w:val="004E4426"/>
     <w:rsid w:val="004E590E"/>
     <w:rsid w:val="0053061A"/>
     <w:rsid w:val="00565852"/>
     <w:rsid w:val="005750CF"/>
     <w:rsid w:val="00576F08"/>
     <w:rsid w:val="00586100"/>
     <w:rsid w:val="005A41B1"/>
     <w:rsid w:val="005B697E"/>
     <w:rsid w:val="005C42AE"/>
     <w:rsid w:val="005C7FFB"/>
@@ -23885,50 +24141,51 @@
     <w:rsid w:val="006870F7"/>
     <w:rsid w:val="006A4C9B"/>
     <w:rsid w:val="006A524D"/>
     <w:rsid w:val="006C2BDD"/>
     <w:rsid w:val="006C304E"/>
     <w:rsid w:val="006C35B1"/>
     <w:rsid w:val="006D65B1"/>
     <w:rsid w:val="00704EA9"/>
     <w:rsid w:val="0071442F"/>
     <w:rsid w:val="007A39D7"/>
     <w:rsid w:val="007A6E86"/>
     <w:rsid w:val="007B091F"/>
     <w:rsid w:val="007B22CE"/>
     <w:rsid w:val="007E4368"/>
     <w:rsid w:val="00813667"/>
     <w:rsid w:val="00815403"/>
     <w:rsid w:val="00842C6C"/>
     <w:rsid w:val="00844DB3"/>
     <w:rsid w:val="008700F7"/>
     <w:rsid w:val="00870535"/>
     <w:rsid w:val="00876A37"/>
     <w:rsid w:val="008B54E4"/>
     <w:rsid w:val="008C4EFD"/>
     <w:rsid w:val="008D705F"/>
     <w:rsid w:val="008F3DC9"/>
+    <w:rsid w:val="00944F35"/>
     <w:rsid w:val="00971AC4"/>
     <w:rsid w:val="0097373F"/>
     <w:rsid w:val="00985BA2"/>
     <w:rsid w:val="009B68BC"/>
     <w:rsid w:val="009C2DA1"/>
     <w:rsid w:val="009C5F00"/>
     <w:rsid w:val="009E0BA7"/>
     <w:rsid w:val="009E3FFE"/>
     <w:rsid w:val="009F15E1"/>
     <w:rsid w:val="00A12181"/>
     <w:rsid w:val="00A35939"/>
     <w:rsid w:val="00A533FB"/>
     <w:rsid w:val="00A55C41"/>
     <w:rsid w:val="00A61B44"/>
     <w:rsid w:val="00A84CA6"/>
     <w:rsid w:val="00AB3E48"/>
     <w:rsid w:val="00AD2ADA"/>
     <w:rsid w:val="00AD3BCB"/>
     <w:rsid w:val="00AD4C18"/>
     <w:rsid w:val="00AE0E12"/>
     <w:rsid w:val="00AE1C4D"/>
     <w:rsid w:val="00AF17AD"/>
     <w:rsid w:val="00B02EAA"/>
     <w:rsid w:val="00B13B82"/>
     <w:rsid w:val="00B342D6"/>
@@ -26343,107 +26600,110 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C45DCAE6-723E-45B7-A301-AB349C81F769}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8734DF75-52F6-475A-80C5-2F6BC3B952F9}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Vorlage-BFE-Bericht-neutral-D</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3282</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>3366</Words>
+  <Characters>21213</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>172</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>176</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Bundesverwaltung</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23916</CharactersWithSpaces>
+  <CharactersWithSpaces>24530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Energieforschung</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>