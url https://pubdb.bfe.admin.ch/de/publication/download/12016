--- v1 (2026-05-25)
+++ v2 (2026-07-12)
@@ -207,51 +207,51 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00665530">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Informationen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>auf</w:t>
       </w:r>
       <w:r w:rsidR="003D0248">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="003D0248" w:rsidRPr="00665530">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Förderung von neuartigen Technologien und Prozessen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D0248">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48403617" w14:textId="77777777" w:rsidR="00D46163" w:rsidRDefault="00665530" w:rsidP="00D46163">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D46163" w:rsidSect="00D46163">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -392,51 +392,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidRPr="00665530">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r w:rsidR="00530366" w:rsidRPr="00530366">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>das</w:t>
       </w:r>
       <w:r w:rsidR="003D0248">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="003D0248" w:rsidRPr="004C68A7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Formular für Branchenprogramme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D0248">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873A86">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zu verwenden</w:t>
       </w:r>
       <w:r w:rsidRPr="00665530">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00530366">
         <w:rPr>
@@ -476,71 +476,71 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">usschreibung ist das Formular der entsprechenden </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="007753A4">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>usschreibung auszufüllen.</w:t>
       </w:r>
       <w:r w:rsidR="003E6520">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Das Formular ist gemeinsam mit dem Netto-Null-Fahrplan und weiteren Anhängen (siehe Kapitel 5) einzureichen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332ED0BE" w14:textId="56A2B5D8" w:rsidR="001307BA" w:rsidRPr="00873A86" w:rsidRDefault="001307BA" w:rsidP="007B0032">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="00873A86">
         <w:t>Allgemeine Informationen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260AC664" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk188443648"/>
       <w:r>
         <w:t>Massnahmentitel und Massnahmenstandort</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7937"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="213BA6F2" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
@@ -590,99 +590,99 @@
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9071" w:type="dxa"/>
                     <w:gridSpan w:val="2"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="088044DE" w14:textId="6C5F5E97" w:rsidR="001307BA" w:rsidRPr="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                     <w:pPr>
                       <w:rPr>
                         <w:b/>
                         <w:szCs w:val="20"/>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                       </w:rPr>
                       <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="0240AE1D" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7937" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="013A8523" w14:textId="2ACE52E5" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="00196AA9">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Massnahmenstandort</w:t>
             </w:r>
             <w:r w:rsidR="001048C7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> (vollständige Adresse</w:t>
             </w:r>
             <w:r w:rsidR="00EC1D7D">
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D124DD5" w14:textId="5408720E" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -706,222 +706,222 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="0132B75E" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1700162185"/>
             <w:placeholder>
               <w:docPart w:val="336C7046B15048A488A39454B372CB1B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7937" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0664434A" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F761C91" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="4F761C91" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:id w:val="2087253804"/>
                 <w:placeholder>
                   <w:docPart w:val="2C328CF4CF9247738F29BCE3A88E4C18"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="AG" w:value="AG"/>
                   <w:listItem w:displayText="AI" w:value="AI"/>
                   <w:listItem w:displayText="AR" w:value="AR"/>
                   <w:listItem w:displayText="BE" w:value="BE"/>
                   <w:listItem w:displayText="BL" w:value="BL"/>
                   <w:listItem w:displayText="BS" w:value="BS"/>
                   <w:listItem w:displayText="FR" w:value="FR"/>
                   <w:listItem w:displayText="GE" w:value="GE"/>
                   <w:listItem w:displayText="GL" w:value="GL"/>
                   <w:listItem w:displayText="GR" w:value="GR"/>
                   <w:listItem w:displayText="JU" w:value="JU"/>
                   <w:listItem w:displayText="LU" w:value="LU"/>
                   <w:listItem w:displayText="NE" w:value="NE"/>
                   <w:listItem w:displayText="NW" w:value="NW"/>
                   <w:listItem w:displayText="OW" w:value="OW"/>
                   <w:listItem w:displayText="SG" w:value="SG"/>
                   <w:listItem w:displayText="SH" w:value="SH"/>
                   <w:listItem w:displayText="SO" w:value="SO"/>
                   <w:listItem w:displayText="SZ" w:value="SZ"/>
                   <w:listItem w:displayText="TG" w:value="TG"/>
                   <w:listItem w:displayText="TI" w:value="TI"/>
                   <w:listItem w:displayText="UR" w:value="UR"/>
                   <w:listItem w:displayText="VD" w:value="VD"/>
                   <w:listItem w:displayText="VS" w:value="VS"/>
                   <w:listItem w:displayText="ZG" w:value="ZG"/>
                   <w:listItem w:displayText="ZH" w:value="ZH"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Kanton auswählen</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43008A03" w14:textId="12A6ADB7" w:rsidR="00374DF9" w:rsidRDefault="00374DF9" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Art der gesuchseing</w:t>
       </w:r>
       <w:r w:rsidR="00F5242D">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>be</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D29445" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRDefault="00374DF9" w:rsidP="00374DF9">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gesuchseingabe erfolgt durch:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1410C6D5" w14:textId="591D3A5C" w:rsidR="00374DF9" w:rsidRDefault="007A3927" w:rsidP="00374DF9">
+    <w:p w14:paraId="1410C6D5" w14:textId="591D3A5C" w:rsidR="00374DF9" w:rsidRDefault="004C7973" w:rsidP="00374DF9">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1566330183"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00374DF9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00374DF9">
         <w:t xml:space="preserve"> Einzelunternehmen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6141FF1F" w14:textId="42916B22" w:rsidR="00374DF9" w:rsidRPr="00374DF9" w:rsidRDefault="007A3927" w:rsidP="00374DF9">
+    <w:p w14:paraId="6141FF1F" w14:textId="42916B22" w:rsidR="00374DF9" w:rsidRPr="00374DF9" w:rsidRDefault="004C7973" w:rsidP="00374DF9">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="448131520"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00374DF9" w:rsidRPr="00374DF9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00374DF9">
         <w:t xml:space="preserve"> Zusammenschluss mehrer</w:t>
       </w:r>
       <w:r w:rsidR="00F5242D">
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="00374DF9">
         <w:t xml:space="preserve"> Unternehmen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2DA26D" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRDefault="00374DF9">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CDDD70" w14:textId="42CCC458" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00374DF9" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Bei Einzelunternehmen: </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>Gesuchsteller/in</w:t>
       </w:r>
       <w:r w:rsidR="00A9068D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06231586" w14:textId="096F7DE9" w:rsidR="00E030F4" w:rsidRDefault="001307BA" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD22F0">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -956,51 +956,51 @@
           <w:i/>
         </w:rPr>
         <w:t>das Gesuch</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD22F0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> auf Finanzhilfe stellt</w:t>
       </w:r>
       <w:r w:rsidR="008F0F9E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E030F4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="3911"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="002B3B03" w14:paraId="60A4DE38" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -1072,88 +1072,88 @@
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="-272325182"/>
             <w:placeholder>
               <w:docPart w:val="33C5D51C6CFA4A628A0F0B050775D559"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2FEDF545" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00342FDB">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-1784960128"/>
             <w:placeholder>
               <w:docPart w:val="9D349C1285DC4A43AAB3860ECE5585EB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="56E71342" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00CD631F" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004D7584" w:rsidRPr="00014715" w14:paraId="64FA5233" w14:textId="77777777" w:rsidTr="009D64CE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="573EEB52" w14:textId="77777777" w:rsidR="004D7584" w:rsidRPr="00014715" w:rsidRDefault="004D7584" w:rsidP="004D7584">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4595"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
@@ -1193,79 +1193,79 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7584" w:rsidRPr="007465EC" w14:paraId="1701D47D" w14:textId="77777777" w:rsidTr="00AC6DD4">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1752338890"/>
             <w:placeholder>
               <w:docPart w:val="D34E3891EA68408CA92E17FDEBE941DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7A512F62" w14:textId="77777777" w:rsidR="004D7584" w:rsidRPr="000A26FE" w:rsidRDefault="004D7584" w:rsidP="00AC6DD4">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1628430204"/>
             <w:placeholder>
               <w:docPart w:val="47BE8C8767DC4997BD01397D1FE2481E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1793AA88" w14:textId="77777777" w:rsidR="004D7584" w:rsidRPr="000A26FE" w:rsidRDefault="004D7584" w:rsidP="00AC6DD4">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="1B102DE9" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A5468CE" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1299,79 +1299,79 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="55A65252" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1084836749"/>
             <w:placeholder>
               <w:docPart w:val="8283C9FFA2884BBCADCEC30C5681DA96"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="56BE14B8" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1825034000"/>
             <w:placeholder>
               <w:docPart w:val="38D73AD27F0243E4A5DFE63A9C41BA04"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="552DB5DA" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00626108" w14:paraId="69E90502" w14:textId="77777777" w:rsidTr="00186FDC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3911" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68B103BB" w14:textId="0A10E934" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
@@ -1406,63 +1406,63 @@
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2083250402"/>
             <w:placeholder>
               <w:docPart w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2B720308" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="358458C6" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="00585499" w:rsidRDefault="00374DF9" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00585499">
         <w:t>Bei Zusammenschlüssen: Vertreter/in des Zusammenschlusses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A80C7F5" w14:textId="24555FFB" w:rsidR="00374DF9" w:rsidRPr="00374DF9" w:rsidRDefault="00374DF9" w:rsidP="00374DF9">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331AD9">
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Mehrere Unternehmen oder Betriebsstätten können sich zusammenschliessen, um eine Finanzhilfe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> für eine gemeinsame Massnahme</w:t>
@@ -1601,51 +1601,51 @@
       </w:r>
       <w:r w:rsidR="0030397F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00186FDC">
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> dar.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4535"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="3911"/>
       </w:tblGrid>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="002B3B03" w14:paraId="6D40E3D7" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -1729,88 +1729,88 @@
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:id w:val="-1846089800"/>
             <w:placeholder>
               <w:docPart w:val="C25BF053522F42CE9C2D5722ABAAAA3A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6D71AC62" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00342FDB">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-312100769"/>
             <w:placeholder>
               <w:docPart w:val="B2C95BD26D9C42D1BD9C83B03AE63E6A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3CEF206A" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="00CD631F" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:pPr>
                   <w:rPr>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="00014715" w14:paraId="5EC36411" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BDB081A" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="00014715" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4595"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
@@ -1850,79 +1850,79 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="007465EC" w14:paraId="7A25BB59" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1952205917"/>
             <w:placeholder>
               <w:docPart w:val="96F2978577A24CEB811E8B8E0475BDFD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="08E2C82E" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-606817913"/>
             <w:placeholder>
               <w:docPart w:val="6859B138F80B48969E8E4AE65A4CB6D6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7F2644AE" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="00014715" w14:paraId="5AA433AD" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4535" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14913427" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="00014715" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1956,79 +1956,79 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="007465EC" w14:paraId="0CFC25EA" w14:textId="77777777" w:rsidTr="009F67F6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-63875087"/>
             <w:placeholder>
               <w:docPart w:val="F02AF21D55E54ABA88455346337DAE58"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="685F5A1F" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="175474111"/>
             <w:placeholder>
               <w:docPart w:val="35516EFA493A4A2BBF46E5E6D3434177"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4536" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="2D115525" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00374DF9" w:rsidRPr="00626108" w14:paraId="08B032A4" w14:textId="77777777" w:rsidTr="00186FDC">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="3911" w:type="dxa"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404741B2" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="00014715" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
@@ -2051,82 +2051,82 @@
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1237825671"/>
             <w:placeholder>
               <w:docPart w:val="9140153C20854E5A813E6005E2BD6031"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6A938369" w14:textId="77777777" w:rsidR="00374DF9" w:rsidRPr="000A26FE" w:rsidRDefault="00374DF9" w:rsidP="009F67F6">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A661EBC" w14:textId="77777777" w:rsidR="00942CFD" w:rsidRDefault="00942CFD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FBFC5E" w14:textId="1BB72C92" w:rsidR="00374DF9" w:rsidRPr="00014715" w:rsidRDefault="00374DF9" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Bei Zusammenschlüssen: Begründung des Zusammenschlusses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A20A016" w14:textId="77777777" w:rsidR="00FD223C" w:rsidRDefault="00FD223C" w:rsidP="00585499">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00FD223C" w:rsidSect="00D46163">
           <w:headerReference w:type="even" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
@@ -2187,258 +2187,258 @@
       </w:r>
       <w:r w:rsidR="001A72E5" w:rsidRPr="00186FDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006F039F" w:rsidRPr="00186FDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">iehe </w:t>
       </w:r>
       <w:r w:rsidRPr="00186FDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">S. 23 des </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00186FDC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>erläuternden Berichts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00186FDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF07B7" w:rsidRPr="00186FDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">zur </w:t>
       </w:r>
       <w:r w:rsidR="006F039F" w:rsidRPr="00186FDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>KlV)</w:t>
       </w:r>
       <w:r w:rsidRPr="00186FDC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D7584" w14:paraId="56FC6C9A" w14:textId="77777777" w:rsidTr="004D7584">
         <w:trPr>
           <w:trHeight w:val="2330"/>
         </w:trPr>
         <w:bookmarkStart w:id="3" w:name="_Hlk188450289" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-530804123"/>
             <w:placeholder>
               <w:docPart w:val="9DAB0F13E03B41929FEEFE1E6883AA03"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9062" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="02D24061" w14:textId="43050078" w:rsidR="004D7584" w:rsidRDefault="004D7584" w:rsidP="004D7584">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F996A67" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRPr="00585499" w:rsidRDefault="00186FDC" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00585499">
         <w:t>Bei Zusammenschlüssen: Organigramm / Verantwortlichkeiten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B93B42D" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRPr="009328EE" w:rsidRDefault="00186FDC" w:rsidP="00186FDC">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009328EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Stellen Sie die vorgesehene hierarchische Organisation, inklusive der jeweiligen Verantwortlichkeiten, der an der </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Umsetzung der Massnahme</w:t>
       </w:r>
       <w:r w:rsidRPr="009328EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> beteiligten </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Unternehmen oder </w:t>
       </w:r>
       <w:r w:rsidRPr="009328EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Partner/innen grafisch dar.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00186FDC" w:rsidRPr="00741C65" w14:paraId="1D75775F" w14:textId="77777777" w:rsidTr="00BF18E4">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1553080670"/>
             <w:placeholder>
               <w:docPart w:val="008EBFE476314429A53BEF7FC57AA256"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="4C741C7B" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRPr="00014715" w:rsidRDefault="00186FDC" w:rsidP="00BF18E4">
                 <w:pPr>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65BA10C2" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRDefault="00186FDC" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D5ABA5C" w14:textId="67794C6F" w:rsidR="00721D7C" w:rsidRPr="0030397F" w:rsidRDefault="0030397F" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk213829217"/>
       <w:r w:rsidRPr="0030397F">
         <w:t xml:space="preserve">Verminderungsverpflichtung oder </w:t>
       </w:r>
       <w:r w:rsidR="00721D7C" w:rsidRPr="0030397F">
         <w:t xml:space="preserve">Teilnahme </w:t>
       </w:r>
       <w:r w:rsidRPr="0030397F">
         <w:t>am Emissionshandelssystem</w:t>
       </w:r>
       <w:r w:rsidR="00721D7C" w:rsidRPr="0030397F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="4072273B" w14:textId="6DDEF973" w:rsidR="00FE01C4" w:rsidRDefault="001307BA" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00FE01C4" w:rsidSect="00D46163">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
@@ -2480,186 +2480,186 @@
       <w:r w:rsidR="00235AAE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">teil </w:t>
       </w:r>
       <w:r w:rsidRPr="003200E5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>oder ist</w:t>
       </w:r>
       <w:r w:rsidR="004D7584">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> es</w:t>
       </w:r>
       <w:r w:rsidRPr="003200E5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> in einer Verminderungsverpflichtung engagiert?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22589EEE" w14:textId="4DCA26CE" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="22589EEE" w14:textId="4DCA26CE" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-817419141"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00906578">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00906578">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve">Teilnahme am </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="001307BA" w:rsidRPr="003200E5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Emissionshandelssystem</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4255A143" w14:textId="77777777" w:rsidR="00D46163" w:rsidRDefault="007A3927" w:rsidP="00FE01C4">
+    <w:p w14:paraId="4255A143" w14:textId="77777777" w:rsidR="00D46163" w:rsidRDefault="004C7973" w:rsidP="00FE01C4">
       <w:pPr>
         <w:sectPr w:rsidR="00D46163" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1440596779"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001307BA" w:rsidRPr="003200E5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Verminderungsverpflichtung</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> zur Befreiung der CO</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="003200E5">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>-Abgabe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="198825B0" w14:textId="0F74F462" w:rsidR="001307BA" w:rsidRDefault="008A4877" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="008A4877">
         <w:t xml:space="preserve">eantragte Form </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r w:rsidR="00B23CAE">
         <w:t>Finanzhilfe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171A8338" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="171A8338" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="007D0F1F" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1536149043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> Investitionsbeitrag</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> und/oder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A68595" w14:textId="57400D9C" w:rsidR="001D67F8" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="29A68595" w14:textId="57400D9C" w:rsidR="001D67F8" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2059049662"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00851355">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t xml:space="preserve">Jährliche </w:t>
       </w:r>
@@ -2703,129 +2703,129 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>beschreiben Sie hier</w:t>
       </w:r>
       <w:r w:rsidR="00163506">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001D67F8">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> wie der Weiterbetrieb der neuartigen Technologie oder des neuartigen Prozesses auch nach Auslaufen der Finanzhilfe sichergestellt ist: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D67F8" w:rsidRPr="007465EC" w14:paraId="19B1F077" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1978596115"/>
             <w:placeholder>
               <w:docPart w:val="AB260157A25F4EA8BF503DA75C5FF0DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0C83070B" w14:textId="77777777" w:rsidR="001D67F8" w:rsidRPr="000A26FE" w:rsidRDefault="001D67F8" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="01F51BEA" w14:textId="0EF4021C" w:rsidR="00452F03" w:rsidRDefault="00452F03" w:rsidP="00697310"/>
     <w:p w14:paraId="4BD5A1FC" w14:textId="77777777" w:rsidR="00585499" w:rsidRDefault="00585499">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="754CFADB" w14:textId="02DF4E90" w:rsidR="00D46163" w:rsidRDefault="002E212E" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Art der</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> Massnahme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F863865" w14:textId="38EDDBBF" w:rsidR="00FE01C4" w:rsidRDefault="00120CFE" w:rsidP="00FE01C4">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00FE01C4" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk188445713"/>
       <w:r>
@@ -2857,51 +2857,51 @@
           <w:i/>
         </w:rPr>
         <w:t>um welche Art der Massnahme gemäss Anhang 2 KlV es sich handelt</w:t>
       </w:r>
       <w:r w:rsidR="00A72773">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk205814317"/>
       <w:r w:rsidR="00A72773">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mehrfachnennungen sind möglich, solange mindestens ein entsprechender Schwellenwert für die Emissionsverminderung/-speicherung erreicht wird</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00A72773">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D906AA9" w14:textId="77777777" w:rsidR="001A72E5" w:rsidRDefault="007A3927" w:rsidP="00F52EE1">
+    <w:p w14:paraId="6D906AA9" w14:textId="77777777" w:rsidR="001A72E5" w:rsidRDefault="004C7973" w:rsidP="00F52EE1">
       <w:pPr>
         <w:ind w:left="266" w:hanging="266"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="001A72E5" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-191920233"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -2915,51 +2915,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk205814387"/>
       <w:r w:rsidR="002E212E">
         <w:t>Massnahme zur Verminderung von direkten Emissionen (</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t>Scope 1</w:t>
       </w:r>
       <w:r w:rsidR="002E212E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="002E212E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">gemäss Appendix D </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="002E212E" w:rsidRPr="002E212E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Greenhouse Gas Protocol</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E212E">
         <w:t>) und/oder von indirekte</w:t>
       </w:r>
       <w:r w:rsidR="00536919">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="002E212E">
         <w:t xml:space="preserve"> Emissionen</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>die bei der Bereitstellung der eingekauften Energie verursacht werden</w:t>
       </w:r>
       <w:r w:rsidR="002E212E">
@@ -2970,51 +2970,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">gemäss Appendix D </w:t>
       </w:r>
       <w:r w:rsidR="00536919" w:rsidRPr="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Greenhouse Gas </w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00536919" w:rsidRPr="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Protocol</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F623543" w14:textId="7FDCD641" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="0F623543" w14:textId="7FDCD641" w:rsidR="001307BA" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="688957689"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B80971">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3035,51 +3035,51 @@
       </w:r>
       <w:r w:rsidR="002E212E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="002E212E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">gemäss Appendix D </w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="001A72E5">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Greenhouse Gas Protocol</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46847805" w14:textId="524CC85A" w:rsidR="002E212E" w:rsidRPr="004C1585" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="46847805" w14:textId="524CC85A" w:rsidR="002E212E" w:rsidRPr="004C1585" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1903552456"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002E212E" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
@@ -3097,95 +3097,95 @@
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Massnahme zur Speicherung von CO</w:t>
       </w:r>
       <w:r w:rsidR="002E212E" w:rsidRPr="006F039F">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002E212E">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Produkten oder im Untergrund</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="38092CEA" w14:textId="77777777" w:rsidR="00120CFE" w:rsidRDefault="001307BA" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Neuartigkeit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10CD6230" w14:textId="5CAD37D6" w:rsidR="00120CFE" w:rsidRPr="00120CFE" w:rsidRDefault="00120CFE" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk188445727"/>
       <w:r w:rsidRPr="00120CFE">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Geben Sie an, in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> welche Entwicklungsphase die Massnahme fällt</w:t>
       </w:r>
       <w:r w:rsidRPr="00120CFE">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C1B230" w14:textId="622431D9" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="74C1B230" w14:textId="622431D9" w:rsidR="001307BA" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1203635117"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B80971">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -3197,51 +3197,51 @@
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t>hase</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A5CB6">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00F304D0">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Demonstrationszwecke</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DDCA2E" w14:textId="47CAF70E" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="45DDCA2E" w14:textId="47CAF70E" w:rsidR="001307BA" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1731186955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -3253,51 +3253,51 @@
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t>hase</w:t>
       </w:r>
       <w:r w:rsidR="003A5CB6">
         <w:t xml:space="preserve"> 5</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00E661A7">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Marktzulassung und Markteinführun</w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A23288" w14:textId="56F48215" w:rsidR="001307BA" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="68A23288" w14:textId="56F48215" w:rsidR="001307BA" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1555587948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
@@ -3348,112 +3348,112 @@
           <w:i/>
         </w:rPr>
         <w:t>Legen Sie die Neuartigkeit</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17637">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>der Massnahme bzw. der involvierten Anlagen oder Prozesse dar. Zeigen Sie anhand von Daten zum aktuellen Stand der Technik und des Marktes, dass sich die Massnahme in der deklarierten Entwicklungsphase befindet. Beschreiben Sie die neuartigen Aspekte der Massnahme und die Umsetzungsrisiken, die bei ihrer Umsetzung zu erwarten sind</w:t>
       </w:r>
       <w:r w:rsidRPr="00A17637">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00200299" w:rsidRPr="00741C65" w14:paraId="4CB9FEDA" w14:textId="77777777" w:rsidTr="00ED4095">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="331811750"/>
             <w:placeholder>
               <w:docPart w:val="11C27F24F81340DD9D048F8F2A53D5A1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="48E678ED" w14:textId="77777777" w:rsidR="00200299" w:rsidRPr="000A26FE" w:rsidRDefault="00200299" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="1B5E7A58" w14:textId="3C5DCAA5" w:rsidR="001307BA" w:rsidRPr="008D1666" w:rsidRDefault="001307BA" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1666">
         <w:t>Vorgesehene jährliche Verminderung/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C26E41">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A0004">
         <w:t>Negative</w:t>
       </w:r>
       <w:r>
         <w:t>missionen</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1666">
         <w:t xml:space="preserve"> in TCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53BB2">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1666">
         <w:t>-eq</w:t>
       </w:r>
@@ -3631,51 +3631,51 @@
         <w:t xml:space="preserve"> in TCO</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00FF5F6F">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00FF5F6F">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-eq führen:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2254"/>
         <w:gridCol w:w="2284"/>
         <w:gridCol w:w="2262"/>
         <w:gridCol w:w="2262"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00FF5F6F" w14:paraId="4294A494" w14:textId="77777777" w:rsidTr="002F6CCD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EB38560" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00FF5F6F" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3995,116 +3995,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Voraussichtliche jährliche Verminderung der Treibhausgasemissionen in TCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00984DFE">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-eq/Jahr</w:t>
       </w:r>
       <w:r w:rsidR="00F91094">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="4669075E" w14:textId="77777777" w:rsidTr="008C4DAA">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1937011393"/>
             <w:placeholder>
               <w:docPart w:val="D036A409B54748AD8738392617BE8ED2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6AA13B33" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C796477" w14:textId="0A9682DD" w:rsidR="008C4DAA" w:rsidRPr="002A1368" w:rsidRDefault="008C4DAA" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Voraussichtliche jährliche </w:t>
       </w:r>
       <w:r w:rsidR="005A0004">
         <w:rPr>
@@ -4116,112 +4116,112 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>egativemissionen in TCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00984DFE">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-eq/Jahr: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C4DAA" w:rsidRPr="007465EC" w14:paraId="14CF0F34" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="836964440"/>
             <w:placeholder>
               <w:docPart w:val="03444DF6532946AA9306E8B8E2D28B69"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4535" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="780FE4F2" w14:textId="77777777" w:rsidR="008C4DAA" w:rsidRPr="000A26FE" w:rsidRDefault="008C4DAA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27134C2A" w14:textId="77777777" w:rsidR="001B006D" w:rsidRPr="00014715" w:rsidRDefault="001B006D" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Hlk188446038"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>Ziele und angestrebte Verminderung der Treibhausgasemissionen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F75A13" w14:textId="1E4BF6C7" w:rsidR="004F739C" w:rsidRPr="004F739C" w:rsidRDefault="00510F1C" w:rsidP="004F739C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Hlk188447464"/>
       <w:bookmarkStart w:id="17" w:name="_Hlk197595034"/>
       <w:r w:rsidRPr="00510F1C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
@@ -4324,51 +4324,51 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F739C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>die konventionelle Technik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="004F739C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, welche möglicherweise die heutige Anlage ersetzen soll, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468BBEAA" w14:textId="77777777" w:rsidR="004F739C" w:rsidRPr="004F739C" w:rsidRDefault="004F739C" w:rsidP="004F739C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
@@ -4392,164 +4392,164 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F739C">
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Das BFE behält sich vor, das gewählte Referenzszenario auf seine Plausibilität hin zu überprüfen. Berechnen Sie die Einsparungen gegenüber diesem Referenzszenario und legen Sie sämtliche Annahmen für die Berechnung dar. Achten Sie auf Konsistenz mit den Angaben im Netto-Null-Fahrplan. Zeigen Sie ausserdem auf, mit welchen Betriebsdaten die Erreichung der Ziele nachgewiesen werden können. Es ist insgesamt glaubhaft und nachvollziehbar darzulegen, dass die Schwellenwerte gemäss Anhang 2 KlV (Ziffer 1.1, 2.1 und 3.2) eingehalten werden. Legen Sie ausserdem dar, inwiefern die Massnahme einen angemessenen Beitrag an die Erreichung der Ziele der Energie- und Klimapolitik des Bundes leistet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:cs="ArialMT"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B006D" w:rsidRPr="00741C65" w14:paraId="09C85FC6" w14:textId="77777777" w:rsidTr="00196AA9">
         <w:trPr>
           <w:trHeight w:val="2532"/>
         </w:trPr>
         <w:bookmarkEnd w:id="17" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="712926402"/>
             <w:placeholder>
               <w:docPart w:val="2918546D4EE94609AC3DD63360D68116"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="651FA34B" w14:textId="77777777" w:rsidR="001B006D" w:rsidRPr="000A26FE" w:rsidRDefault="001B006D" w:rsidP="004733B0">
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43710CFA" w14:textId="77777777" w:rsidR="00186FDC" w:rsidRPr="00186FDC" w:rsidRDefault="00186FDC" w:rsidP="00186FDC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk188447598"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="1F2F93F1" w14:textId="6B60ADA3" w:rsidR="00223420" w:rsidRDefault="00223420">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Ref14185972"/>
       <w:bookmarkStart w:id="20" w:name="_Hlk188448309"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="349604CC" w14:textId="4CEF9B8F" w:rsidR="001307BA" w:rsidRPr="00FD223C" w:rsidRDefault="002F6CCD" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00FD223C">
         <w:t>nrechenbare Kosten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00FD223C">
         <w:t xml:space="preserve"> beantragte </w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00FD223C">
         <w:t>Förderbeitr</w:t>
       </w:r>
       <w:r>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD223C">
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="7990" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5864"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C4075E" w:rsidRPr="00014715" w14:paraId="5C0781BF" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
@@ -4585,51 +4585,51 @@
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1828504624"/>
               <w:placeholder>
                 <w:docPart w:val="6325BFFECB7949F2A3F946B423CEE540"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="71544D6E" w14:textId="77777777" w:rsidR="00C4075E" w:rsidRPr="00B563EE" w:rsidRDefault="00C4075E" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C4075E" w:rsidRPr="00014715" w14:paraId="58B2E386" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3672B0C2" w14:textId="7FA6B848" w:rsidR="00C4075E" w:rsidRDefault="00C4075E" w:rsidP="004733B0">
             <w:r>
               <w:t xml:space="preserve">Anrechenbare Kosten für </w:t>
             </w:r>
             <w:r w:rsidR="002F6CCD">
               <w:t xml:space="preserve">jährliche </w:t>
             </w:r>
@@ -4690,51 +4690,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="2031223392"/>
               <w:placeholder>
                 <w:docPart w:val="0696BF7867FD490DAB4CAB5288DAB715"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2766EDC0" w14:textId="28070B2A" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="57B56082" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DFB4858" w14:textId="7180DB36" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 2</w:t>
             </w:r>
@@ -4751,51 +4751,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1875368703"/>
               <w:placeholder>
                 <w:docPart w:val="5B723F4701AE44BCBB0E17E8717DD610"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0C1333C2" w14:textId="430F2810" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="48DBF59F" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06471F97" w14:textId="133C730E" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 3</w:t>
             </w:r>
@@ -4812,51 +4812,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-70037694"/>
               <w:placeholder>
                 <w:docPart w:val="B7D552CDC8104CA3987ACB5FFEC3C704"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7193A98A" w14:textId="2604672E" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="2B20D1F8" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73AF4FE4" w14:textId="2C8AEE0C" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 4</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="62379267"/>
               <w:placeholder>
                 <w:docPart w:val="D0CD3BD3E63341B9A6881A54158328D6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2798C741" w14:textId="402DCD78" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="0413E6C1" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A7E029D" w14:textId="235FB3D6" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 5</w:t>
             </w:r>
@@ -4934,51 +4934,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1159655477"/>
               <w:placeholder>
                 <w:docPart w:val="77CC4353007644CD8967334B555C44CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7F3735B2" w14:textId="608AA8D3" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="65856A2B" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4644D9B9" w14:textId="62DDD279" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 6</w:t>
             </w:r>
@@ -4995,51 +4995,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1254932128"/>
               <w:placeholder>
                 <w:docPart w:val="A3F395F5BBB84DF6A7ACA82F2308BD3F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5A6165A6" w14:textId="00102C56" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="041BCC78" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20DB6BE2" w14:textId="04F04E75" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 7</w:t>
             </w:r>
@@ -5056,51 +5056,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1131541540"/>
               <w:placeholder>
                 <w:docPart w:val="3C8AB45CECBA49189B6E46040F52E750"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1CC6724E" w14:textId="36258EA7" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223420" w:rsidRPr="00223420" w14:paraId="49E45C61" w14:textId="77777777" w:rsidTr="00223420">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69246FD0" w14:textId="77777777" w:rsidR="00223420" w:rsidRPr="00223420" w:rsidRDefault="00223420" w:rsidP="00223420">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="12"/>
@@ -5162,51 +5162,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1052197776"/>
               <w:placeholder>
                 <w:docPart w:val="17ED123546084CF489BD792FDE51EDFE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="48CB7D0A" w14:textId="08EE9C9B" w:rsidR="00C4075E" w:rsidRPr="00B563EE" w:rsidRDefault="00C4075E" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C4075E" w:rsidRPr="00014715" w14:paraId="66B4B1AB" w14:textId="77777777" w:rsidTr="00DE07C2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="349662A3" w14:textId="2834A1D0" w:rsidR="00C4075E" w:rsidRDefault="00C4075E" w:rsidP="004733B0">
             <w:r>
               <w:t>Beantragte</w:t>
             </w:r>
             <w:r w:rsidR="002F6CCD">
               <w:t xml:space="preserve"> jährliche </w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1993854263"/>
               <w:placeholder>
                 <w:docPart w:val="5B9198B8E0CB4AD3A8A7BF8D1F85DC71"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0E9E630D" w14:textId="2950826C" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="03929422" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7073BE" w14:textId="494242D6" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 2</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1978608691"/>
               <w:placeholder>
                 <w:docPart w:val="48C8E3E8AD944BC8A9AEA11DA5BA0A9C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="181548B2" w14:textId="0E0AF2EC" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="61012983" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0933C854" w14:textId="68C09AD2" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 3</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-834304364"/>
               <w:placeholder>
                 <w:docPart w:val="A9876E96E0C3464C97A23229E59B82A6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2298F524" w14:textId="40006BC4" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="6CC83BBC" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74C5EAE7" w14:textId="7F3CD58A" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 4</w:t>
             </w:r>
@@ -5456,51 +5456,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="805973555"/>
               <w:placeholder>
                 <w:docPart w:val="5CB77C064CFA460798FB96432200ACCA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="67D18AD7" w14:textId="5BD9036C" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="752A467E" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BD75619" w14:textId="5505C680" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 5</w:t>
             </w:r>
@@ -5517,51 +5517,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1220436251"/>
               <w:placeholder>
                 <w:docPart w:val="4A094BC9E6E44D6387F167BA733D4442"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7F0EC862" w14:textId="599D0E51" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="2F92F805" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51B34D80" w14:textId="5BBFD868" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 6</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="115030884"/>
               <w:placeholder>
                 <w:docPart w:val="FC94D2C884E548BBBFE888B93A8888D4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="66B1017D" w14:textId="69DDFE3F" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F6CCD" w:rsidRPr="00014715" w14:paraId="4DA16355" w14:textId="77777777" w:rsidTr="00C4075E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5864" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A74D1C1" w14:textId="597E37E8" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="00223420">
             <w:pPr>
               <w:ind w:left="567"/>
             </w:pPr>
             <w:r>
               <w:t>Jahr 7</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1068880959"/>
               <w:placeholder>
                 <w:docPart w:val="DD6EBF68D4EB4776BAF7AF356A6EA346"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7E9FA59D" w14:textId="5A339825" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="20"/>
     </w:tbl>
     <w:p w14:paraId="04CDE978" w14:textId="77777777" w:rsidR="00FE01C4" w:rsidRDefault="00FE01C4" w:rsidP="00FE01C4">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00FE01C4" w:rsidSect="00FE01C4">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -5707,100 +5707,93 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Das Kosten-Nutzen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-Verhältnis</w:t>
       </w:r>
       <w:r w:rsidRPr="007A3927">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> der Massnahme wird anhand dieser Angaben im Rahmen des Evaluationsprozess berechnet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C11233">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte führen Sie die Details im </w:t>
       </w:r>
       <w:r w:rsidR="00C11233" w:rsidRPr="00422827">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Excel-Formular</w:t>
       </w:r>
       <w:r w:rsidR="00C11233">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> zu den Kosten (</w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00C11233" w:rsidRPr="002F12DD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
           </w:rPr>
           <w:t>Finanzbeiblatt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C436F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">oder </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C11233">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>) auf</w:t>
       </w:r>
       <w:r w:rsidR="00FE01C4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DB7301">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F039F">
@@ -5868,118 +5861,118 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> plausibilisiert werden</w:t>
       </w:r>
       <w:r w:rsidR="00DA5846">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D154C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>müssen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66AF5F5A" w14:textId="563AAEC4" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dauer </w:t>
       </w:r>
       <w:r w:rsidR="004B39F6">
         <w:t xml:space="preserve">der </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Umsetzung der Massnahme und </w:t>
       </w:r>
       <w:r w:rsidR="00311E49">
         <w:t>Wirkungs</w:t>
       </w:r>
       <w:r>
         <w:t>dauer der Massnahme</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="1988"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="2015"/>
         <w:gridCol w:w="2020"/>
       </w:tblGrid>
       <w:tr w:rsidR="00834C83" w:rsidRPr="007465EC" w14:paraId="0B7BBD33" w14:textId="77777777" w:rsidTr="00585499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41D78C49" w14:textId="2EE6604F" w:rsidR="00834C83" w:rsidRDefault="00834C83" w:rsidP="004733B0">
             <w:r>
               <w:t xml:space="preserve">Zeitpunkt </w:t>
             </w:r>
             <w:r w:rsidR="00C7772B">
               <w:t>Realisierungs</w:t>
             </w:r>
             <w:r>
               <w:t>entscheid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:id w:val="321866108"/>
             <w:placeholder>
               <w:docPart w:val="0A4A519EAC604CF68AFB438FF8949434"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
@@ -6139,51 +6132,51 @@
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70E9E73E" w14:textId="572AFCD7" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Beginn Umsetzung</w:t>
             </w:r>
             <w:r w:rsidR="00D030B3">
               <w:t xml:space="preserve"> der</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Massnahme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:id w:val="-1931112596"/>
             <w:placeholder>
               <w:docPart w:val="988F530527D941869497192583E403A0"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
@@ -6227,51 +6220,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502CB841" w14:textId="78DAC4BA" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ende Umsetzung</w:t>
             </w:r>
             <w:r w:rsidR="00D030B3">
               <w:t xml:space="preserve"> der</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Massnahme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rStyle w:val="Appelnotedebasdep"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
             <w:id w:val="-653057714"/>
             <w:placeholder>
               <w:docPart w:val="5280BDA6C50F422B8A3415664E0334DB"/>
             </w:placeholder>
             <w:date>
               <w:dateFormat w:val="dd.MM.yyyy"/>
               <w:lid w:val="de-CH"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
@@ -6422,195 +6415,201 @@
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="2006704922"/>
             <w:placeholder>
               <w:docPart w:val="0808A102A035477CBAD3FC71C7C1E008"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1988" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6D5B2C7A" w14:textId="60287361" w:rsidR="001307BA" w:rsidRPr="000B42AD" w:rsidRDefault="00D9567C" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:lang w:eastAsia="de-DE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5042" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DC630BD" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000B42AD" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5040AC68" w14:textId="1BCC8005" w:rsidR="00306CE5" w:rsidRDefault="00DE07C2" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Hlk184386631"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Generieren von</w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t xml:space="preserve"> Zertifikaten und Bescheinigungen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC542B3" w14:textId="41F25489" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
+    <w:p w14:paraId="6AC542B3" w14:textId="0F71673F" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Hlk215131475"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Werden mit der Massnahme voraussichtlich Zertifikate</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2C91">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> unter freiwilligen Standards</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> oder Bescheinigungen nach dem CO</w:t>
       </w:r>
       <w:r w:rsidRPr="002E2C91">
         <w:rPr>
           <w:i/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">-Gesetz </w:t>
       </w:r>
       <w:r w:rsidRPr="002E2C91">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>generier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>t?</w:t>
       </w:r>
+      <w:r w:rsidR="00EE3717">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Respektive ist die Massnahme Teil eines Kompensationsprojekts/-programms für das Bescheinigungen ausgestellt werden?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16844623" w14:textId="77777777" w:rsidR="002F6CCD" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="002F6CCD">
+    <w:p w14:paraId="16844623" w14:textId="77777777" w:rsidR="002F6CCD" w:rsidRPr="007D0F1F" w:rsidRDefault="004C7973" w:rsidP="002F6CCD">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1458677438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EB4C4C" w14:textId="3F4CD641" w:rsidR="002F6CCD" w:rsidRPr="002F6CCD" w:rsidRDefault="007A3927" w:rsidP="002F6CCD">
+    <w:p w14:paraId="57EB4C4C" w14:textId="3F4CD641" w:rsidR="002F6CCD" w:rsidRPr="002F6CCD" w:rsidRDefault="004C7973" w:rsidP="002F6CCD">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="487907451"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002F6CCD" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6CCD">
         <w:t>Nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="516C984C" w14:textId="77777777" w:rsidR="002F6CCD" w:rsidRDefault="002F6CCD" w:rsidP="002F6CCD">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Zweckfremde Einnahmen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEFA79E" w14:textId="5DCBC260" w:rsidR="00306CE5" w:rsidRDefault="00306CE5" w:rsidP="00F83B32">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Birgt die Massnahme </w:t>
       </w:r>
       <w:r w:rsidR="00F83B32">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Potenzial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6622,78 +6621,78 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0030397F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>d.h. Einnahmen, die sich nicht aus dem primären Ziel der Massnahme ergeben. Ein Beispiel für zweckfremde Einnahmen sind Erlöse aus Systemdienstleistungen eines Batteriespeichers, dessen primäres Ziel die Stromspeicherung für Ladeinfrastruktur ist</w:t>
       </w:r>
       <w:r w:rsidR="00F83B32">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="23" w:name="_Hlk213399655"/>
-    <w:p w14:paraId="0F448444" w14:textId="56A03A9A" w:rsidR="00F83B32" w:rsidRPr="007D0F1F" w:rsidRDefault="007A3927" w:rsidP="00F83B32">
+    <w:p w14:paraId="0F448444" w14:textId="56A03A9A" w:rsidR="00F83B32" w:rsidRPr="007D0F1F" w:rsidRDefault="004C7973" w:rsidP="00F83B32">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1684708635"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F83B32">
         <w:t>Ja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5292CDFD" w14:textId="28272CA5" w:rsidR="00F83B32" w:rsidRDefault="007A3927" w:rsidP="00F83B32">
+    <w:p w14:paraId="5292CDFD" w14:textId="28272CA5" w:rsidR="00F83B32" w:rsidRDefault="004C7973" w:rsidP="00F83B32">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2066170423"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F83B32" w:rsidRPr="007D0F1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F83B32">
         <w:t>Nein</w:t>
       </w:r>
@@ -6709,51 +6708,51 @@
           <w:i/>
         </w:rPr>
         <w:t>Falls ja,</w:t>
       </w:r>
       <w:r w:rsidR="00C828F7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> bitte beschreiben Sie die </w:t>
       </w:r>
       <w:r w:rsidR="005F4C1E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>entsprechende Tätigkeit</w:t>
       </w:r>
       <w:r w:rsidR="00186FDC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F83B32" w:rsidRPr="006815AD" w14:paraId="5466CDBE" w14:textId="77777777" w:rsidTr="007F43EF">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:bookmarkEnd w:id="23" w:displacedByCustomXml="next"/>
@@ -6763,67 +6762,67 @@
             <w:id w:val="246162901"/>
             <w:placeholder>
               <w:docPart w:val="5195017E57504A0B89515D71C0C3E596"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="936023561"/>
                   <w:placeholder>
                     <w:docPart w:val="A0224F4D70824106B7230534398D54D9"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:p w14:paraId="5A539ACF" w14:textId="4E8D9C95" w:rsidR="00F83B32" w:rsidRPr="00014715" w:rsidRDefault="00F83B32" w:rsidP="007F43EF">
                     <w:r>
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                       </w:rPr>
                       <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                     </w:r>
                   </w:p>
                 </w:sdtContent>
               </w:sdt>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="2064FC01" w14:textId="6F6D541C" w:rsidR="004B29A0" w:rsidRDefault="004B29A0" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="004B29A0">
         <w:t>Verlagerung von Treibhausgasemissionen ins Ausland</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Carbon Leakage)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6140744D" w14:textId="77777777" w:rsidR="00906578" w:rsidRPr="003701EF" w:rsidRDefault="00906578" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Betrifft die Umsetzung der Massnahme Sektoren oder Teilsektoren bei denen davon ausgegangen werden kann, dass ein Risiko der Verlagerung von CO</w:t>
       </w:r>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
@@ -6850,51 +6849,51 @@
         </w:rPr>
         <w:t>folgende Angaben zu machen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BA9AD9" w14:textId="77777777" w:rsidR="00906578" w:rsidRPr="003701EF" w:rsidRDefault="00906578" w:rsidP="004733B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>NACE-Code / Prodcome-Code (Schlüsselverzeichnis Wirtschaftszweige)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D32764" w14:textId="77777777" w:rsidR="00906578" w:rsidRPr="003701EF" w:rsidRDefault="00906578" w:rsidP="004733B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
@@ -6982,72 +6981,90 @@
     <w:p w14:paraId="6B8A7926" w14:textId="77777777" w:rsidR="0047002B" w:rsidRDefault="00906578" w:rsidP="004943AD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="0047002B" w:rsidSect="00D879C1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Hlk197596726"/>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Der Nachweis kann gemäss den im EHS verwendeten Carbon Leakage Sektoren und Teilsektoren</w:t>
+        <w:t xml:space="preserve">Der Nachweis kann </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003701EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>gemäss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003701EF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den im EHS verwendeten Carbon Leakage Sektoren und Teilsektoren</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:anchor=":~:text=D%C3%A9cision%20d%C3%A9l%C3%A9gu%C3%A9e%20(UE)%202019%2F,2021%2D2030%20(Texte%20pr%C3%A9sentant%20de" w:history="1">
         <w:r w:rsidRPr="003701EF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
           </w:rPr>
           <w:t>Beschluss (EU) 2019/708</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003701EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>) erfolgen. Wird ein davon abweichender Nachweis erbracht ist dazulegen, wi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00201E8F">
         <w:rPr>
@@ -7162,119 +7179,119 @@
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>eines der</w:t>
       </w:r>
       <w:r w:rsidR="00B267D1" w:rsidRPr="004943AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Unternehmen</w:t>
       </w:r>
       <w:r w:rsidRPr="004943AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Expansionsstrategien im Ausland, die eine Verlagerung bestehender Produktion wahrscheinlich machen?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B29A0" w:rsidRPr="00065CC3" w14:paraId="6FD174ED" w14:textId="77777777" w:rsidTr="008C2583">
         <w:trPr>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:bookmarkEnd w:id="21" w:displacedByCustomXml="next"/>
         <w:bookmarkStart w:id="27" w:name="_Hlk197596706" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1694844939"/>
             <w:placeholder>
               <w:docPart w:val="3A5EE827CF464E84B108D28B98E7FABA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="416C38F2" w14:textId="53C85BBE" w:rsidR="004B29A0" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2831F1B0" w14:textId="5914EF98" w:rsidR="004B29A0" w:rsidRPr="00014715" w:rsidRDefault="004B29A0" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Hlk188449960"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve"> Auswirkungen auf die Umwelt und den Verbrauch natürlicher Ressourcen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B29A0" w:rsidRPr="006815AD" w14:paraId="06B3411A" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
@@ -7539,64 +7556,64 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B29A0" w:rsidRPr="006815AD" w14:paraId="7CF5EDC3" w14:textId="77777777" w:rsidTr="005E7C7E">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1358002154"/>
             <w:placeholder>
               <w:docPart w:val="F80F2205DD6A48668FD3904AE8C5969D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="25D524EA" w14:textId="55ECAE1B" w:rsidR="004B29A0" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="36789AA7" w14:textId="6E5951EB" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00EA4F23" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:t xml:space="preserve">Weitere </w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00B143B6">
         <w:t>Subventionsbeiträge der Bundesverwaltung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD1CA1D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="0022229F" w:rsidRDefault="001307BA" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022229F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Wurde für </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7605,85 +7622,85 @@
         <w:t>die vorliegende Massnahme</w:t>
       </w:r>
       <w:r w:rsidRPr="0022229F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> bereits </w:t>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="_Hlk188450143"/>
       <w:r w:rsidRPr="0022229F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ein offizielles Gesuch um Finanzhilfe bei einer Förderinstitution des Bundes (BFE, Innosuisse, BAFU, SNF, BAV, ASTRA, etc.) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="0022229F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>gestellt oder ist dies in Zukunft vorgesehen?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="756"/>
         <w:gridCol w:w="6048"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="2AD025A5" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A43A562" w14:textId="739C1C8D" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="4A43A562" w14:textId="739C1C8D" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-67959472"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00622628">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
                   </w:rPr>
@@ -7692,51 +7709,51 @@
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202C7B31" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="657ED16D" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="200289936"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001307BA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                     <w:sz w:val="28"/>
@@ -7818,115 +7835,115 @@
         <w:t xml:space="preserve"> Entscheid</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0072288B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="0022229F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> aus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="0022229F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="007465EC" w14:paraId="777BD8E7" w14:textId="77777777" w:rsidTr="00ED1ECB">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="709922157"/>
             <w:placeholder>
               <w:docPart w:val="DFE2FC464F4F48FEB6ACDBF7ED135A19"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6B2B4ED3" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2909ADB6" w14:textId="439A2052" w:rsidR="001D138D" w:rsidRDefault="001D138D" w:rsidP="007B0032">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Inhalt der Massnahme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7359F249" w14:textId="2A138E79" w:rsidR="001D138D" w:rsidRPr="00014715" w:rsidRDefault="001D138D" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Hlk188446490"/>
       <w:r>
         <w:t>Kontext der Massnahme</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB0CC2F" w14:textId="12C6276F" w:rsidR="001D138D" w:rsidRPr="00C86ABC" w:rsidRDefault="001D138D" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C86ABC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Erläutern Sie die aktuelle Situation im</w:t>
       </w:r>
       <w:r w:rsidR="00B50634">
         <w:rPr>
@@ -8014,168 +8031,168 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, die Herausforderungen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80AA9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, die mit dem Projekt verbunden sind</w:t>
       </w:r>
       <w:r w:rsidRPr="00C86ABC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> und die Kompetenzen des Projektteams in Bezug auf die Umsetzung der Massnahme auf.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D138D" w:rsidRPr="004F739C" w14:paraId="69D87E35" w14:textId="77777777" w:rsidTr="00F52EE1">
         <w:trPr>
           <w:trHeight w:val="2753"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2110882843"/>
             <w:placeholder>
               <w:docPart w:val="3E7EE74D37D94F04B405E497D40565EC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="0596160C" w14:textId="77777777" w:rsidR="001D138D" w:rsidRPr="000C6B55" w:rsidRDefault="001D138D" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="31"/>
     <w:p w14:paraId="7DC06959" w14:textId="51A124C8" w:rsidR="001D138D" w:rsidRPr="00014715" w:rsidRDefault="001D138D" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ausführliche </w:t>
       </w:r>
       <w:r w:rsidR="00FB7D63">
         <w:t xml:space="preserve">Projekt- und </w:t>
       </w:r>
       <w:r>
         <w:t>Massnahmenbeschreibung (max. 10 Seiten)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599671CB" w14:textId="0A2460CF" w:rsidR="001D138D" w:rsidRPr="009A2DB9" w:rsidRDefault="001D138D" w:rsidP="004733B0">
       <w:pPr>
-        <w:pStyle w:val="StandardWeb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Hlk188450615"/>
       <w:r w:rsidRPr="009A2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geben Sie eine detaillierte Beschreibung der Umsetzung des Projekts gemäss der folgenden Struktur an: 1. Konzeption und Vorstudie - 2. Entwicklung und </w:t>
       </w:r>
       <w:r w:rsidR="00775392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vorplanung</w:t>
       </w:r>
       <w:r w:rsidRPr="009A2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 3. Detaillierte Planung - 4. Bau, Installation - 5. Inbetriebnahme und Validierung. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26115CCF" w14:textId="00AC469D" w:rsidR="001D138D" w:rsidRPr="00B92C2C" w:rsidRDefault="00B92C2C" w:rsidP="004733B0">
       <w:pPr>
-        <w:pStyle w:val="StandardWeb"/>
+        <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Geben Sie f</w:t>
       </w:r>
       <w:r w:rsidR="001D138D" w:rsidRPr="009A2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
@@ -8226,120 +8243,120 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
       <w:r w:rsidR="001D138D" w:rsidRPr="009A2DB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D138D" w:rsidRPr="00741C65" w14:paraId="5335CC5E" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2835"/>
         </w:trPr>
         <w:bookmarkStart w:id="34" w:name="_Hlk188446678" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-849408416"/>
             <w:placeholder>
               <w:docPart w:val="9A790D8DACBE4B74A23754A6DE521981"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="03223AC8" w14:textId="77777777" w:rsidR="001D138D" w:rsidRPr="000A26FE" w:rsidRDefault="001D138D" w:rsidP="004733B0">
                 <w:pPr>
                   <w:spacing w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="4F2F3BA8" w14:textId="75BF9B4C" w:rsidR="00923C41" w:rsidRDefault="00923C41" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Anwendungspotential</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00923C41" w:rsidRPr="00065CC3" w14:paraId="2EF9617E" w14:textId="77777777" w:rsidTr="0053032C">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
@@ -8393,75 +8410,75 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00923C41" w:rsidRPr="00065CC3" w14:paraId="065F0D2A" w14:textId="77777777" w:rsidTr="0053032C">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1071381164"/>
             <w:placeholder>
               <w:docPart w:val="5F031AD600EE4B16B46B7499CD6365C9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="301DE821" w14:textId="7AEC4D65" w:rsidR="00923C41" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="345EC0D5" w14:textId="0EAE8BB0" w:rsidR="001D138D" w:rsidRPr="00014715" w:rsidRDefault="001D138D" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Zeitplan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="001D138D" w:rsidRPr="00DB7259" w14:paraId="6E7CCC63" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
@@ -8497,68 +8514,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D138D" w:rsidRPr="00DB7259" w14:paraId="2CBD0B19" w14:textId="77777777" w:rsidTr="00862D5F">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1999069027"/>
             <w:placeholder>
               <w:docPart w:val="274F7320B2104ACC8BE66A44F969A741"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
               </w:tcPr>
               <w:p w14:paraId="44B9F371" w14:textId="562FE92F" w:rsidR="001D138D" w:rsidRPr="00014715" w:rsidRDefault="00CE3530" w:rsidP="004733B0">
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4FDA3D63" w14:textId="4AF499C9" w:rsidR="00186FDC" w:rsidRDefault="00186FDC" w:rsidP="00186FDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="683A4132" w14:textId="0271E519" w:rsidR="00736BD4" w:rsidRPr="00FE6D28" w:rsidRDefault="00736BD4" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE6D28">
         <w:t>Zwischenziele</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und Zahlungsplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11869670" w14:textId="636CF0C8" w:rsidR="00D879C1" w:rsidRDefault="00736BD4" w:rsidP="004733B0">
       <w:r w:rsidRPr="0086737B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Die Auszahlung der Finanzhilfe erfolgt nach Genehmigung des Umsetzungsberichts. Bei besonders kostenintensiven Massnahmen können vorzeitige Auszahlungen als Teilzahlung erfolgen, bevor die Massnahme vollständig umgesetzt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ist</w:t>
       </w:r>
       <w:r w:rsidRPr="0086737B">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -8626,51 +8643,51 @@
       </w:r>
       <w:r w:rsidR="00B563EE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>edarf zusätzliche Zeilen ein.</w:t>
       </w:r>
       <w:r w:rsidR="00D879C1" w:rsidRPr="00D879C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F8DB20" w14:textId="4C22FCC9" w:rsidR="00201E8F" w:rsidRDefault="00201E8F" w:rsidP="004733B0">
       <w:pPr>
         <w:sectPr w:rsidR="00201E8F" w:rsidSect="00D879C1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3452"/>
         <w:gridCol w:w="2072"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1979"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047002B" w:rsidRPr="00936946" w14:paraId="384BEC9E" w14:textId="5AB13FC3" w:rsidTr="00B80971">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3452" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="767171" w:themeFill="background2" w:themeFillShade="80"/>
           </w:tcPr>
           <w:p w14:paraId="4E350DC9" w14:textId="77777777" w:rsidR="0047002B" w:rsidRPr="00936946" w:rsidRDefault="0047002B" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00936946">
@@ -8780,312 +8797,314 @@
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Zahlungs</w:t>
             </w:r>
             <w:r w:rsidR="00B50634">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00B50634">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidR="00090CBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>mpfän</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>ger</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00090CBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00090CBE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:br/>
               <w:t>(Unternehmen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047002B" w14:paraId="250BCA77" w14:textId="3310222D" w:rsidTr="00B80971">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1540784910"/>
             <w:placeholder>
               <w:docPart w:val="62C813D4F81A4FBCAF7845F8AE89AB89"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3452" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="53C13FCA" w14:textId="0FC36A62" w:rsidR="0047002B" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B912C8" w14:textId="37F86047" w:rsidR="0047002B" w:rsidRPr="00B563EE" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="37B912C8" w14:textId="37F86047" w:rsidR="0047002B" w:rsidRPr="00B563EE" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="Platzhaltertext"/>
+                <w:rStyle w:val="Textedelespacerserv"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
                 <w:id w:val="286555192"/>
                 <w:placeholder>
                   <w:docPart w:val="AA7BFF3D31BA4A87B4B7CBA355450921"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B50634">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-712954976"/>
               <w:placeholder>
                 <w:docPart w:val="E34D9675EE5241C28B37DA2F2C845FE7"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="521259CC" w14:textId="1C8045FA" w:rsidR="0047002B" w:rsidRPr="00B038AD" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B038AD">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-976377200"/>
             <w:placeholder>
               <w:docPart w:val="C272FAE1F4DF46D9974898014892F8CA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1979" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0CFBE082" w14:textId="62B24ABB" w:rsidR="0047002B" w:rsidRDefault="00B80971" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0047002B" w14:paraId="433971F3" w14:textId="3F8486AF" w:rsidTr="00B80971">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1474407048"/>
             <w:placeholder>
               <w:docPart w:val="F17050D2BDA34775B163ED85027B9975"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3452" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="50630B86" w14:textId="41213765" w:rsidR="0047002B" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BDFAC9" w14:textId="04E2A6EF" w:rsidR="0047002B" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="02BDFAC9" w14:textId="04E2A6EF" w:rsidR="0047002B" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
                 <w:id w:val="-153067761"/>
                 <w:placeholder>
                   <w:docPart w:val="6B4F10340CC74BAFB81F4848428EB1FA"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B50634">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="1849985952"/>
               <w:placeholder>
                 <w:docPart w:val="474F0CD755B0430C8F993EDBBA25280F"/>
               </w:placeholder>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
@@ -9114,228 +9133,228 @@
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1244540026"/>
             <w:placeholder>
               <w:docPart w:val="91E4788F2C3C4FC29E00898901F43758"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1979" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="5A2FCCCE" w14:textId="4636CD14" w:rsidR="0047002B" w:rsidRDefault="00B80971" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0047002B" w14:paraId="315153D3" w14:textId="037BDDDA" w:rsidTr="00B80971">
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1991308609"/>
             <w:placeholder>
               <w:docPart w:val="7E16022017BF4132876E03B7DA601CA3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3452" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="0DD55218" w14:textId="49343A3C" w:rsidR="0047002B" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBB1BE3" w14:textId="7CD6ED6D" w:rsidR="0047002B" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="4BBB1BE3" w14:textId="7CD6ED6D" w:rsidR="0047002B" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
                 <w:id w:val="546114569"/>
                 <w:placeholder>
                   <w:docPart w:val="3B5F47F8A0424E69B654DCAE2AC75B6D"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
-                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B50634">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-1225442958"/>
               <w:placeholder>
                 <w:docPart w:val="BAC31F0F55574B1DB1A6114AE46C049A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="6429C401" w14:textId="4CB82477" w:rsidR="0047002B" w:rsidRPr="00B038AD" w:rsidRDefault="0047002B" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B038AD">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Betrag in Fr.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-860972670"/>
             <w:placeholder>
               <w:docPart w:val="4D8847FB4F5547D482C8BA2D654283FF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1979" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="41FA9EC1" w14:textId="36B2DBFD" w:rsidR="0047002B" w:rsidRDefault="00B80971" w:rsidP="004733B0">
                 <w:pPr>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="638C55AA" w14:textId="77777777" w:rsidR="00B563EE" w:rsidRDefault="00B563EE" w:rsidP="004733B0">
       <w:pPr>
         <w:sectPr w:rsidR="00B563EE" w:rsidSect="00B563EE">
           <w:headerReference w:type="even" r:id="rId28"/>
           <w:headerReference w:type="default" r:id="rId29"/>
           <w:footerReference w:type="even" r:id="rId30"/>
           <w:footerReference w:type="default" r:id="rId31"/>
           <w:headerReference w:type="first" r:id="rId32"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B92AAB" w14:textId="77777777" w:rsidR="00FD223C" w:rsidRDefault="00775392" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Titre2"/>
         <w:sectPr w:rsidR="00FD223C" w:rsidSect="00DE07C2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00585499">
         <w:t>Ergänzung</w:t>
       </w:r>
       <w:r w:rsidRPr="00D34AD6">
         <w:t xml:space="preserve"> für Unternehmen im Emissionshandelssystem oder in einer Verminderungsverpflichtung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FA1EB1" w14:textId="4D068BAA" w:rsidR="00906578" w:rsidRDefault="00775392" w:rsidP="00B267D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00906578" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
@@ -9409,72 +9428,72 @@
           <w:i/>
         </w:rPr>
         <w:t>. Dazu muss der Nachweis der Kausalität der Förderung und der Nachweis der</w:t>
       </w:r>
       <w:r w:rsidR="00B267D1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F927A0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Verhältnismässigkeit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> erbracht werden (siehe dazu Anhang B </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00D2132C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
           </w:rPr>
           <w:t>Richtlinie zu Förderung neuartigen Technologien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="005C436F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Diese Nachweise sind im </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="005C436F" w:rsidRPr="00DE07C2">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
           </w:rPr>
           <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C436F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> als Anhang zum Gesuch einzureichen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3523F66C" w14:textId="40707232" w:rsidR="00775392" w:rsidRPr="00A17637" w:rsidRDefault="00775392" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Falls das Unternehmen</w:t>
       </w:r>
@@ -9599,51 +9618,51 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Massnahme ein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ge</w:t>
       </w:r>
       <w:r w:rsidRPr="00F90156">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>halten wird</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00775392" w:rsidRPr="006E1EA7" w14:paraId="13D4B530" w14:textId="27AA296D" w:rsidTr="00A12971">
         <w:trPr>
           <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:sdt>
@@ -9656,143 +9675,143 @@
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="235978978"/>
                 <w:placeholder>
                   <w:docPart w:val="592C43E1FEC54F468E28AF4858D8E247"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="9071" w:type="dxa"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                   </w:tcPr>
                   <w:p w14:paraId="3FB1674C" w14:textId="7B2C567A" w:rsidR="00775392" w:rsidRPr="006E1EA7" w:rsidRDefault="006E1EA7" w:rsidP="004733B0">
                     <w:pPr>
                       <w:rPr>
                         <w:lang w:eastAsia="de-DE"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:rStyle w:val="Platzhaltertext"/>
+                        <w:rStyle w:val="Textedelespacerserv"/>
                       </w:rPr>
                       <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D0B9EA7" w14:textId="60382136" w:rsidR="00B31FDD" w:rsidRPr="00775392" w:rsidRDefault="00B31FDD" w:rsidP="007B0032">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Bedingungen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3F8309" w14:textId="3ECF1CA5" w:rsidR="00923535" w:rsidRDefault="00923535" w:rsidP="004733B0">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gemäss Artikel 34 Absatz 1bis des Bundesgesetzes über das Verwaltungsverfahren (VwVG, SR 172.021) in Verbindung mit Artikel 8 der Verordnung über die elektronische Übermittlung im Rahmen eines Verwaltungsverfahrens (VeÜ-VwV, SR 172.021.2) kann die Behörde einer Partei eine Verfügung auf elektronischem Weg eröffnen, sofern die Partei dieser Art der Mitteilung im Rahmen des konkreten Verfahrens zugestimmt hat. Die Zustimmung kann jederzeit widerrufen werden. Die digitale Verfügung (PDF) ist mit einer qualifizierten, elektronischen Signatur (A-Zertifikat) unterzeichnet und wird mit PrivaSphere ausgestellt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741A0D04" w14:textId="785A378D" w:rsidR="003F7B5F" w:rsidRPr="00923535" w:rsidRDefault="003F7B5F" w:rsidP="004733B0">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F7B5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fügen Sie bei Bedarf Zeilen für weitere gesuchstellende Unternehmen hinzu oder löschen Sie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nicht benötigte</w:t>
       </w:r>
       <w:r w:rsidRPr="003F7B5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
       <w:r w:rsidRPr="003F7B5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>blöcke.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="308E48FA" w14:textId="761E5482" w:rsidR="0047356D" w:rsidRPr="0047356D" w:rsidRDefault="0047356D" w:rsidP="004733B0">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Gesuchsteller</w:t>
       </w:r>
       <w:r w:rsidR="00C050CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9833,51 +9852,51 @@
       </w:r>
       <w:r w:rsidRPr="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> des Zusammenschlusses</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5924A72D" w14:textId="3FA0F259" w:rsidR="00CB1A56" w:rsidRPr="00CB1A56" w:rsidRDefault="00923535" w:rsidP="004733B0">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Eröffnung aller Verfügungen im Zusammenhang mit diesem Verfahren auf elektronischem Weg</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1021202742"/>
           <w14:checkbox>
@@ -9908,356 +9927,356 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060C68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Ja, ich stimme zu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4463"/>
         <w:gridCol w:w="3834"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C80499" w:rsidRPr="00C80499" w14:paraId="2504A3A9" w14:textId="24797143" w:rsidTr="00C80499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4116DC0D" w14:textId="77777777" w:rsidR="00C80499" w:rsidRPr="00CB1A56" w:rsidRDefault="00C80499" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB1A56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Daten für die elektronische Übermittlung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61FAE796" w14:textId="77777777" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00C80499" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C80499" w:rsidRPr="00C80499" w14:paraId="377E5E71" w14:textId="719353EF" w:rsidTr="00C80499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E074211" w14:textId="368250A6" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00C80499" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Vorname/Name</w:t>
             </w:r>
             <w:r w:rsidR="00942CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C07EDFD" w14:textId="757A054D" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="3C07EDFD" w14:textId="757A054D" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1860227428"/>
                 <w:placeholder>
                   <w:docPart w:val="7C257A43A75540CF9DC8E7F6827B3C52"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80499" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C80499" w:rsidRPr="00C80499" w14:paraId="6026344F" w14:textId="1741C79F" w:rsidTr="00C80499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05F9EDD8" w14:textId="2982E772" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00C80499" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Natel Numme</w:t>
             </w:r>
             <w:r w:rsidR="00CB1A56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00942CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5193E7E4" w14:textId="02E4612B" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="5193E7E4" w14:textId="02E4612B" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1465185581"/>
                 <w:placeholder>
                   <w:docPart w:val="461C3E5D4C664A0582DD73BA8B4459EF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80499" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C80499" w:rsidRPr="00C80499" w14:paraId="1E70A338" w14:textId="3233FA75" w:rsidTr="00C80499">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B1A76C" w14:textId="4AA00BB2" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="00C80499" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>E-Mail (persönlich)</w:t>
             </w:r>
             <w:r w:rsidR="00942CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1C322C" w14:textId="3870B1EB" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+          <w:p w14:paraId="0F1C322C" w14:textId="3870B1EB" w:rsidR="00C80499" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="004733B0">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1280945353"/>
                 <w:placeholder>
                   <w:docPart w:val="ACAD0A59E6F445FFB37A4575A3FBC680"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C80499" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="761E7D08" w14:textId="58A4597D" w:rsidR="00923535" w:rsidRDefault="007A3927" w:rsidP="004733B0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
+    <w:p w14:paraId="761E7D08" w14:textId="58A4597D" w:rsidR="00923535" w:rsidRDefault="004C7973" w:rsidP="004733B0">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="875978579"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00851355">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -10286,114 +10305,114 @@
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00923535" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Nein, ich stimme nicht zu</w:t>
       </w:r>
       <w:r w:rsidR="00923535" w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (weiterhin in Papierform)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8C0DA6" w14:textId="767BFF8E" w:rsidR="0047356D" w:rsidRPr="0047356D" w:rsidRDefault="0047356D" w:rsidP="0047356D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Weitere Gesuchsteller</w:t>
       </w:r>
       <w:r w:rsidR="00C050CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>/in</w:t>
       </w:r>
       <w:r w:rsidRPr="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2454EDAA" w14:textId="66016952" w:rsidR="0047356D" w:rsidRDefault="0047356D" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Eröffnung aller Verfügungen im Zusammenhang mit diesem Verfahren auf elektronischem Weg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF4898C" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="007A3927" w:rsidP="0047356D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
+    <w:p w14:paraId="3AF4898C" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="004C7973" w:rsidP="0047356D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1343164467"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
@@ -10416,348 +10435,348 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Ja, ich stimme zu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4463"/>
         <w:gridCol w:w="3834"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="5115E3BB" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="524D9D98" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB1A56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Daten für die elektronische Übermittlung:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A3B2FA" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="2B824ADB" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FCE5EA4" w14:textId="59BEC959" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Vorname/Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B118E06" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
+          <w:p w14:paraId="3B118E06" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-19005066"/>
                 <w:placeholder>
                   <w:docPart w:val="DC6021D5433947068E17AD91639FC01D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="39A1237C" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="407E82C2" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Natel Numme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>r Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506B2617" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
+          <w:p w14:paraId="506B2617" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1410423880"/>
                 <w:placeholder>
                   <w:docPart w:val="206528DD5BDB4ED295FEC658769CB4B5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="5AF6A7CB" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75DB31CC" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>E-Mail (persönlich)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75125292" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
+          <w:p w14:paraId="75125292" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2028557104"/>
                 <w:placeholder>
                   <w:docPart w:val="8FFE9F1AF7B8460C82CD4AC6CD6F4451"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43900138" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00923535" w:rsidRDefault="007A3927" w:rsidP="0047356D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
+    <w:p w14:paraId="43900138" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00923535" w:rsidRDefault="004C7973" w:rsidP="0047356D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-69116806"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -10786,126 +10805,126 @@
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Nein, ich stimme nicht zu</w:t>
       </w:r>
       <w:r w:rsidR="0047356D" w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (weiterhin in Papierform)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43766BF7" w14:textId="77777777" w:rsidR="0047356D" w:rsidRDefault="0047356D" w:rsidP="004F739C">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CFFC211" w14:textId="549EC172" w:rsidR="0047356D" w:rsidRPr="0047356D" w:rsidRDefault="0047356D" w:rsidP="0047356D">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Weitere Gesuchsteller</w:t>
       </w:r>
       <w:r w:rsidR="00C050CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>/in</w:t>
       </w:r>
       <w:r w:rsidRPr="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4247DF" w14:textId="1AD1835D" w:rsidR="0047356D" w:rsidRDefault="0047356D" w:rsidP="00585499">
       <w:pPr>
-        <w:pStyle w:val="Textkrper"/>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Eröffnung aller Verfügungen im Zusammenhang mit diesem Verfahren auf elektronischem Weg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC4BFCB" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="007A3927" w:rsidP="0047356D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
+    <w:p w14:paraId="6AC4BFCB" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="004C7973" w:rsidP="0047356D">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-32040301"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
@@ -10928,75 +10947,75 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Ja, ich stimme zu</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="765" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4463"/>
         <w:gridCol w:w="3834"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="0426047E" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18FEC2BD" w14:textId="79FE5036" w:rsidR="0047356D" w:rsidRPr="00CB1A56" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB1A56">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Daten</w:t>
             </w:r>
             <w:r w:rsidR="00585499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -11010,296 +11029,296 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> für die elektronische Übermittlung</w:t>
             </w:r>
             <w:r w:rsidR="00585499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00818709" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="66027466" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41870D4C" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Vorname/Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7515F26F" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
+          <w:p w14:paraId="7515F26F" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1052760756"/>
                 <w:placeholder>
                   <w:docPart w:val="241EB6DD747F4C029455569646C9607F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="4191FAD6" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07385270" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>Natel Numme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>r Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16BF3CF3" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
+          <w:p w14:paraId="16BF3CF3" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="744142385"/>
                 <w:placeholder>
                   <w:docPart w:val="E7F00633B2884F4A9088403029A46F8C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047356D" w:rsidRPr="00C80499" w14:paraId="42B0029A" w14:textId="77777777" w:rsidTr="008C202F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1850C54D" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="0047356D" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t>E-Mail (persönlich)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Verfügungsempfänger/in</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80499">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DADE17A" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="007A3927" w:rsidP="008C202F">
+          <w:p w14:paraId="6DADE17A" w14:textId="77777777" w:rsidR="0047356D" w:rsidRPr="00C80499" w:rsidRDefault="004C7973" w:rsidP="008C202F">
             <w:pPr>
-              <w:pStyle w:val="Textkrper"/>
+              <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-367534348"/>
                 <w:placeholder>
                   <w:docPart w:val="0211CBCDFB454E34879F0E861C6B3865"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0047356D" w:rsidRPr="00B80971">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E12BE0A" w14:textId="77777777" w:rsidR="00FD223C" w:rsidRDefault="007A3927" w:rsidP="00FD223C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
+    <w:p w14:paraId="2E12BE0A" w14:textId="77777777" w:rsidR="00FD223C" w:rsidRDefault="004C7973" w:rsidP="00FD223C">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="405"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1493409110"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0047356D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -11328,51 +11347,51 @@
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047356D" w:rsidRPr="00C80499">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Nein, ich stimme nicht zu</w:t>
       </w:r>
       <w:r w:rsidR="0047356D" w:rsidRPr="00923535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> (weiterhin in Papierform)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346D52A9" w14:textId="6BF61DAF" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="007B0032">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Selbstdeklaration, Geheimhaltung und Unterschriften</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6108FFD9" w14:textId="0E5E6648" w:rsidR="001307BA" w:rsidRPr="007717D0" w:rsidRDefault="001307BA" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Das vorliegende Gesuch muss </w:t>
       </w:r>
       <w:r w:rsidR="00F924B7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>vo</w:t>
       </w:r>
       <w:r w:rsidR="007B1FDD">
         <w:rPr>
@@ -11480,51 +11499,51 @@
       <w:r w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Durch Ankreuzen der folgenden Kästchen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">bestätigt </w:t>
       </w:r>
       <w:r w:rsidR="00A9068D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>das gesuchstellende Unternehmen bzw. die gesuchstellenden Unternehmen</w:t>
       </w:r>
       <w:r w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>, dass</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCB8869" w14:textId="43691C21" w:rsidR="001307BA" w:rsidRPr="007717D0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="4FCB8869" w14:textId="43691C21" w:rsidR="001307BA" w:rsidRPr="007717D0" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-322889288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E070B2">
@@ -11539,51 +11558,51 @@
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">alle bestehenden und beantragten Finanzhilfen des Bundes im Zusammenhang mit </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>dieser Massnahme</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> oder Teilen davon deklariert sind;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDD034A" w14:textId="27C4BC92" w:rsidR="004943AD" w:rsidRDefault="007A3927" w:rsidP="004943AD">
+    <w:p w14:paraId="7CDD034A" w14:textId="27C4BC92" w:rsidR="004943AD" w:rsidRDefault="004C7973" w:rsidP="004943AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1720125207"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
@@ -11598,51 +11617,51 @@
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">die deklarierten Eigen- und Drittmittel für die </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Massnahmen</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>finanzierung keine Finanzhilfen des Bundes enthalten;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B118BDB" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="6B118BDB" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00627FC1" w:rsidSect="0047002B">
           <w:headerReference w:type="first" r:id="rId35"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-669637467"/>
           <w14:checkbox>
@@ -11659,113 +11678,113 @@
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004943AD" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004943AD" w:rsidRPr="004943AD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>die Massnahme ohne die Finanzhilfe nicht umgesetzt würde</w:t>
       </w:r>
       <w:r w:rsidR="004943AD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A775B2E" w14:textId="77777777" w:rsidR="00095424" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="6A775B2E" w14:textId="77777777" w:rsidR="00095424" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="-1315328581"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">keine unzulässige Kumulation von Finanzhilfen vorliegt (i.e., Doppelfinanzierung, vgl. </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00B91E3A" w:rsidRPr="00D2132C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:i/>
           </w:rPr>
           <w:t>Richtlinie zu Förderung neuartigen Technologien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B925E71" w14:textId="72275867" w:rsidR="00627FC1" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="4B925E71" w14:textId="72275867" w:rsidR="00627FC1" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:sectPr w:rsidR="00627FC1" w:rsidSect="00627FC1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="462078235"/>
@@ -11789,51 +11808,51 @@
       <w:r w:rsidR="00513B0E" w:rsidRPr="007717D0">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00513B0E" w:rsidRPr="00513B0E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>die</w:t>
       </w:r>
       <w:r w:rsidR="00DA7DA5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesamtfinanzierung und die wirtschaftliche Tragbarkeit des Projektes vorhanden ist</w:t>
       </w:r>
       <w:r w:rsidR="00513B0E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152BF010" w14:textId="052EF645" w:rsidR="0047002B" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="152BF010" w14:textId="052EF645" w:rsidR="0047002B" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1064753503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001307BA" w:rsidRPr="007717D0">
@@ -11929,51 +11948,51 @@
       <w:r w:rsidR="001307BA" w:rsidRPr="00A00A37">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ausgeschlossen, so kann sich das </w:t>
       </w:r>
       <w:r w:rsidR="001307BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>BFE</w:t>
       </w:r>
       <w:r w:rsidR="001307BA" w:rsidRPr="00A00A37">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> vorbehalten, auf das Beitragsgesuch nicht einzutreten</w:t>
       </w:r>
       <w:r w:rsidR="00223420">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708B2CD2" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="007A3927" w:rsidP="00627FC1">
+    <w:p w14:paraId="708B2CD2" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="004C7973" w:rsidP="00627FC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:id w:val="1957449159"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -12059,51 +12078,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA795FA" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="00627FC1" w:rsidP="00223420">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00627FC1" w:rsidSect="00627FC1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2473"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
       </w:tblGrid>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00626108" w14:paraId="669E6783" w14:textId="77777777" w:rsidTr="00000CB2">
@@ -12180,51 +12199,51 @@
             </w:rPr>
             <w:id w:val="1173454112"/>
             <w:placeholder>
               <w:docPart w:val="77E26EF04E1B469887C33B75C645A60D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="65F60C0A" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="000A26FE" w:rsidRDefault="001307BA" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001307BA" w:rsidRPr="00014715" w14:paraId="0D3B87B9" w14:textId="77777777" w:rsidTr="00000CB2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F2B545B" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -12325,51 +12344,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2473" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="3FD26E51" w14:textId="515AB158" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00E070B2" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="06DEF66A" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -12381,51 +12400,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="32A003F2" w14:textId="1FB879DE" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="00E070B2" w:rsidP="004733B0">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3FC420AC" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00014715" w:rsidRDefault="001307BA" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
@@ -12501,51 +12520,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3646B911" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="004733B0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D90E6EF" w14:textId="77777777" w:rsidR="00223420" w:rsidRDefault="00223420">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9071" w:type="dxa"/>
         <w:tblInd w:w="-57" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2473"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="2474"/>
       </w:tblGrid>
       <w:tr w:rsidR="00000CB2" w:rsidRPr="00626108" w14:paraId="63F92821" w14:textId="77777777" w:rsidTr="00000CB2">
@@ -12586,51 +12605,51 @@
             </w:rPr>
             <w:id w:val="2067375823"/>
             <w:placeholder>
               <w:docPart w:val="2822015538B54693A485F96F45CED7F5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="688574A5" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="000A26FE" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00186FDC">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00000CB2" w:rsidRPr="00014715" w14:paraId="5C90561D" w14:textId="77777777" w:rsidTr="00000CB2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="310C0E70" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -12731,51 +12750,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2473" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="28448834" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6829FB6B" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -12787,51 +12806,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="2D9F317B" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4F3A0DF4" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
@@ -12958,51 +12977,51 @@
             </w:rPr>
             <w:id w:val="-931745037"/>
             <w:placeholder>
               <w:docPart w:val="30E0BE17A6D945A480F6C65C6F28B0BA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5F11228A" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="000A26FE" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00000CB2" w:rsidRPr="00014715" w14:paraId="288879D5" w14:textId="77777777" w:rsidTr="00000CB2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A2B714B" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13103,51 +13122,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2473" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="16B6A863" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7866A6CB" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -13159,51 +13178,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="1519A8DE" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="14700E83" w14:textId="77777777" w:rsidR="00000CB2" w:rsidRPr="00014715" w:rsidRDefault="00000CB2" w:rsidP="005A0521">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
@@ -13330,51 +13349,51 @@
             </w:rPr>
             <w:id w:val="818606850"/>
             <w:placeholder>
               <w:docPart w:val="5F51C549DAAB43A99141073858AB3083"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9071" w:type="dxa"/>
                 <w:gridSpan w:val="5"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7321DDA2" w14:textId="77777777" w:rsidR="007B0032" w:rsidRPr="000A26FE" w:rsidRDefault="007B0032" w:rsidP="000F31D4">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007B0032" w:rsidRPr="00014715" w14:paraId="64C6E3C6" w14:textId="77777777" w:rsidTr="000F31D4">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2473" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4861E0BA" w14:textId="77777777" w:rsidR="007B0032" w:rsidRPr="00014715" w:rsidRDefault="007B0032" w:rsidP="000F31D4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13475,51 +13494,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2473" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="3D1D0E61" w14:textId="77777777" w:rsidR="007B0032" w:rsidRPr="00014715" w:rsidRDefault="007B0032" w:rsidP="000F31D4">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1EBD64D9" w14:textId="77777777" w:rsidR="007B0032" w:rsidRPr="00014715" w:rsidRDefault="007B0032" w:rsidP="000F31D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
@@ -13531,51 +13550,51 @@
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:b/>
               <w:bCs w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2474" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F8F8F8"/>
                 <w:vAlign w:val="bottom"/>
               </w:tcPr>
               <w:p w14:paraId="62D2A8DB" w14:textId="77777777" w:rsidR="007B0032" w:rsidRPr="00014715" w:rsidRDefault="007B0032" w:rsidP="000F31D4">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00B563EE">
                   <w:rPr>
-                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rStyle w:val="Textedelespacerserv"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Klicken Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="46A4B319" w14:textId="77777777" w:rsidR="007B0032" w:rsidRPr="00014715" w:rsidRDefault="007B0032" w:rsidP="000F31D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2474" w:type="dxa"/>
@@ -13586,89 +13605,89 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E7F1FED" w14:textId="77777777" w:rsidR="00627FC1" w:rsidRDefault="00627FC1" w:rsidP="00627FC1">
       <w:pPr>
         <w:sectPr w:rsidR="00627FC1" w:rsidSect="00627FC1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FB9060" w14:textId="1BAD30F5" w:rsidR="001307BA" w:rsidRDefault="001307BA" w:rsidP="007B0032">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Anhänge und Gesuchseingabe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA3C842" w14:textId="03D750AA" w:rsidR="00C45497" w:rsidRDefault="00156ACC" w:rsidP="004733B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Hlk188459616"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pflichtbeilagen </w:t>
       </w:r>
       <w:r w:rsidRPr="00156ACC">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(folgende Unterlagen sind mit diesem Gesuch einzureichen)</w:t>
       </w:r>
       <w:r w:rsidR="00C45497" w:rsidRPr="00C45497">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC97355" w14:textId="68652091" w:rsidR="00906578" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="1FC97355" w14:textId="68652091" w:rsidR="00906578" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-446077992"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -13699,63 +13718,63 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Aktuelle Netto-Null Fahrpl</w:t>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>äne für alle involvierten Unternehmen</w:t>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (nicht älter als 5 Jahre, oder aktualisiert</w:t>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2B5034" w14:textId="6D4C6BA6" w:rsidR="00906578" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="3E2B5034" w14:textId="6D4C6BA6" w:rsidR="00906578" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-1932964489"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -13764,110 +13783,110 @@
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Vollständig ausgefülltes Formular «</w:t>
       </w:r>
       <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00906578" w:rsidRPr="00B06861">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Finanzbeiblatt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="005C436F" w:rsidRPr="005C436F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C436F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>oder «</w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C436F">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, einzureichen als </w:t>
       </w:r>
       <w:r w:rsidR="00906578" w:rsidRPr="00496D7B">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Excel-Datei</w:t>
       </w:r>
       <w:r w:rsidR="00906578">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751C1BA3" w14:textId="7275AF1D" w:rsidR="008666FB" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="751C1BA3" w14:textId="7275AF1D" w:rsidR="008666FB" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1312376727"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -13887,99 +13906,99 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Offerten oder quellenbasierte Erläuterung für alle Kostenpositionen über CHF 100</w:t>
       </w:r>
       <w:r w:rsidR="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidR="008666FB">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
       <w:r w:rsidR="00536919">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4651F1" w14:textId="27CEC963" w:rsidR="004733B0" w:rsidRPr="00C3172F" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="3A4651F1" w14:textId="27CEC963" w:rsidR="004733B0" w:rsidRPr="00C3172F" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="420"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="896" w:hanging="406"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-1883786158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:iCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004733B0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004733B0" w:rsidRPr="00513B0E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Schriftliche Bestätigungen oder Absichtserklärungen mit Nennung der vorgesehenen finanziellen Beteiligung von Parteien, die keine aktive Rolle in der Umsetzung der Massnahme haben und sich ausschliesslich an der Finanzierung der Massnahme beteiligen (Drittmittel: Kantone, Bauherrschaften, Stiftungen, Verbände etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B585BCC" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="3B585BCC" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="896" w:hanging="408"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="004733B0" w:rsidSect="00627FC1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="621741867"/>
           <w14:checkbox>
@@ -13998,109 +14017,109 @@
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004733B0">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Für Unternehmen im Emissionshandelssystem (EHS): </w:t>
       </w:r>
       <w:r w:rsidR="004733B0" w:rsidRPr="001432E6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nachweis der Kausalität der </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35186CDE" w14:textId="7ADC4F91" w:rsidR="004733B0" w:rsidRDefault="004733B0" w:rsidP="004733B0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="896"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Lienhypertexte"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="004733B0" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="001432E6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Förderung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> und</w:t>
       </w:r>
       <w:r w:rsidRPr="001432E6">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Nachweis der Verhältnismässigkeit gemäss Anhang B der </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="00B20A21">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
           </w:rPr>
           <w:t>Richtlinie für die Förderung von neuartigen Technologien</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C436F" w:rsidRPr="005C436F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C436F">
         <w:t xml:space="preserve">im </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="005C436F" w:rsidRPr="00B06861">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>Finanzbeiblatt für EHS Unternehmen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005C436F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB494F8" w14:textId="2A0A5369" w:rsidR="00906578" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="6DB494F8" w14:textId="2A0A5369" w:rsidR="00906578" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1483047917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -14154,51 +14173,51 @@
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Weitere Beilage für</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44B9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesuche zu Scope-3 Massnahmen ausserhalb des Unternehmens:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFE647F" w14:textId="547F626F" w:rsidR="004733B0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="1EFE647F" w14:textId="547F626F" w:rsidR="004733B0" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-648052454"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004733B0">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -14277,51 +14296,51 @@
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesuche zu temporärer Nutzung von abgeschiedenem CO</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44B9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C44B9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578F6A17" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="007A3927" w:rsidP="004733B0">
+    <w:p w14:paraId="578F6A17" w14:textId="77777777" w:rsidR="004733B0" w:rsidRDefault="004C7973" w:rsidP="004733B0">
       <w:pPr>
         <w:ind w:left="896" w:hanging="406"/>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sectPr w:rsidR="004733B0" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:iCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1377272548"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -14413,142 +14432,142 @@
         <w:t>elektronisch</w:t>
       </w:r>
       <w:r w:rsidRPr="006820CD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="36" w:name="_Hlk187406747"/>
       <w:r w:rsidR="000822FD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">mit dem Betreff «ITINERO» </w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidR="006820CD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>über die Zustellplattform beim BFE einzureichen (</w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="006820CD" w:rsidRPr="006820CD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
           </w:rPr>
           <w:t>e-Übermittlung BFE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006820CD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561E7B94" w14:textId="1BA7F547" w:rsidR="00D46163" w:rsidRDefault="006820CD">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00D46163" w:rsidSect="00B563EE">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Bei Fragen können sich Gesuchstellende an </w:t>
       </w:r>
       <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="006A1DF7">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Lienhypertexte"/>
             <w:iCs/>
           </w:rPr>
           <w:t>mail@itinero.info</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> wenden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF98E4E" w14:textId="77777777" w:rsidR="00536919" w:rsidRPr="00536919" w:rsidRDefault="00536919" w:rsidP="00536919"/>
     <w:sectPr w:rsidR="00536919" w:rsidRPr="00536919" w:rsidSect="00697310">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="709" w:right="1134" w:bottom="907" w:left="1701" w:header="714" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B28FC9A" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00D30A74">
+    <w:p w14:paraId="0D657C4E" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6FA58A" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="568AE4B4" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="095E6A92" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
+    <w:p w14:paraId="062B194A" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
+    <w:p w14:paraId="3E75F2D7" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
+    <w:p w14:paraId="4DF1FC78" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD31904" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00D30A74">
+    <w:p w14:paraId="674FED1D" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F73B15B" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D5C9612" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="004868C0" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
+    <w:p w14:paraId="74E740D9" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
+    <w:p w14:paraId="66AFC063" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
+    <w:p w14:paraId="7F74926B" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15023,141 +15042,141 @@
     </w:r>
     <w:r w:rsidR="006A4AD7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00C72EDF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="10284CE4" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67A72068" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00E56E56">
+    <w:p w14:paraId="7E74B87C" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973" w:rsidP="00E56E56">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="533B07E1" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00D30A74">
+    <w:p w14:paraId="64D36EDB" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973" w:rsidP="00D30A74">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAA25B9" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634" w:rsidP="00263D5E"/>
+    <w:p w14:paraId="1E50ABD1" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973" w:rsidP="00263D5E"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2078B7BD" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634">
+    <w:p w14:paraId="73A112C2" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="522DA33A" w14:textId="77777777" w:rsidR="00B50634" w:rsidRDefault="00B50634"/>
+    <w:p w14:paraId="05599EC8" w14:textId="77777777" w:rsidR="004C7973" w:rsidRDefault="004C7973"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2E0D9896" w14:textId="49EB5DAF" w:rsidR="00EC1D7D" w:rsidRPr="00EC1D7D" w:rsidRDefault="00EC1D7D">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC1D7D">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC1D7D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Falls die Massnahme eine nicht-ortsfeste Anlage wie z.B. Luftfahrzeuge, Lastwagen, Sattelschlepper, Schiffe und Schienenverkehr betrifft, ist die Adresse des Betreibers anzugeben.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="7CCA1AD7" w14:textId="00402F0A" w:rsidR="00F91094" w:rsidRPr="00F91094" w:rsidRDefault="00F91094">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2E63" w:rsidRPr="00B92C2C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Für den Fall, dass die Verminderungen nicht jedes Jahr gleich sind, muss gezeigt werden, wie sich dieser Effekt entwickelt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="6AF7AC1A" w14:textId="5C214F04" w:rsidR="004F739C" w:rsidRDefault="004F739C">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F739C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Konventionelle Technik = Stand der Technik gemäss </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F739C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>BAFU Vollzugsmitteilung</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F739C">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -15184,59 +15203,59 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF0BE5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emissionen: Projekte und Programme</w:t>
       </w:r>
       <w:r w:rsidRPr="004F739C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>»: Fortgeschrittener Entwicklungsstand technologischer Verfahren, die sich in der Praxis als durchführbar erwiesen oder bewährt haben. Entsprechen in der Regel den Anforderungen und Rechenmethoden der geltenden Normen, Merkblätter, Vollzugshilfen und Empfehlungen der einschlägigen Fachorganisationen. Kann sich im Laufe der Zeit ändern, zum Beispiel durch den Einfluss autonomer technischer Fortschritte, wirtschaftlicher Faktoren oder neuer wissenschaftlicher Erkenntnisse.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="55E82376" w14:textId="3F960560" w:rsidR="00834C83" w:rsidRPr="00834C83" w:rsidRDefault="00834C83">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00834C83">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00834C83">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voraussichtliches Datum, an dem das Unternehmen</w:t>
       </w:r>
       <w:r w:rsidR="00C7772B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> definitiv</w:t>
       </w:r>
       <w:r w:rsidRPr="00834C83">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> über die </w:t>
@@ -15273,82 +15292,82 @@
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Die endgültige Entscheidung muss spätestens zwei Jahre nach Einreichung des </w:t>
       </w:r>
       <w:r w:rsidR="00D34FE4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gesuch</w:t>
       </w:r>
       <w:r w:rsidR="00D34FE4" w:rsidRPr="00D34FE4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s getroffen werden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="59C2D78C" w14:textId="77777777" w:rsidR="001307BA" w:rsidRPr="00F01142" w:rsidRDefault="001307BA" w:rsidP="001307BA">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F01142">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01142">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Der Beginn der Umsetzung (Umsetzungsbeginn) eines Projekts entspricht dem Zeitpunkt, zu dem sich die gesuchstellende Person gegenüber Dritten massgeblich finanziell verpflichtet oder bei sich projektbezogene organisatorische Massnahmen ergreift.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="22D3F6BE" w14:textId="4A82020F" w:rsidR="001307BA" w:rsidRPr="00E90D01" w:rsidRDefault="001307BA" w:rsidP="001307BA">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F01142">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01142">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01142">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -15380,102 +15399,102 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>egativemissionen in TCO</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90D01">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90D01">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> erbringt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="3C90CB6C" w14:textId="09377402" w:rsidR="00906578" w:rsidRPr="00B92C2C" w:rsidRDefault="00906578" w:rsidP="00906578">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Auf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00906578">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://showvoc.op.europa.eu/#/datasets</w:t>
       </w:r>
       <w:r w:rsidRPr="00B92C2C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu finden.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="1385C6C8" w14:textId="33B4D095" w:rsidR="00906578" w:rsidRPr="00B35B4E" w:rsidRDefault="00906578" w:rsidP="00906578">
       <w:pPr>
-        <w:pStyle w:val="Funotentext"/>
+        <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r w:rsidRPr="00536919">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00536919">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Richtlinie Artikel 5 (Fahrpläne)</w:t>
       </w:r>
       <w:r w:rsidR="00201E8F" w:rsidRPr="00536919">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: https://pubdb.bfe.admin.ch/de/publication/download/11967</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15506,88 +15525,88 @@
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="000F4B6E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0DD08C7D" w14:textId="77777777" w:rsidR="00D879C1" w:rsidRPr="00F608C0" w:rsidRDefault="00D879C1" w:rsidP="00F608C0">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62194E61" w14:textId="35BA584F" w:rsidR="00D879C1" w:rsidRDefault="00D879C1">
+  <w:p w14:paraId="62194E61" w14:textId="49E42A73" w:rsidR="00D879C1" w:rsidRDefault="00D879C1">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007A3927">
+    <w:r w:rsidR="000B44B7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7FE0CAE8" w14:textId="77777777" w:rsidR="00D879C1" w:rsidRDefault="00D879C1"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="607858D6" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRPr="007753A4" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
@@ -15706,99 +15725,99 @@
     </w:pPr>
     <w:r w:rsidRPr="007753A4">
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>Sektion Industrie und Dienstleistungen</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5CEBE53E" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRPr="007753A4" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:ind w:left="4536"/>
       <w:rPr>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="404CBADD" w14:textId="77777777" w:rsidR="00D879C1" w:rsidRDefault="00D879C1" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38CEDD56" w14:textId="04C8E71B" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="00F608C0">
+  <w:p w14:paraId="38CEDD56" w14:textId="372487F3" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="00F608C0">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007A3927">
+    <w:r w:rsidR="000B44B7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="730DEBA1" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRPr="00F608C0" w:rsidRDefault="000F4B6E" w:rsidP="00F608C0">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A31AC55" w14:textId="38B49A8D" w:rsidR="00F52EE1" w:rsidRDefault="00F52EE1" w:rsidP="00F52EE1">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -15814,136 +15833,136 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00223420">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2194D13B" w14:textId="77777777" w:rsidR="00F52EE1" w:rsidRDefault="00F52EE1" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="782BE3FD" w14:textId="0E9B4503" w:rsidR="00F608C0" w:rsidRDefault="00F608C0" w:rsidP="00F608C0">
+  <w:p w14:paraId="782BE3FD" w14:textId="6B588179" w:rsidR="00F608C0" w:rsidRDefault="00F608C0" w:rsidP="00F608C0">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007A3927">
+    <w:r w:rsidR="000B44B7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2B5749A0" w14:textId="77777777" w:rsidR="00411D96" w:rsidRPr="00F608C0" w:rsidRDefault="00411D96" w:rsidP="00F608C0">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7202C9C2" w14:textId="438FD818" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D">
+  <w:p w14:paraId="7202C9C2" w14:textId="328FDCF4" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007A3927">
+    <w:r w:rsidR="000B44B7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="356003F7" w14:textId="77777777" w:rsidR="00411D96" w:rsidRDefault="00411D96"/>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9905" w:type="dxa"/>
@@ -16073,80 +16092,80 @@
             <w:spacing w:line="200" w:lineRule="exact"/>
             <w:ind w:left="45"/>
             <w:rPr>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="15"/>
               <w:szCs w:val="15"/>
             </w:rPr>
             <w:t>Sektion Industrie und Dienstleistungen</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="58322D47" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRPr="00E03B4F" w:rsidRDefault="00B22A2D" w:rsidP="00363E3D"/>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4C52BC9A" w14:textId="77777777" w:rsidR="00B22A2D" w:rsidRDefault="00B22A2D" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27C16AE0" w14:textId="4EC54F0A" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
+  <w:p w14:paraId="27C16AE0" w14:textId="6635BD7B" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="000F4B6E">
     <w:pPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  ReportTitle  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007A3927">
+    <w:r w:rsidR="000B44B7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Gesuch um Finanzhilfe - Projekt</w:t>
     </w:r>
     <w:r w:rsidRPr="0032147E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="63B7F602" w14:textId="77777777" w:rsidR="000F4B6E" w:rsidRDefault="000F4B6E" w:rsidP="00185F10"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05292EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -16460,131 +16479,131 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AB132AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BEAE8BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift1"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift2"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift3"/>
+      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift4"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift5"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift6"/>
+      <w:pStyle w:val="Titre6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift7"/>
+      <w:pStyle w:val="Titre7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift8"/>
+      <w:pStyle w:val="Titre8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="berschrift9"/>
+      <w:pStyle w:val="Titre9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="337B4018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B72984E"/>
     <w:lvl w:ilvl="0" w:tplc="94342A00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="AbsatzStrichliste"/>
       <w:lvlText w:val="‒"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
@@ -17991,72 +18010,72 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="866139749">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="671027576">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="48263681">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="907763617">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1968923458">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1022827108">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="159"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="it-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="YN0TNYMf1YUfjdX4JWUJfdeG5vmw/pu4BZ+MvVAqahzq9rvQKyKyHXm0Ef6ggiuJ1TheHz/tQHOHHDCHslsU0A==" w:salt="MvfhAOmSHj3HI1jKZdnVmg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="p0wgHSZg4wuydXa8sno94in6gCFlZ3xnYGyFXBeK6C9qKzxFSK883mzEZJXl2kG/ApRRZDT+lBua8T+zShEsTw==" w:salt="Apt8Y3lKgAQxSNgjWEPB4A=="/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -18159,50 +18178,51 @@
     <w:rsid w:val="00017F6B"/>
     <w:rsid w:val="00022B33"/>
     <w:rsid w:val="000230B9"/>
     <w:rsid w:val="000271AA"/>
     <w:rsid w:val="00031929"/>
     <w:rsid w:val="00033D12"/>
     <w:rsid w:val="00052856"/>
     <w:rsid w:val="00057575"/>
     <w:rsid w:val="00060C68"/>
     <w:rsid w:val="0007026A"/>
     <w:rsid w:val="0007084C"/>
     <w:rsid w:val="000744FA"/>
     <w:rsid w:val="00077533"/>
     <w:rsid w:val="000822FD"/>
     <w:rsid w:val="00082E4D"/>
     <w:rsid w:val="00090CBE"/>
     <w:rsid w:val="00095424"/>
     <w:rsid w:val="00095A78"/>
     <w:rsid w:val="00097652"/>
     <w:rsid w:val="000A0F3A"/>
     <w:rsid w:val="000A47C7"/>
     <w:rsid w:val="000A4F90"/>
     <w:rsid w:val="000A672A"/>
     <w:rsid w:val="000A6B35"/>
     <w:rsid w:val="000B0E15"/>
+    <w:rsid w:val="000B44B7"/>
     <w:rsid w:val="000B638E"/>
     <w:rsid w:val="000B7E68"/>
     <w:rsid w:val="000C1B11"/>
     <w:rsid w:val="000C6AA6"/>
     <w:rsid w:val="000C6B55"/>
     <w:rsid w:val="000D3E58"/>
     <w:rsid w:val="000E1867"/>
     <w:rsid w:val="000E3208"/>
     <w:rsid w:val="000E336A"/>
     <w:rsid w:val="000E4941"/>
     <w:rsid w:val="000E4FD7"/>
     <w:rsid w:val="000E56EB"/>
     <w:rsid w:val="000F1235"/>
     <w:rsid w:val="000F4B6E"/>
     <w:rsid w:val="000F5BE3"/>
     <w:rsid w:val="000F6FF3"/>
     <w:rsid w:val="0010303B"/>
     <w:rsid w:val="0010381D"/>
     <w:rsid w:val="001048C7"/>
     <w:rsid w:val="00107680"/>
     <w:rsid w:val="00112727"/>
     <w:rsid w:val="00115920"/>
     <w:rsid w:val="00117982"/>
     <w:rsid w:val="00120CFE"/>
     <w:rsid w:val="001236E9"/>
@@ -18277,50 +18297,51 @@
     <w:rsid w:val="002D5981"/>
     <w:rsid w:val="002D780E"/>
     <w:rsid w:val="002E054A"/>
     <w:rsid w:val="002E1071"/>
     <w:rsid w:val="002E212E"/>
     <w:rsid w:val="002E2C91"/>
     <w:rsid w:val="002E5032"/>
     <w:rsid w:val="002E5CDF"/>
     <w:rsid w:val="002F12DD"/>
     <w:rsid w:val="002F6CCD"/>
     <w:rsid w:val="002F6E33"/>
     <w:rsid w:val="0030397F"/>
     <w:rsid w:val="00303BA6"/>
     <w:rsid w:val="00305A9E"/>
     <w:rsid w:val="00306CE5"/>
     <w:rsid w:val="0031077A"/>
     <w:rsid w:val="00311E49"/>
     <w:rsid w:val="00315963"/>
     <w:rsid w:val="003167D5"/>
     <w:rsid w:val="0032147E"/>
     <w:rsid w:val="00323271"/>
     <w:rsid w:val="00330DBE"/>
     <w:rsid w:val="00342FDB"/>
     <w:rsid w:val="003440B8"/>
     <w:rsid w:val="003530D9"/>
+    <w:rsid w:val="0035380E"/>
     <w:rsid w:val="00354E8D"/>
     <w:rsid w:val="00360391"/>
     <w:rsid w:val="00360AA2"/>
     <w:rsid w:val="00363E3D"/>
     <w:rsid w:val="0036420C"/>
     <w:rsid w:val="003648B4"/>
     <w:rsid w:val="00366A2E"/>
     <w:rsid w:val="00367520"/>
     <w:rsid w:val="0037012D"/>
     <w:rsid w:val="003701EF"/>
     <w:rsid w:val="003731EC"/>
     <w:rsid w:val="00374DF9"/>
     <w:rsid w:val="0037508B"/>
     <w:rsid w:val="00377DA9"/>
     <w:rsid w:val="00380555"/>
     <w:rsid w:val="00381F53"/>
     <w:rsid w:val="0038529E"/>
     <w:rsid w:val="00394FDD"/>
     <w:rsid w:val="003A216E"/>
     <w:rsid w:val="003A5CB6"/>
     <w:rsid w:val="003A6C40"/>
     <w:rsid w:val="003A7543"/>
     <w:rsid w:val="003B3402"/>
     <w:rsid w:val="003B4365"/>
     <w:rsid w:val="003B7A2D"/>
@@ -18356,50 +18377,51 @@
     <w:rsid w:val="004600DC"/>
     <w:rsid w:val="00466368"/>
     <w:rsid w:val="0047002B"/>
     <w:rsid w:val="004733B0"/>
     <w:rsid w:val="0047356D"/>
     <w:rsid w:val="004771CE"/>
     <w:rsid w:val="004775AB"/>
     <w:rsid w:val="00484A74"/>
     <w:rsid w:val="00487809"/>
     <w:rsid w:val="00491F76"/>
     <w:rsid w:val="004943AD"/>
     <w:rsid w:val="004943CB"/>
     <w:rsid w:val="00496E32"/>
     <w:rsid w:val="004A09E6"/>
     <w:rsid w:val="004A3208"/>
     <w:rsid w:val="004A40C4"/>
     <w:rsid w:val="004A4A09"/>
     <w:rsid w:val="004B29A0"/>
     <w:rsid w:val="004B39F6"/>
     <w:rsid w:val="004B7A0A"/>
     <w:rsid w:val="004B7CFB"/>
     <w:rsid w:val="004C2D17"/>
     <w:rsid w:val="004C56B7"/>
     <w:rsid w:val="004C68A7"/>
     <w:rsid w:val="004C7838"/>
+    <w:rsid w:val="004C7973"/>
     <w:rsid w:val="004D32DC"/>
     <w:rsid w:val="004D3AED"/>
     <w:rsid w:val="004D7584"/>
     <w:rsid w:val="004E27BF"/>
     <w:rsid w:val="004E4426"/>
     <w:rsid w:val="004E5112"/>
     <w:rsid w:val="004E590E"/>
     <w:rsid w:val="004F25F4"/>
     <w:rsid w:val="004F5288"/>
     <w:rsid w:val="004F617D"/>
     <w:rsid w:val="004F6643"/>
     <w:rsid w:val="004F66E1"/>
     <w:rsid w:val="004F739C"/>
     <w:rsid w:val="00510F1C"/>
     <w:rsid w:val="00513B0E"/>
     <w:rsid w:val="00513D17"/>
     <w:rsid w:val="00514944"/>
     <w:rsid w:val="005172EB"/>
     <w:rsid w:val="00520487"/>
     <w:rsid w:val="00524345"/>
     <w:rsid w:val="00525472"/>
     <w:rsid w:val="00525FCB"/>
     <w:rsid w:val="00526043"/>
     <w:rsid w:val="00530290"/>
     <w:rsid w:val="00530366"/>
@@ -18821,50 +18843,51 @@
     <w:rsid w:val="00E11889"/>
     <w:rsid w:val="00E17C44"/>
     <w:rsid w:val="00E20DB9"/>
     <w:rsid w:val="00E211DE"/>
     <w:rsid w:val="00E3418E"/>
     <w:rsid w:val="00E3576B"/>
     <w:rsid w:val="00E429AA"/>
     <w:rsid w:val="00E47E99"/>
     <w:rsid w:val="00E56E56"/>
     <w:rsid w:val="00E66C25"/>
     <w:rsid w:val="00E83277"/>
     <w:rsid w:val="00E90D01"/>
     <w:rsid w:val="00E91EBF"/>
     <w:rsid w:val="00E97319"/>
     <w:rsid w:val="00EA3CF4"/>
     <w:rsid w:val="00EA4F23"/>
     <w:rsid w:val="00EA553E"/>
     <w:rsid w:val="00EA7200"/>
     <w:rsid w:val="00EB629C"/>
     <w:rsid w:val="00EC19F7"/>
     <w:rsid w:val="00EC1D7D"/>
     <w:rsid w:val="00EC6836"/>
     <w:rsid w:val="00EC7115"/>
     <w:rsid w:val="00ED1318"/>
     <w:rsid w:val="00ED4D80"/>
+    <w:rsid w:val="00EE3717"/>
     <w:rsid w:val="00EE48D6"/>
     <w:rsid w:val="00EF0495"/>
     <w:rsid w:val="00EF1969"/>
     <w:rsid w:val="00EF4642"/>
     <w:rsid w:val="00F03166"/>
     <w:rsid w:val="00F06180"/>
     <w:rsid w:val="00F11E47"/>
     <w:rsid w:val="00F147FC"/>
     <w:rsid w:val="00F14C70"/>
     <w:rsid w:val="00F2214C"/>
     <w:rsid w:val="00F250A3"/>
     <w:rsid w:val="00F2545B"/>
     <w:rsid w:val="00F26CDF"/>
     <w:rsid w:val="00F338A1"/>
     <w:rsid w:val="00F4693E"/>
     <w:rsid w:val="00F46E47"/>
     <w:rsid w:val="00F5242D"/>
     <w:rsid w:val="00F52EE1"/>
     <w:rsid w:val="00F608C0"/>
     <w:rsid w:val="00F61194"/>
     <w:rsid w:val="00F647C6"/>
     <w:rsid w:val="00F71CA9"/>
     <w:rsid w:val="00F83B32"/>
     <w:rsid w:val="00F84B5F"/>
     <w:rsid w:val="00F861F2"/>
@@ -19291,554 +19314,555 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002F6CCD"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Titre2"/>
+    <w:link w:val="Titre1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007B0032"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="360" w:line="400" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="berschrift1"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift2Zchn"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Titre3"/>
+    <w:link w:val="Titre2Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00585499"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="578" w:hanging="578"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Absatz"/>
-    <w:link w:val="berschrift3Zchn"/>
+    <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="exact"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Überschrift 4 (ohne Nummerierung)"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift4Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D25135"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="200" w:line="280" w:lineRule="exact"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00031929"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="360" w:line="400" w:lineRule="exact"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E429AA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DF1A66"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Inhaltsverzeichnisberschrift">
+  <w:style w:type="paragraph" w:styleId="En-ttedetabledesmatires">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="berschrift1"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DF1A66"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="Verzeichnis1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TM1Car"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00281E13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF1A66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF1A66"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbsatzStrichliste">
     <w:name w:val="Absatz Strichliste"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="00D25135"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="it-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Absatz">
     <w:name w:val="Absatz"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="008952F7"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abkrzungsverzeichnis">
     <w:name w:val="Abkürzungsverzeichnis"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00366A2E"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:snapToGrid w:val="0"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007B0032"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelBericht">
     <w:name w:val="Titel Bericht"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="00D204FC"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschrift1ohneNummer">
     <w:name w:val="Überschrift 1 ohne Nummer"/>
-    <w:basedOn w:val="berschrift1"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Titre1"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00031929"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbsatzohneAbstand">
     <w:name w:val="Absatz_ohne_Abstand"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="007657E6"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00585499"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...3 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:aliases w:val="Überschrift 4 (ohne Nummerierung) Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D25135"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Absatzalphabetisch">
     <w:name w:val="Absatz alphabetisch"/>
     <w:basedOn w:val="Absatz"/>
     <w:qFormat/>
     <w:rsid w:val="00D25135"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="0" w:after="120"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="BFETabelle11">
     <w:name w:val="BFE_Tabelle 11"/>
-    <w:basedOn w:val="Gitternetztabelle2Akzent1"/>
-    <w:next w:val="EinfacheTabelle1"/>
+    <w:basedOn w:val="TableauGrille2-Accentuation1"/>
+    <w:next w:val="Tableausimple1"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00F46E47"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="de-CH"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:vAlign w:val="center"/>
@@ -19969,53 +19993,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Gitternetztabelle2Akzent1">
+  <w:style w:type="table" w:styleId="TableauGrille2-Accentuation1">
     <w:name w:val="Grid Table 2 Accent 1"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00F46E47"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
@@ -20044,53 +20068,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="EinfacheTabelle1">
+  <w:style w:type="table" w:styleId="Tableausimple1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00F46E47"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -20125,602 +20149,602 @@
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BLegende">
     <w:name w:val="B_Legende"/>
     <w:basedOn w:val="Absatz"/>
     <w:rsid w:val="00F46E47"/>
     <w:pPr>
       <w:keepLines/>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FC39DD"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BeschriftungSpalte">
     <w:name w:val="Beschriftung Spalte"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004F6643"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelleBeschriftungZeileSpalte">
     <w:name w:val="Tabelle Beschriftung (Zeile/Spalte)"/>
-    <w:next w:val="Standard"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="008952F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="aet">
     <w:name w:val="aet"/>
-    <w:basedOn w:val="KeineListe"/>
+    <w:basedOn w:val="Aucuneliste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B32242"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E429AA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Funotentext">
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Fußnotentext wam,Footnote Text Char,Footnote Text Char2 Char,Footnote Text Char Char Char1,Footnote Text Char1 Char Char Char,Footnote Text Char2 Char Char Char Char,Footnote Text Char1 Char1 Char Char Char Char,ft"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FunotentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00950E90"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
-[...3 lines deleted...]
-    <w:link w:val="Funotentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:aliases w:val="Fußnotentext wam Car,Footnote Text Char Car,Footnote Text Char2 Char Car,Footnote Text Char Char Char1 Car,Footnote Text Char1 Char Char Char Car,Footnote Text Char2 Char Char Char Char Car,ft Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00950E90"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote number"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00950E90"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fussnote">
     <w:name w:val="Fussnote"/>
-    <w:basedOn w:val="Funotentext"/>
+    <w:basedOn w:val="Notedebasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00615125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+  <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="SprechblasentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA7200"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Sprechblasentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
+    <w:name w:val="Texte de bulles Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA7200"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReportTitle">
     <w:name w:val="ReportTitle"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001576F0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="200" w:line="480" w:lineRule="exact"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:sz w:val="42"/>
       <w:szCs w:val="42"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Literaturverzeichnis">
+  <w:style w:type="paragraph" w:styleId="Bibliographie">
     <w:name w:val="Bibliography"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A853CB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Legende">
     <w:name w:val="Legende"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="LegendeZchn"/>
     <w:rsid w:val="00D644C7"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschriftohneNummerierung">
     <w:name w:val="Überschrift ohne Nummerierung"/>
-    <w:basedOn w:val="berschrift1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:qFormat/>
     <w:rsid w:val="00031929"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Verzeichnis1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="Verzeichnis1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TM1Car">
+    <w:name w:val="TM 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="TM1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D57C92"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LegendeZchn">
     <w:name w:val="Legende Zchn"/>
-    <w:basedOn w:val="Verzeichnis1Zchn"/>
+    <w:basedOn w:val="TM1Car"/>
     <w:link w:val="Legende"/>
     <w:rsid w:val="00D644C7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardohneAbsatzabstand">
     <w:name w:val="Standard ohne Absatzabstand"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008952F7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standardfett">
     <w:name w:val="Standard fett"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D644C7"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitelohneNumerierung">
     <w:name w:val="Titel ohne Numerierung"/>
-    <w:basedOn w:val="berschrift1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:qFormat/>
     <w:rsid w:val="00C43CAE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReportUntertitel">
     <w:name w:val="ReportUntertitel"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CF07FA"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240" w:line="480" w:lineRule="exact"/>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:sz w:val="42"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="berschirft4ohneNummerierung">
     <w:name w:val="Überschirft 4 (ohne Nummerierung)"/>
-    <w:basedOn w:val="berschrift4"/>
+    <w:basedOn w:val="Titre4"/>
     <w:qFormat/>
     <w:rsid w:val="00E56E56"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00315963"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Fuzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00315963"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00665530"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001307BA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001307BA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001307BA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper">
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="_Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="TextkrperZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:qFormat/>
     <w:rsid w:val="001307BA"/>
     <w:pPr>
       <w:spacing w:after="260"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
-[...3 lines deleted...]
-    <w:link w:val="Textkrper"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:aliases w:val="_Text Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
     <w:rsid w:val="001307BA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berarbeitung">
+  <w:style w:type="paragraph" w:styleId="Rvision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D030B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BesuchterLink">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F924B7"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="StandardWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D138D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F608C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
+    <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F608C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="23603743">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -21314,2666 +21338,2666 @@
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AE40C16DB5334473A32799FA20EF74D9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5CC53512-4F23-4753-ACE6-248AC8F3E444}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="AE40C16DB5334473A32799FA20EF74D9"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="336C7046B15048A488A39454B372CB1B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CBE4209-21C7-45F3-A9A3-F2712EEABFEF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="336C7046B15048A488A39454B372CB1B"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C328CF4CF9247738F29BCE3A88E4C18"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{151CF49B-6AC2-4DE3-AC82-FB125208A29A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="2C328CF4CF9247738F29BCE3A88E4C18"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Sélectionnez le canton</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="33C5D51C6CFA4A628A0F0B050775D559"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CCF5481C-12CA-4906-8820-2B30351F54A4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="33C5D51C6CFA4A628A0F0B050775D559"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9D349C1285DC4A43AAB3860ECE5585EB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{07FD2833-F09E-4D68-A981-96B74BFF2947}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="9D349C1285DC4A43AAB3860ECE5585EB"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8283C9FFA2884BBCADCEC30C5681DA96"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A44847C8-4D31-4564-A355-E9FFF32434A4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="8283C9FFA2884BBCADCEC30C5681DA96"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="38D73AD27F0243E4A5DFE63A9C41BA04"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8360F58-783D-485F-A857-6A4B26594FBE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="38D73AD27F0243E4A5DFE63A9C41BA04"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5209065F-6270-474A-A734-736304ECD1CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="27E992361DC94DFEBF150FD4E6ABC922"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D036A409B54748AD8738392617BE8ED2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{909654E7-30EA-4F40-98AA-15DF2C8B6FC1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="D036A409B54748AD8738392617BE8ED2"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="988F530527D941869497192583E403A0"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD9B50FA-C369-4C31-AE07-ADA1658532F6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="988F530527D941869497192583E403A0"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5280BDA6C50F422B8A3415664E0334DB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{42F47974-AC95-4A7D-B5F2-A350396C2241}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="5280BDA6C50F422B8A3415664E0334DB"/>
           </w:pPr>
           <w:r w:rsidRPr="00E8217A">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DFE2FC464F4F48FEB6ACDBF7ED135A19"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3382A241-4A03-4D16-952E-9441C32C73D5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="DFE2FC464F4F48FEB6ACDBF7ED135A19"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="77E26EF04E1B469887C33B75C645A60D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AAA26953-CFDF-48DD-83C0-734635C0DC29}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A6E86" w:rsidRDefault="0024292C" w:rsidP="0024292C">
           <w:pPr>
             <w:pStyle w:val="77E26EF04E1B469887C33B75C645A60D"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7C257A43A75540CF9DC8E7F6827B3C52"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F498E718-CDA9-47F2-B667-AABC43E26FF1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E11851" w:rsidRDefault="005C7FFB" w:rsidP="005C7FFB">
           <w:pPr>
             <w:pStyle w:val="7C257A43A75540CF9DC8E7F6827B3C52"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="461C3E5D4C664A0582DD73BA8B4459EF"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F78A624D-DA99-4A62-92AC-E6F19D1C18B4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E11851" w:rsidRDefault="005C7FFB" w:rsidP="005C7FFB">
           <w:pPr>
             <w:pStyle w:val="461C3E5D4C664A0582DD73BA8B4459EF"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ACAD0A59E6F445FFB37A4575A3FBC680"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1950D3AB-4653-4A21-9A91-FD2848ED962A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E11851" w:rsidRDefault="005C7FFB" w:rsidP="005C7FFB">
           <w:pPr>
             <w:pStyle w:val="ACAD0A59E6F445FFB37A4575A3FBC680"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="03444DF6532946AA9306E8B8E2D28B69"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38DB702E-6B39-4F5B-A8CD-E4C6FAE898D2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E11851" w:rsidRDefault="005C7FFB" w:rsidP="005C7FFB">
           <w:pPr>
             <w:pStyle w:val="03444DF6532946AA9306E8B8E2D28B69"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E7EE74D37D94F04B405E497D40565EC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3338789D-2C38-4C9D-94D2-39E6045A7FCA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000C382D" w:rsidRDefault="00462B09" w:rsidP="00462B09">
           <w:pPr>
             <w:pStyle w:val="3E7EE74D37D94F04B405E497D40565EC"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A790D8DACBE4B74A23754A6DE521981"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E4F5CF17-F0A7-41F5-BCAA-C8D5955FC04F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000C382D" w:rsidRDefault="00462B09" w:rsidP="00462B09">
           <w:pPr>
             <w:pStyle w:val="9A790D8DACBE4B74A23754A6DE521981"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AB260157A25F4EA8BF503DA75C5FF0DA"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9539A657-9247-45B0-BB41-D5AA47DE9654}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000C382D" w:rsidRDefault="00462B09" w:rsidP="00462B09">
           <w:pPr>
             <w:pStyle w:val="AB260157A25F4EA8BF503DA75C5FF0DA"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="11C27F24F81340DD9D048F8F2A53D5A1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EFB9E102-4D50-4FF3-A937-1DA51395A973}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C8487A" w:rsidRDefault="001E2F70" w:rsidP="001E2F70">
           <w:pPr>
             <w:pStyle w:val="11C27F24F81340DD9D048F8F2A53D5A1"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2918546D4EE94609AC3DD63360D68116"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{947D30C7-7BAA-4DEB-B0EC-3146B56405E0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C8487A" w:rsidRDefault="001E2F70" w:rsidP="001E2F70">
           <w:pPr>
             <w:pStyle w:val="2918546D4EE94609AC3DD63360D68116"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6325BFFECB7949F2A3F946B423CEE540"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA8067FD-F856-4F0E-90CE-217D75E8DCFB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E6681E" w:rsidRDefault="00576F08" w:rsidP="00576F08">
           <w:pPr>
             <w:pStyle w:val="6325BFFECB7949F2A3F946B423CEE540"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17ED123546084CF489BD792FDE51EDFE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{80822D12-A680-4A5C-829C-08050EBDC91E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E6681E" w:rsidRDefault="00576F08" w:rsidP="00576F08">
           <w:pPr>
             <w:pStyle w:val="17ED123546084CF489BD792FDE51EDFE"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C339BBB1B25B46A4A5889D21FE046317"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4ECF2310-1DC9-47FC-B648-C2DDC2095215}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C54E29" w:rsidRDefault="00E6681E" w:rsidP="00E6681E">
           <w:pPr>
             <w:pStyle w:val="C339BBB1B25B46A4A5889D21FE046317"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DFCA9055DBCC4E3F9841E8A6ED66A87B"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5FDD712-506A-40EE-BD9F-E06C3F09A4AB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0010680C" w:rsidRDefault="00227848" w:rsidP="00227848">
           <w:pPr>
             <w:pStyle w:val="DFCA9055DBCC4E3F9841E8A6ED66A87B"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0808A102A035477CBAD3FC71C7C1E008"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6B76BDB8-9938-421F-BBFE-1A18C56557DB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D057A5" w:rsidRDefault="006150AD" w:rsidP="006150AD">
           <w:pPr>
             <w:pStyle w:val="0808A102A035477CBAD3FC71C7C1E008"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3A5EE827CF464E84B108D28B98E7FABA"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD375603-09E2-46EE-AF57-26E1FC19E0C1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DF24E5" w:rsidRDefault="00DF24E5" w:rsidP="00DF24E5">
           <w:pPr>
             <w:pStyle w:val="3A5EE827CF464E84B108D28B98E7FABA"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F80F2205DD6A48668FD3904AE8C5969D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{22C2E058-A7D6-4FAE-8EF4-C8928B1C0E51}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DF24E5" w:rsidRDefault="00DF24E5" w:rsidP="00DF24E5">
           <w:pPr>
             <w:pStyle w:val="F80F2205DD6A48668FD3904AE8C5969D"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5F031AD600EE4B16B46B7499CD6365C9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{271F51FE-D023-4340-AE39-F7B3F9E1BFAA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DF24E5" w:rsidRDefault="00DF24E5" w:rsidP="00DF24E5">
           <w:pPr>
             <w:pStyle w:val="5F031AD600EE4B16B46B7499CD6365C9"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="274F7320B2104ACC8BE66A44F969A741"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{483AC17B-C7D4-4AE5-B7C5-2C579641D670}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DF24E5" w:rsidRDefault="00DF24E5" w:rsidP="00DF24E5">
           <w:pPr>
             <w:pStyle w:val="274F7320B2104ACC8BE66A44F969A741"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="81AE26D8542E4D3B841157378AAFFD30"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0C535EA7-B6C6-4F03-BA8B-EE94DAA1B51D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006C304E" w:rsidRDefault="00E60D2B" w:rsidP="00E60D2B">
           <w:pPr>
             <w:pStyle w:val="81AE26D8542E4D3B841157378AAFFD30"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CF617C52F97E4104882F41FD6CD56479"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FC7B1029-BE34-4C6C-BC27-157E3A0D5D04}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006C304E" w:rsidRDefault="00E60D2B" w:rsidP="00E60D2B">
           <w:pPr>
             <w:pStyle w:val="CF617C52F97E4104882F41FD6CD56479"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D34E3891EA68408CA92E17FDEBE941DA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41F8D36C-2E65-4E5E-906B-5E84229A81B1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002D6721" w:rsidRDefault="002D6721" w:rsidP="002D6721">
           <w:pPr>
             <w:pStyle w:val="D34E3891EA68408CA92E17FDEBE941DA"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="47BE8C8767DC4997BD01397D1FE2481E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{63570024-7E32-4F85-99A2-209A3387CDFF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002D6721" w:rsidRDefault="002D6721" w:rsidP="002D6721">
           <w:pPr>
             <w:pStyle w:val="47BE8C8767DC4997BD01397D1FE2481E"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9DAB0F13E03B41929FEEFE1E6883AA03"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CBA48FF-1BCE-4908-821E-B05A5533430A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002D6721" w:rsidRDefault="002D6721" w:rsidP="002D6721">
           <w:pPr>
             <w:pStyle w:val="9DAB0F13E03B41929FEEFE1E6883AA03"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2822015538B54693A485F96F45CED7F5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8943068F-3E85-418B-9321-BAAA7B70380E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="2822015538B54693A485F96F45CED7F5"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2ED5E4FEBB3243F99B821E3FBCABA15B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CC7A7FA5-ACAB-42B5-B1DE-FCCDF7B35E43}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="2ED5E4FEBB3243F99B821E3FBCABA15B"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F3A3C71F12B4DB78C482643C0CA4DBE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{721F3EC3-CA6E-4C1E-A7D9-8631DC0277BC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="9F3A3C71F12B4DB78C482643C0CA4DBE"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="30E0BE17A6D945A480F6C65C6F28B0BA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD824729-1CDF-4D3C-BDE5-F1F93FB3475D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="30E0BE17A6D945A480F6C65C6F28B0BA"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7612C753DB494880AC45A9D99A60C6C2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B301C71-66E3-4B96-ACDE-9B79E9D42178}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="7612C753DB494880AC45A9D99A60C6C2"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5294067B326548E0ABBA0B5EC4A58CC5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C81828D0-4D00-4C06-A316-83F54975F6FB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="5294067B326548E0ABBA0B5EC4A58CC5"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="62C813D4F81A4FBCAF7845F8AE89AB89"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0143AF6D-A973-4C39-81C9-2C5BC4D856ED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="62C813D4F81A4FBCAF7845F8AE89AB89"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA7BFF3D31BA4A87B4B7CBA355450921"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7945F609-A552-48E4-830F-20FF78BAA968}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="AA7BFF3D31BA4A87B4B7CBA355450921"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E34D9675EE5241C28B37DA2F2C845FE7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F4BDCFE-D726-40CB-ACB1-CBBA8159CB73}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="E34D9675EE5241C28B37DA2F2C845FE7"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F17050D2BDA34775B163ED85027B9975"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8E4534D1-8BA5-4AAA-9437-613B19B22319}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="F17050D2BDA34775B163ED85027B9975"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6B4F10340CC74BAFB81F4848428EB1FA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{294EA126-2C8A-40BB-BA8B-2066D7907A92}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="6B4F10340CC74BAFB81F4848428EB1FA"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="474F0CD755B0430C8F993EDBBA25280F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B75E1FE8-481A-42EE-A4F4-3A8C135D33DB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="474F0CD755B0430C8F993EDBBA25280F"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7E16022017BF4132876E03B7DA601CA3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EFC235BA-B406-4AB7-8B32-5A13FBBA232F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="7E16022017BF4132876E03B7DA601CA3"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B5F47F8A0424E69B654DCAE2AC75B6D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{156AA971-65CA-4146-B583-6EAD7866604C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="3B5F47F8A0424E69B654DCAE2AC75B6D"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BAC31F0F55574B1DB1A6114AE46C049A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C2F3E902-A061-4F7D-9683-FC1FB8F20F01}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="BAC31F0F55574B1DB1A6114AE46C049A"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C272FAE1F4DF46D9974898014892F8CA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5B08BC65-114A-4C1C-8A00-710EED2BDDF8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="C272FAE1F4DF46D9974898014892F8CA"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="91E4788F2C3C4FC29E00898901F43758"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FE3ED3B5-1228-409A-957A-932F226EE652}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="91E4788F2C3C4FC29E00898901F43758"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4D8847FB4F5547D482C8BA2D654283FF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C724F836-2570-4211-ADB9-880BFC00DC6C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00565852" w:rsidRDefault="00565852" w:rsidP="00565852">
           <w:pPr>
             <w:pStyle w:val="4D8847FB4F5547D482C8BA2D654283FF"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5F51C549DAAB43A99141073858AB3083"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9EAD1E4B-6290-492B-955C-76DBB9AF98CC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B13B82" w:rsidRDefault="00B13B82" w:rsidP="00B13B82">
           <w:pPr>
             <w:pStyle w:val="5F51C549DAAB43A99141073858AB3083"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C4CC21A8D494A0A93087FABE320BCE4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BD891E9E-FD86-4483-9B94-939D4169DB5E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B13B82" w:rsidRDefault="00B13B82" w:rsidP="00B13B82">
           <w:pPr>
             <w:pStyle w:val="2C4CC21A8D494A0A93087FABE320BCE4"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="13CFD3427FD0475FA6691440A678B697"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BC90917A-52A9-4964-938C-2B47AEBB454D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B13B82" w:rsidRDefault="00B13B82" w:rsidP="00B13B82">
           <w:pPr>
             <w:pStyle w:val="13CFD3427FD0475FA6691440A678B697"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C25BF053522F42CE9C2D5722ABAAAA3A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C5EBEC28-6658-46C1-8508-B3A6CAA86B67}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C73213" w:rsidRDefault="00267C7C" w:rsidP="00267C7C">
           <w:pPr>
             <w:pStyle w:val="C25BF053522F42CE9C2D5722ABAAAA3A"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B2C95BD26D9C42D1BD9C83B03AE63E6A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA94ACD5-FF1B-456D-9B6F-B55E0AA8A2F7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C73213" w:rsidRDefault="00267C7C" w:rsidP="00267C7C">
           <w:pPr>
             <w:pStyle w:val="B2C95BD26D9C42D1BD9C83B03AE63E6A"/>
           </w:pPr>
           <w:r w:rsidRPr="00CD631F">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="96F2978577A24CEB811E8B8E0475BDFD"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B8B3F8D1-2F7D-4962-A483-48D88EFBAD3E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C73213" w:rsidRDefault="00267C7C" w:rsidP="00267C7C">
           <w:pPr>
             <w:pStyle w:val="96F2978577A24CEB811E8B8E0475BDFD"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6859B138F80B48969E8E4AE65A4CB6D6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{190976C9-EB72-4882-BD4E-98221D5A6DA3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C73213" w:rsidRDefault="00267C7C" w:rsidP="00267C7C">
           <w:pPr>
             <w:pStyle w:val="6859B138F80B48969E8E4AE65A4CB6D6"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F02AF21D55E54ABA88455346337DAE58"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DF31042A-F8BC-4D6A-A7B5-CFF74F8AE523}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C73213" w:rsidRDefault="00267C7C" w:rsidP="00267C7C">
           <w:pPr>
             <w:pStyle w:val="F02AF21D55E54ABA88455346337DAE58"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="35516EFA493A4A2BBF46E5E6D3434177"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{15CB915A-DA9A-4C6E-A942-9DE9BA7BEACF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C73213" w:rsidRDefault="00267C7C" w:rsidP="00267C7C">
           <w:pPr>
             <w:pStyle w:val="35516EFA493A4A2BBF46E5E6D3434177"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9140153C20854E5A813E6005E2BD6031"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41C2195F-5F5F-436B-92CF-37249CCE1CA7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C73213" w:rsidRDefault="00267C7C" w:rsidP="00267C7C">
           <w:pPr>
             <w:pStyle w:val="9140153C20854E5A813E6005E2BD6031"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5195017E57504A0B89515D71C0C3E596"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{42C967E0-0C18-4652-BD37-B6B8FDE27B63}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00490DF9" w:rsidRDefault="00490DF9" w:rsidP="00490DF9">
           <w:pPr>
             <w:pStyle w:val="5195017E57504A0B89515D71C0C3E596"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A0224F4D70824106B7230534398D54D9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1CE9A36B-5AC4-43BC-9B78-5ED3EDF1CFE9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00490DF9" w:rsidRDefault="00490DF9" w:rsidP="00490DF9">
           <w:pPr>
             <w:pStyle w:val="A0224F4D70824106B7230534398D54D9"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="008EBFE476314429A53BEF7FC57AA256"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45FB5A8D-F53F-4626-B145-498AC8F72C39}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F8521B" w:rsidRDefault="00F8521B" w:rsidP="00F8521B">
           <w:pPr>
             <w:pStyle w:val="008EBFE476314429A53BEF7FC57AA256"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC6021D5433947068E17AD91639FC01D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E50D403E-962E-4855-8A84-711E170E2BAA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF5FB2" w:rsidRDefault="00FF5FB2" w:rsidP="00FF5FB2">
           <w:pPr>
             <w:pStyle w:val="DC6021D5433947068E17AD91639FC01D"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="206528DD5BDB4ED295FEC658769CB4B5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F2540D7-9949-4AEE-AEE9-91B486ED9DB0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF5FB2" w:rsidRDefault="00FF5FB2" w:rsidP="00FF5FB2">
           <w:pPr>
             <w:pStyle w:val="206528DD5BDB4ED295FEC658769CB4B5"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8FFE9F1AF7B8460C82CD4AC6CD6F4451"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6BB07D99-65DF-4A4D-B35A-B94009320E6A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF5FB2" w:rsidRDefault="00FF5FB2" w:rsidP="00FF5FB2">
           <w:pPr>
             <w:pStyle w:val="8FFE9F1AF7B8460C82CD4AC6CD6F4451"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="241EB6DD747F4C029455569646C9607F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9584BC6D-1052-438A-8538-2F9F140196B2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF5FB2" w:rsidRDefault="00FF5FB2" w:rsidP="00FF5FB2">
           <w:pPr>
             <w:pStyle w:val="241EB6DD747F4C029455569646C9607F"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E7F00633B2884F4A9088403029A46F8C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4494E4A6-BEA0-4592-9EF3-63E2EFFAA7C4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF5FB2" w:rsidRDefault="00FF5FB2" w:rsidP="00FF5FB2">
           <w:pPr>
             <w:pStyle w:val="E7F00633B2884F4A9088403029A46F8C"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0211CBCDFB454E34879F0E861C6B3865"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F9722D61-7345-4EA1-B695-C0221884198C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF5FB2" w:rsidRDefault="00FF5FB2" w:rsidP="00FF5FB2">
           <w:pPr>
             <w:pStyle w:val="0211CBCDFB454E34879F0E861C6B3865"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0A4A519EAC604CF68AFB438FF8949434"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{615752C8-6750-4C0D-BD56-B3CABFA9CAC2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF5FB2" w:rsidRDefault="00FF5FB2" w:rsidP="00FF5FB2">
           <w:pPr>
             <w:pStyle w:val="0A4A519EAC604CF68AFB438FF8949434"/>
           </w:pPr>
           <w:r w:rsidRPr="005E56FC">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Klicken Sie, um ein Datum einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="38CEBBFBFD1E4EF0BE5AF1BCBC949565"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D460DD8-55E5-4ED4-9A07-451392EF24E1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="38CEBBFBFD1E4EF0BE5AF1BCBC949565"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0696BF7867FD490DAB4CAB5288DAB715"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{459F46FF-CC68-4A1F-8BB0-A2FE1896C834}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="0696BF7867FD490DAB4CAB5288DAB715"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5B723F4701AE44BCBB0E17E8717DD610"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{03D8AB84-E7AD-485B-84CD-20B1B2FA4EDA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="5B723F4701AE44BCBB0E17E8717DD610"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7D552CDC8104CA3987ACB5FFEC3C704"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6A93330A-659A-47D3-8A24-B3E1A4D6439C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="B7D552CDC8104CA3987ACB5FFEC3C704"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D0CD3BD3E63341B9A6881A54158328D6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A8F5FA46-D62D-4D9C-9C88-D09DA5F271FF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="D0CD3BD3E63341B9A6881A54158328D6"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="77CC4353007644CD8967334B555C44CA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B2715AC8-67AA-4496-897D-A9B1C94E40DC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="77CC4353007644CD8967334B555C44CA"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A3F395F5BBB84DF6A7ACA82F2308BD3F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{952FCC11-EF6A-4FD7-9E0F-ED94782FDC16}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="A3F395F5BBB84DF6A7ACA82F2308BD3F"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3C8AB45CECBA49189B6E46040F52E750"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{434EF298-D86E-4F1B-9E9C-1072D662E5DB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="3C8AB45CECBA49189B6E46040F52E750"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5B9198B8E0CB4AD3A8A7BF8D1F85DC71"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C46FFF4E-55F9-4C54-AB69-9CC61B6965F5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="5B9198B8E0CB4AD3A8A7BF8D1F85DC71"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48C8E3E8AD944BC8A9AEA11DA5BA0A9C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F0B8BF8-04AF-47BC-A134-998389CABDFF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="48C8E3E8AD944BC8A9AEA11DA5BA0A9C"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A9876E96E0C3464C97A23229E59B82A6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE6128E9-F071-4A43-860D-1B00905D0F41}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="A9876E96E0C3464C97A23229E59B82A6"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5CB77C064CFA460798FB96432200ACCA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D100E6E1-EBA6-49D8-8FE4-7459E707F97F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="5CB77C064CFA460798FB96432200ACCA"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A094BC9E6E44D6387F167BA733D4442"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C723406C-1862-42CB-8687-A503E9B8912F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="4A094BC9E6E44D6387F167BA733D4442"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FC94D2C884E548BBBFE888B93A8888D4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D07117C9-F611-45AC-B5A3-68B618E29CB2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="FC94D2C884E548BBBFE888B93A8888D4"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DD6EBF68D4EB4776BAF7AF356A6EA346"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A4984903-E1A8-4DA0-83A0-52F2C616FF33}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00622B53" w:rsidRDefault="00622B53" w:rsidP="00622B53">
           <w:pPr>
             <w:pStyle w:val="DD6EBF68D4EB4776BAF7AF356A6EA346"/>
           </w:pPr>
           <w:r w:rsidRPr="004609FD">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
             </w:rPr>
             <w:t>Montant en CHF</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="592C43E1FEC54F468E28AF4858D8E247"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3C7A9375-A346-4CA1-B541-0A81122DDF7C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008700F7" w:rsidRDefault="008700F7" w:rsidP="008700F7">
           <w:pPr>
             <w:pStyle w:val="592C43E1FEC54F468E28AF4858D8E247"/>
           </w:pPr>
           <w:r w:rsidRPr="000A26FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ici pour entrer le texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -24085,76 +24109,78 @@
     <w:rsid w:val="000F1235"/>
     <w:rsid w:val="0010680C"/>
     <w:rsid w:val="00112727"/>
     <w:rsid w:val="0011319A"/>
     <w:rsid w:val="001142F0"/>
     <w:rsid w:val="0011528E"/>
     <w:rsid w:val="00181A37"/>
     <w:rsid w:val="001A695F"/>
     <w:rsid w:val="001E2F70"/>
     <w:rsid w:val="00212122"/>
     <w:rsid w:val="00214D5D"/>
     <w:rsid w:val="00223036"/>
     <w:rsid w:val="00227848"/>
     <w:rsid w:val="00233911"/>
     <w:rsid w:val="00240293"/>
     <w:rsid w:val="002424E9"/>
     <w:rsid w:val="0024292C"/>
     <w:rsid w:val="002631D6"/>
     <w:rsid w:val="00264BA8"/>
     <w:rsid w:val="00267C7C"/>
     <w:rsid w:val="002A7D6F"/>
     <w:rsid w:val="002C4352"/>
     <w:rsid w:val="002D395C"/>
     <w:rsid w:val="002D6721"/>
     <w:rsid w:val="003459E3"/>
+    <w:rsid w:val="0035380E"/>
     <w:rsid w:val="00360391"/>
     <w:rsid w:val="003769FA"/>
     <w:rsid w:val="003809C7"/>
     <w:rsid w:val="00381FE6"/>
     <w:rsid w:val="0038529E"/>
     <w:rsid w:val="003B4365"/>
     <w:rsid w:val="003C3776"/>
     <w:rsid w:val="004037DF"/>
     <w:rsid w:val="00421AB6"/>
     <w:rsid w:val="004471B3"/>
     <w:rsid w:val="004533C1"/>
     <w:rsid w:val="00462B09"/>
     <w:rsid w:val="00490DF9"/>
     <w:rsid w:val="004E4426"/>
     <w:rsid w:val="004E590E"/>
     <w:rsid w:val="0053061A"/>
     <w:rsid w:val="00565852"/>
     <w:rsid w:val="005750CF"/>
     <w:rsid w:val="00576F08"/>
     <w:rsid w:val="00586100"/>
     <w:rsid w:val="005A41B1"/>
     <w:rsid w:val="005B697E"/>
     <w:rsid w:val="005C42AE"/>
     <w:rsid w:val="005C7FFB"/>
     <w:rsid w:val="005D7C63"/>
     <w:rsid w:val="005D7FDC"/>
+    <w:rsid w:val="005F0C80"/>
     <w:rsid w:val="006115BD"/>
     <w:rsid w:val="006150AD"/>
     <w:rsid w:val="00622B53"/>
     <w:rsid w:val="00645F42"/>
     <w:rsid w:val="00682B71"/>
     <w:rsid w:val="006870F7"/>
     <w:rsid w:val="006A4C9B"/>
     <w:rsid w:val="006A524D"/>
     <w:rsid w:val="006C2BDD"/>
     <w:rsid w:val="006C304E"/>
     <w:rsid w:val="006C35B1"/>
     <w:rsid w:val="006D65B1"/>
     <w:rsid w:val="00704EA9"/>
     <w:rsid w:val="0071442F"/>
     <w:rsid w:val="007A39D7"/>
     <w:rsid w:val="007A6E86"/>
     <w:rsid w:val="007B091F"/>
     <w:rsid w:val="007B22CE"/>
     <w:rsid w:val="007E4368"/>
     <w:rsid w:val="00813667"/>
     <w:rsid w:val="00815403"/>
     <w:rsid w:val="00842C6C"/>
     <w:rsid w:val="00844DB3"/>
     <w:rsid w:val="008700F7"/>
     <w:rsid w:val="00870535"/>
@@ -24644,84 +24670,84 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
+  <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008700F7"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE40C16DB5334473A32799FA20EF74D9">
     <w:name w:val="AE40C16DB5334473A32799FA20EF74D9"/>
     <w:rsid w:val="0024292C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="336C7046B15048A488A39454B372CB1B">
     <w:name w:val="336C7046B15048A488A39454B372CB1B"/>
     <w:rsid w:val="0024292C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C328CF4CF9247738F29BCE3A88E4C18">
     <w:name w:val="2C328CF4CF9247738F29BCE3A88E4C18"/>
     <w:rsid w:val="0024292C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33C5D51C6CFA4A628A0F0B050775D559">
     <w:name w:val="33C5D51C6CFA4A628A0F0B050775D559"/>
     <w:rsid w:val="0024292C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D349C1285DC4A43AAB3860ECE5585EB">
     <w:name w:val="9D349C1285DC4A43AAB3860ECE5585EB"/>
@@ -26156,50 +26182,267 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E1A244DEEC2E49498A753A14F1258AE1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="16abad36b94810472a78dc24d00e26bc">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f37ddc459ae9725452acb466e9955413" ns2:_="">
+    <xsd:import namespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="312fd326-7b44-42ac-b7d0-d5b68cc79c5e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008">
+  <b:Source>
+    <b:Tag>Nag16</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{344AF52A-0FA2-4B44-A170-6FF7A9F128AF}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Nagra</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Entsorgungsprogramm 2016 (NAB 16-01)</b:Title>
+    <b:Year>2016</b:Year>
+    <b:Publisher>Nagra</b:Publisher>
+    <b:City>Wettingen</b:City>
+    <b:RefOrder>2</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>Bun17</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{C348D6CA-5247-4E95-ADCF-F2B7E18F5388}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Bundesamt für Energie</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Umgang mit den Stellungnahmen der Regionalkonferenzen zu Etappe 2</b:Title>
+    <b:Year>2017</b:Year>
+    <b:Publisher>Bundesamt für Energie</b:Publisher>
+    <b:City>Bern</b:City>
+    <b:LCID>de-CH</b:LCID>
+    <b:RefOrder>3</b:RefOrder>
+  </b:Source>
+  <b:Source>
+    <b:Tag>BFE01</b:Tag>
+    <b:SourceType>Report</b:SourceType>
+    <b:Guid>{26800209-E996-4CD2-B425-B2D903F7360F}</b:Guid>
+    <b:Author>
+      <b:Author>
+        <b:Corporate>Bundesamt für Energie</b:Corporate>
+      </b:Author>
+    </b:Author>
+    <b:Title>Ergebnisbericht zu Etappe 2: Festlegung und Objektblätter; Entwurf vom 22. November 2017</b:Title>
+    <b:Year>2017</b:Year>
+    <b:City>Bern</b:City>
+    <b:ShortTitle>Ergebnisbericht zu Etappe 2</b:ShortTitle>
+    <b:URL>www.radioaktiveabfaelle.ch</b:URL>
+    <b:LCID>de-CH</b:LCID>
+    <b:Pages>43</b:Pages>
+    <b:RefOrder>1</b:RefOrder>
+  </b:Source>
+</b:Sources>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <f:fields xmlns:f="http://schemas.fabasoft.com/folio/2007/fields">
   <f:record ref="">
     <f:field ref="objname" par="" edit="true" text="Schlussbericht"/>
     <f:field ref="objsubject" par="" edit="true" text=""/>
     <f:field ref="objcreatedby" par="" text="Schmitz, Rolf (BFE - smr)"/>
     <f:field ref="objcreatedat" par="" text="27.04.2016 17:17:06"/>
     <f:field ref="objchangedby" par="" text="Schmitz, Rolf (BFE - smr)"/>
     <f:field ref="objmodifiedat" par="" text="27.04.2016 17:17:10"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" par="" text=""/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" par="" edit="true" text=""/>
     <f:field ref="FSCFOLIO_1_1001_FieldCurrentUser" par="" text="Eveline Meier-Guillod"/>
     <f:field ref="CCAPRECONFIG_15_1001_Objektname" par="" edit="true" text="Schlussbericht"/>
     <f:field ref="CHPRECONFIG_1_1001_Objektname" par="" edit="true" text="Schlussbericht"/>
   </f:record>
   <f:record inx="1" ref="">
     <f:field ref="CCAPRECONFIG_15_1001_Anrede" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Anrede_Briefkopf" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht_Anrede" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachgestellter_Titel" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Nachname" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" par="" edit="true" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Geschlecht" par="" text=""/>
     <f:field ref="CCAPRECONFIG_15_1001_Strasse" par="" text=""/>
@@ -26338,372 +26581,151 @@
     <f:field ref="BAVCFG_15_1700_Strasse_AP" text="Strasse_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Telefon" text="Telefon"/>
     <f:field ref="CCAPRECONFIG_15_1001_Titel" text="Titel"/>
     <f:field ref="CHPRECONFIG_1_1001_Titel" text="Titel"/>
     <f:field ref="BAVCFG_15_1700_Titel_AP" text="Titel_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_Tuer" text="Tuer"/>
     <f:field ref="CCAPRECONFIG_15_1001_Versandart" text="Versandart"/>
     <f:field ref="CCAPRECONFIG_15_1001_Vorname" text="Vorname"/>
     <f:field ref="CHPRECONFIG_1_1001_Vorname" text="Vorname"/>
     <f:field ref="BAVCFG_15_1700_Vorname_AP" text="Vorname_AP"/>
     <f:field ref="CCAPRECONFIG_15_1001_zH" text="zH"/>
     <f:field ref="CCAPRECONFIG_15_1001_Ziel" text="Ziel"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1" text="Zusatzzeile1"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile1_AP" text="Zusatzzeile1_AP"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2" text="Zusatzzeile2"/>
     <f:field ref="BAVCFG_15_1700_Zusatzzeile2_AP" text="Zusatzzeile2_AP"/>
     <f:field ref="BAVCFG_15_1700_ZustellungAm" text="ZustellungAm"/>
   </f:display>
   <f:display par="" text="Serienbrief">
     <f:field ref="doc_FSCFOLIO_1_1001_FieldSubject" text="Betreff"/>
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...215 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8734DF75-52F6-475A-80C5-2F6BC3B952F9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA43B19C-DDFB-4C78-8495-EFA8421552D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C45DCAE6-723E-45B7-A301-AB349C81F769}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25765AE9-0875-4BAB-8FAF-4C3E8710490D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="312fd326-7b44-42ac-b7d0-d5b68cc79c5e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C45DCAE6-723E-45B7-A301-AB349C81F769}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA43B19C-DDFB-4C78-8495-EFA8421552D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8734DF75-52F6-475A-80C5-2F6BC3B952F9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Vorlage-BFE-Bericht-neutral-D</Template>
+  <Template>Vorlage-BFE-Bericht-neutral-D.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>3366</Words>
-  <Characters>21213</Characters>
+  <Words>3383</Words>
+  <Characters>21313</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>176</Lines>
+  <Lines>177</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24530</CharactersWithSpaces>
+  <CharactersWithSpaces>24647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#UVEKCFG@15.1700:Function">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#UVEKCFG@15.1700:FileRespOrg">
     <vt:lpwstr>Energieforschung</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FSC#UVEKCFG@15.1700:DefaultGroupFileResponsible">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="FSC#UVEKCFG@15.1700:FileRespFunction">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="FSC#UVEKCFG@15.1700:AssignedClassification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="FSC#UVEKCFG@15.1700:AssignedClassificationCode">
     <vt:lpwstr>COO.1.1001.1.137854</vt:lpwstr>