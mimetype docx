--- v0 (2026-04-04)
+++ v1 (2026-11-02)
@@ -292,108 +292,116 @@
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78B26AB5" w14:textId="77777777" w:rsidR="00735153" w:rsidRPr="00735153" w:rsidRDefault="00735153" w:rsidP="00735153">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E99727A" w14:textId="769766BC" w:rsidR="005714B8" w:rsidRPr="00091C28" w:rsidRDefault="00091C28" w:rsidP="00735153">
+    <w:p w14:paraId="7E99727A" w14:textId="37CC0DB1" w:rsidR="005714B8" w:rsidRPr="00091C28" w:rsidRDefault="00091C28" w:rsidP="00735153">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00091C28">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Informationen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00290E2A" w:rsidRPr="00290E2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Bundesamt für Energie BFE </w:t>
         </w:r>
         <w:r w:rsidR="00BD4060">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="009844CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
+        <w:r w:rsidR="00ED7186">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Projektierungsbeiträge </w:t>
+        </w:r>
         <w:r w:rsidR="00BD4060">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:sz w:val="24"/>
           </w:rPr>
-          <w:t>Förderung Wasserkraft</w:t>
+          <w:t>Wasserkraft</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53093C80" w14:textId="78091657" w:rsidR="00091C28" w:rsidRDefault="00091C28" w:rsidP="00735153">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C91499F" w14:textId="5AF3CC2B" w:rsidR="00F00316" w:rsidRDefault="00F00316" w:rsidP="00735153">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -3870,530 +3878,530 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Einreichung des Konzessions</w:t>
             </w:r>
             <w:r w:rsidR="00824DD7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>gesuchs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3402FF08" w14:textId="4BD5BDFB" w:rsidR="00C2466E" w:rsidRDefault="00C2466E" w:rsidP="00C2466E">
+          <w:p w14:paraId="3402FF08" w14:textId="4BD5BDFB" w:rsidR="00C2466E" w:rsidRDefault="00000000" w:rsidP="00C2466E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1893344661"/>
                 <w:placeholder>
                   <w:docPart w:val="CD7BC7585FF14115AC948A945142A8F7"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00C2466E" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2466E" w:rsidRPr="00163971" w14:paraId="66CC272D" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="713620C1" w14:textId="7317BDFF" w:rsidR="00C2466E" w:rsidRPr="00163971" w:rsidRDefault="00C2466E" w:rsidP="00C2466E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Voraussichtliche Konzessionserteilung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44936D12" w14:textId="77777777" w:rsidR="00C2466E" w:rsidRPr="00163971" w:rsidRDefault="00C2466E" w:rsidP="00C2466E">
+          <w:p w14:paraId="44936D12" w14:textId="77777777" w:rsidR="00C2466E" w:rsidRPr="00163971" w:rsidRDefault="00000000" w:rsidP="00C2466E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2046818731"/>
                 <w:placeholder>
                   <w:docPart w:val="95018EB40FDC43A8A8F3E5EBDA9A9F20"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00C2466E" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824DD7" w:rsidRPr="00163971" w14:paraId="048CA56B" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="526E0786" w14:textId="27F6BC5D" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Einreichung des Baubewilligungsgesuchs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62237000" w14:textId="05932883" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
+          <w:p w14:paraId="62237000" w14:textId="05932883" w:rsidR="00824DD7" w:rsidRDefault="00000000" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1687283457"/>
                 <w:placeholder>
                   <w:docPart w:val="E29D436916FF4A1DAEE0202469EE62E6"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00824DD7" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824DD7" w:rsidRPr="00163971" w14:paraId="25B5A0BB" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67607E27" w14:textId="0D50ED1F" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Voraussichtliche Erteilung Baubewilligung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD49719" w14:textId="79033B45" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
+          <w:p w14:paraId="7BD49719" w14:textId="79033B45" w:rsidR="00824DD7" w:rsidRDefault="00000000" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-329066466"/>
                 <w:placeholder>
                   <w:docPart w:val="445736C4147C4C408C26BD28601FA282"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00824DD7" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824DD7" w:rsidRPr="00163971" w14:paraId="36B4B430" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CEBFA0D" w14:textId="1256039C" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Geplanter Abschluss Projektierungsarbeiten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43E4AC59" w14:textId="0D0EDAB9" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
+          <w:p w14:paraId="43E4AC59" w14:textId="0D0EDAB9" w:rsidR="00824DD7" w:rsidRDefault="00000000" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1759940544"/>
                 <w:placeholder>
                   <w:docPart w:val="3E077B1CE28E48F4AE2CDE10856FDEC6"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00824DD7" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824DD7" w:rsidRPr="00163971" w14:paraId="206682F6" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E40A097" w14:textId="7833F693" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00163971">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Geplanter Baubeginn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005D8FE9" w14:textId="23A8E1C1" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
+          <w:p w14:paraId="005D8FE9" w14:textId="23A8E1C1" w:rsidR="00824DD7" w:rsidRDefault="00000000" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-970587325"/>
                 <w:placeholder>
                   <w:docPart w:val="8653617F934D438C89801DD633E74F7D"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00824DD7" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824DD7" w:rsidRPr="00163971" w14:paraId="16043983" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CE7F9C3" w14:textId="7C874D2D" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00163971">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Geplantes Datum der Inbetriebnahme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A6594A5" w14:textId="0B314916" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
+          <w:p w14:paraId="2A6594A5" w14:textId="0B314916" w:rsidR="00824DD7" w:rsidRDefault="00000000" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="100698303"/>
                 <w:placeholder>
                   <w:docPart w:val="6C6D976F69A24182921B36F6875BCEF2"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00824DD7" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00824DD7" w:rsidRPr="00163971" w14:paraId="69342634" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE4539B" w14:textId="4FCF6BEA" w:rsidR="00824DD7" w:rsidRPr="00163971" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ablauf der Konzession</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2504" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44681D2D" w14:textId="40D2B371" w:rsidR="00824DD7" w:rsidRDefault="00824DD7" w:rsidP="00824DD7">
+          <w:p w14:paraId="44681D2D" w14:textId="40D2B371" w:rsidR="00824DD7" w:rsidRDefault="00000000" w:rsidP="00824DD7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1283803441"/>
                 <w:placeholder>
                   <w:docPart w:val="2C6A395773684532AB59019F9174C60D"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="dd.MM.yyyy"/>
                   <w:lid w:val="de-CH"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00163971">
+                <w:r w:rsidR="00824DD7" w:rsidRPr="00163971">
                   <w:rPr>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Datum eingeben</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1981F101" w14:textId="2CC9B144" w:rsidR="002C6FED" w:rsidRDefault="00783686" w:rsidP="00783686">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5891"/>
         </w:tabs>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D402A6E" w14:textId="1DAFB91C" w:rsidR="002F21C1" w:rsidRDefault="0004481B" w:rsidP="0072346B">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
@@ -4428,51 +4436,51 @@
         </w:rPr>
         <w:t>kl</w:t>
       </w:r>
       <w:r w:rsidR="00A25B39" w:rsidRPr="00A25B39">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>. MwS</w:t>
       </w:r>
       <w:r w:rsidR="00A25B39">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>t.</w:t>
       </w:r>
       <w:r w:rsidR="00A25B39" w:rsidRPr="00A25B39">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A92D299" w14:textId="7E505AB8" w:rsidR="00E43C96" w:rsidRPr="001B2F42" w:rsidRDefault="0004481B" w:rsidP="00E43C96">
+    <w:p w14:paraId="0A92D299" w14:textId="2A3620EF" w:rsidR="00E43C96" w:rsidRPr="001B2F42" w:rsidRDefault="0004481B" w:rsidP="00E43C96">
       <w:bookmarkStart w:id="0" w:name="_Hlk178606730"/>
       <w:r>
         <w:t>Die Kostenschätzung</w:t>
       </w:r>
       <w:r w:rsidR="00E43C96" w:rsidRPr="001B2F42">
         <w:t xml:space="preserve"> ist in einem separaten, vom BFE bereitgestellten Excel-Dokument </w:t>
       </w:r>
       <w:r w:rsidR="00E43C96" w:rsidRPr="0092742E">
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00BD4060" w:rsidRPr="0092742E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E43C96" w:rsidRPr="0092742E">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E43C96" w:rsidRPr="001B2F42">
         <w:t xml:space="preserve"> einzureichen. Belege</w:t>
       </w:r>
       <w:r>
@@ -7398,142 +7406,142 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="009767E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> die E-Mail-Adresse des Gesuchstellers / der Gesuchstellerin gemäss Ziffer 1 dieses Formulars)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091F0A8D" w14:textId="0FC0966E" w:rsidR="005F7073" w:rsidRDefault="00C2466E" w:rsidP="00C2466E">
+    <w:p w14:paraId="091F0A8D" w14:textId="0FC0966E" w:rsidR="005F7073" w:rsidRDefault="00000000" w:rsidP="00C2466E">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="-16781753"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00824DD7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00DF12AA">
+      <w:r w:rsidR="00C2466E" w:rsidRPr="00DF12AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C2466E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ja, ich stimme zu</w:t>
       </w:r>
       <w:r w:rsidR="00E078AF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C673A6" w14:textId="579A640C" w:rsidR="00C2466E" w:rsidRDefault="00C2466E" w:rsidP="00C2466E">
+    <w:p w14:paraId="31C673A6" w14:textId="579A640C" w:rsidR="00C2466E" w:rsidRDefault="00000000" w:rsidP="00C2466E">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="207073438"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00C2466E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00DF12AA">
+      <w:r w:rsidR="00C2466E" w:rsidRPr="00DF12AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C2466E">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nein, ich stimme nicht zu (Eröffnung in Papierform)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C504F8E" w14:textId="77777777" w:rsidR="00C2466E" w:rsidRDefault="00C2466E" w:rsidP="00E078AF">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28F610A7" w14:textId="50B9A088" w:rsidR="002F21C1" w:rsidRDefault="007072C0" w:rsidP="006E1E57">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -7709,51 +7717,51 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CE69C4" w:rsidRPr="00492637" w14:paraId="41E6224D" w14:textId="77777777" w:rsidTr="00F37C56">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8C72DE" w14:textId="1AE15B3A" w:rsidR="002F21C1" w:rsidRPr="00492637" w:rsidRDefault="0026540B">
+          <w:p w14:paraId="4B8C72DE" w14:textId="1AE15B3A" w:rsidR="002F21C1" w:rsidRPr="00492637" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2115547901"/>
                 <w:placeholder>
                   <w:docPart w:val="5DF882FE185A4572AE4D54CC766EF02B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005F7073">
@@ -7771,51 +7779,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="661F9454" w14:textId="77777777" w:rsidR="002F21C1" w:rsidRPr="00492637" w:rsidRDefault="002F21C1">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="648A37A6" w14:textId="50E99A1C" w:rsidR="002F21C1" w:rsidRPr="00492637" w:rsidRDefault="001573C5">
+          <w:p w14:paraId="648A37A6" w14:textId="50E99A1C" w:rsidR="002F21C1" w:rsidRPr="00492637" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-263003749"/>
                 <w:placeholder>
                   <w:docPart w:val="1822DF101AD74C309BE2F3A97AFD8EB2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="005F7073">
                   <w:rPr>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
@@ -8034,134 +8042,134 @@
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F7073" w:rsidRPr="00492637" w14:paraId="546C61F7" w14:textId="77777777" w:rsidTr="00F37C56">
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="614E605A" w14:textId="7F93AB61" w:rsidR="005F7073" w:rsidRPr="00492637" w:rsidRDefault="005F7073" w:rsidP="005F7073">
+          <w:p w14:paraId="614E605A" w14:textId="7F93AB61" w:rsidR="005F7073" w:rsidRPr="00492637" w:rsidRDefault="00000000" w:rsidP="005F7073">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-335530263"/>
                 <w:placeholder>
                   <w:docPart w:val="D9D23C7B69964441B06F291AC11C886A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005F7073">
                   <w:rPr>
                     <w:b w:val="0"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                          </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="16D34406" w14:textId="77777777" w:rsidR="005F7073" w:rsidRPr="00492637" w:rsidRDefault="005F7073" w:rsidP="005F7073">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="41E5602A" w14:textId="7A3CFB19" w:rsidR="005F7073" w:rsidRPr="00492637" w:rsidRDefault="005F7073" w:rsidP="005F7073">
+          <w:p w14:paraId="41E5602A" w14:textId="7A3CFB19" w:rsidR="005F7073" w:rsidRPr="00492637" w:rsidRDefault="00000000" w:rsidP="005F7073">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-486323105"/>
                 <w:placeholder>
                   <w:docPart w:val="CA782E51C7704ACABB74A7502FD0F44C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="005F7073">
                   <w:rPr>
                     <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                      </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="17A6F7C3" w14:textId="77777777" w:rsidR="005F7073" w:rsidRPr="00492637" w:rsidRDefault="005F7073" w:rsidP="005F7073">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:spacing w:before="60" w:after="60" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -8496,51 +8504,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006A6D11" w:rsidRPr="006050DE">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="008241E7" w:rsidRPr="001B2F42">
               <w:t>Vorstudie, die das Vorhaben beschreibt und die Machbarkeit aufzeigt (Anhang 2.2 Ziff. 2 Bst. b EnFV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A6D11" w:rsidRPr="006A6D11" w14:paraId="67C3FCB3" w14:textId="77777777" w:rsidTr="00E65BC2">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3365E9B8" w14:textId="02D598E2" w:rsidR="006A6D11" w:rsidRPr="006A6D11" w:rsidRDefault="00000000" w:rsidP="00047A76">
+          <w:p w14:paraId="3365E9B8" w14:textId="799A3E4C" w:rsidR="006A6D11" w:rsidRPr="006A6D11" w:rsidRDefault="00000000" w:rsidP="00047A76">
             <w:pPr>
               <w:spacing w:before="40" w:afterLines="40" w:after="96" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="423" w:right="113" w:hanging="423"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1716846350"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00824DD7">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -8956,51 +8964,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00754566">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Bundesamt für Energie BFE, </w:t>
       </w:r>
       <w:r w:rsidRPr="000E14D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Wasserkraft, 3003 Bern</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6631EB48" w14:textId="77777777" w:rsidR="009D550B" w:rsidRDefault="009D550B" w:rsidP="006E1E57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="241C1042" w14:textId="3E5FAE34" w:rsidR="002F21C1" w:rsidRDefault="007C5AA6" w:rsidP="006E1E57">
+    <w:p w14:paraId="241C1042" w14:textId="2D54E2C5" w:rsidR="002F21C1" w:rsidRDefault="007C5AA6" w:rsidP="006E1E57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk173939897"/>
       <w:r w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Oder </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>elektronisch</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -9008,65 +9016,51 @@
       </w:r>
       <w:r w:rsidR="00173E97" w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>mit</w:t>
       </w:r>
       <w:r w:rsidR="00381F23" w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>tels</w:t>
       </w:r>
       <w:r w:rsidR="00173E97" w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00BE039D" w:rsidRPr="00BE039D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>e-Übe</w:t>
-[...13 lines deleted...]
-          <w:t>mittlung BFE</w:t>
+          <w:t>e-Übermittlung BFE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00173E97" w:rsidRPr="00BE039D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">über </w:t>
       </w:r>
       <w:r w:rsidR="00173E97" w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>eine zer</w:t>
       </w:r>
       <w:r w:rsidR="00381F23" w:rsidRPr="00BE039D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00173E97" w:rsidRPr="00BE039D">
         <w:rPr>
@@ -9354,61 +9348,61 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005F7073" w:rsidSect="005F7073">
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1418" w:header="680" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="795AE329" w14:textId="77777777" w:rsidR="00CD35DA" w:rsidRDefault="00CD35DA">
+    <w:p w14:paraId="1C20269F" w14:textId="77777777" w:rsidR="00DA7554" w:rsidRDefault="00DA7554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04C17C13" w14:textId="77777777" w:rsidR="00CD35DA" w:rsidRDefault="00CD35DA">
+    <w:p w14:paraId="0EAB1718" w14:textId="77777777" w:rsidR="00DA7554" w:rsidRDefault="00DA7554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="4561757A" w14:textId="38058D48" w:rsidR="001573C5" w:rsidRDefault="001573C5">
       <w:pPr>
         <w:pStyle w:val="Endnotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Endnotenzeichen"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F7073" w:rsidRPr="00394F3E">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -9478,69 +9472,51 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F7073" w:rsidRPr="001C7E0F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="005F7073" w:rsidRPr="001C7E0F">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="005F7073" w:rsidRPr="00394F3E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>der Verordnung über die elektronische Übermittlung im Rahmen eines Verwaltungsverfahrens (</w:t>
-[...17 lines deleted...]
-        <w:t>-VwV, SR 172.021.2) kann die Behörde einer Partei eine Verfügung auf elektronischem Weg eröffnen, sofern die Partei dieser Art der Mitteilung im Rahmen des konkreten Verfahrens zugestimmt hat. Die Zustimmung kann jederzeit widerrufen werden.</w:t>
+        <w:t>der Verordnung über die elektronische Übermittlung im Rahmen eines Verwaltungsverfahrens (VeÜ-VwV, SR 172.021.2) kann die Behörde einer Partei eine Verfügung auf elektronischem Weg eröffnen, sofern die Partei dieser Art der Mitteilung im Rahmen des konkreten Verfahrens zugestimmt hat. Die Zustimmung kann jederzeit widerrufen werden.</w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9554,52 +9530,52 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8922653B-8B96-4922-88E2-07AB2AFEFE55}"/>
-    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{7DC40BA5-48CE-40AC-B7A4-CE7D93371E13}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{907E94DB-C701-4A23-9AA8-69D1EF2D8FF5}"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{923468CC-134E-4E0D-B49F-B560AEEF372B}"/>
   </w:font>
   <w:font w:name="Frutiger 45 Light">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -10114,61 +10090,61 @@
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6172673D" w14:textId="77777777" w:rsidR="00E65BC2" w:rsidRDefault="00E65BC2">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1784B4E6" w14:textId="77777777" w:rsidR="00CD35DA" w:rsidRDefault="00CD35DA">
+    <w:p w14:paraId="7865E01A" w14:textId="77777777" w:rsidR="00DA7554" w:rsidRDefault="00DA7554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A1D7B42" w14:textId="77777777" w:rsidR="00CD35DA" w:rsidRDefault="00CD35DA">
+    <w:p w14:paraId="4E425E78" w14:textId="77777777" w:rsidR="00DA7554" w:rsidRDefault="00DA7554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9809" w:type="dxa"/>
       <w:tblInd w:w="-595" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
@@ -14857,96 +14833,98 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="317736701">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1508055579">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="384183390">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="262109906">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="765267004">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BbKPwoVHNzIDNNrWyHcBKTZGG96nxTE7+UxnDChULGmVp6eXrASViW/3k82UPTx0/c1omxoDgvIOQy5eKFMLRA==" w:salt="aSPDxAoG3R/jXII5pGIpfg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CuRjQl8uGR1W3ZF00nhEUJJyp+9h8EY8hEUtjjznzfIDJ6ZEag5tJz5/q1TKt4R9RAOF9REYgxgwsZrpLu6Xqg==" w:salt="ZEafwdoTvrnyce0l8YGKYw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F21C1"/>
     <w:rsid w:val="0000391B"/>
+    <w:rsid w:val="00006918"/>
     <w:rsid w:val="00010C97"/>
     <w:rsid w:val="00017DD5"/>
     <w:rsid w:val="000204BA"/>
     <w:rsid w:val="00020A7B"/>
     <w:rsid w:val="00021C2D"/>
+    <w:rsid w:val="00023DF5"/>
     <w:rsid w:val="00024F8E"/>
     <w:rsid w:val="00025300"/>
     <w:rsid w:val="000308C2"/>
     <w:rsid w:val="00033F87"/>
     <w:rsid w:val="00036183"/>
     <w:rsid w:val="00042F5E"/>
     <w:rsid w:val="00043DA9"/>
     <w:rsid w:val="0004481B"/>
     <w:rsid w:val="000453A4"/>
     <w:rsid w:val="00047A76"/>
     <w:rsid w:val="00047B58"/>
     <w:rsid w:val="00054AD8"/>
     <w:rsid w:val="0005743B"/>
     <w:rsid w:val="00071880"/>
     <w:rsid w:val="000734B7"/>
     <w:rsid w:val="000743AB"/>
     <w:rsid w:val="00075BEB"/>
     <w:rsid w:val="000778BB"/>
     <w:rsid w:val="00080046"/>
     <w:rsid w:val="00083F6A"/>
     <w:rsid w:val="000849A7"/>
     <w:rsid w:val="0008650B"/>
     <w:rsid w:val="00091C28"/>
     <w:rsid w:val="00093628"/>
     <w:rsid w:val="000950CD"/>
@@ -14954,50 +14932,51 @@
     <w:rsid w:val="000978FC"/>
     <w:rsid w:val="000A4C91"/>
     <w:rsid w:val="000B5E17"/>
     <w:rsid w:val="000C0488"/>
     <w:rsid w:val="000C2A3E"/>
     <w:rsid w:val="000C50BE"/>
     <w:rsid w:val="000D5F7A"/>
     <w:rsid w:val="000D6C10"/>
     <w:rsid w:val="000D7E67"/>
     <w:rsid w:val="000E029F"/>
     <w:rsid w:val="000E14D6"/>
     <w:rsid w:val="000E3123"/>
     <w:rsid w:val="000E4FCB"/>
     <w:rsid w:val="000E6609"/>
     <w:rsid w:val="000F453B"/>
     <w:rsid w:val="001045B6"/>
     <w:rsid w:val="00107251"/>
     <w:rsid w:val="00115226"/>
     <w:rsid w:val="0012109F"/>
     <w:rsid w:val="00126964"/>
     <w:rsid w:val="001277B2"/>
     <w:rsid w:val="0013259E"/>
     <w:rsid w:val="00132C70"/>
     <w:rsid w:val="0015289B"/>
     <w:rsid w:val="00153E9B"/>
+    <w:rsid w:val="0015561B"/>
     <w:rsid w:val="00155E51"/>
     <w:rsid w:val="001573C5"/>
     <w:rsid w:val="00161DDA"/>
     <w:rsid w:val="00163971"/>
     <w:rsid w:val="00164290"/>
     <w:rsid w:val="0016451A"/>
     <w:rsid w:val="001647AE"/>
     <w:rsid w:val="001669D6"/>
     <w:rsid w:val="001672B8"/>
     <w:rsid w:val="001672B9"/>
     <w:rsid w:val="001707F9"/>
     <w:rsid w:val="00173E97"/>
     <w:rsid w:val="00174121"/>
     <w:rsid w:val="00174ECD"/>
     <w:rsid w:val="00177376"/>
     <w:rsid w:val="00183C8A"/>
     <w:rsid w:val="00186BFB"/>
     <w:rsid w:val="00187C18"/>
     <w:rsid w:val="00194258"/>
     <w:rsid w:val="001970A7"/>
     <w:rsid w:val="001A2CFE"/>
     <w:rsid w:val="001A6295"/>
     <w:rsid w:val="001A7631"/>
     <w:rsid w:val="001B0BC0"/>
     <w:rsid w:val="001C09B7"/>
@@ -15058,50 +15037,51 @@
     <w:rsid w:val="002C45F2"/>
     <w:rsid w:val="002C605E"/>
     <w:rsid w:val="002C6FED"/>
     <w:rsid w:val="002D19B0"/>
     <w:rsid w:val="002D407D"/>
     <w:rsid w:val="002D5CE2"/>
     <w:rsid w:val="002E4A05"/>
     <w:rsid w:val="002E633C"/>
     <w:rsid w:val="002F21C1"/>
     <w:rsid w:val="002F5CC3"/>
     <w:rsid w:val="00314DE9"/>
     <w:rsid w:val="00320822"/>
     <w:rsid w:val="003218E2"/>
     <w:rsid w:val="00321ED6"/>
     <w:rsid w:val="0032288B"/>
     <w:rsid w:val="00327E2B"/>
     <w:rsid w:val="00336C0E"/>
     <w:rsid w:val="003372A4"/>
     <w:rsid w:val="003375E5"/>
     <w:rsid w:val="0034452F"/>
     <w:rsid w:val="00356D7D"/>
     <w:rsid w:val="003610E1"/>
     <w:rsid w:val="00364B38"/>
     <w:rsid w:val="00367D33"/>
     <w:rsid w:val="00372671"/>
+    <w:rsid w:val="00377B20"/>
     <w:rsid w:val="00380068"/>
     <w:rsid w:val="00380493"/>
     <w:rsid w:val="00381F23"/>
     <w:rsid w:val="00390027"/>
     <w:rsid w:val="003918D5"/>
     <w:rsid w:val="00393E60"/>
     <w:rsid w:val="0039538E"/>
     <w:rsid w:val="00395714"/>
     <w:rsid w:val="003B2E1F"/>
     <w:rsid w:val="003B4D61"/>
     <w:rsid w:val="003C0572"/>
     <w:rsid w:val="003D090A"/>
     <w:rsid w:val="003D23A0"/>
     <w:rsid w:val="003D7055"/>
     <w:rsid w:val="003E3D37"/>
     <w:rsid w:val="003E4EE2"/>
     <w:rsid w:val="003E6E76"/>
     <w:rsid w:val="003E7B55"/>
     <w:rsid w:val="003F3C88"/>
     <w:rsid w:val="003F670B"/>
     <w:rsid w:val="00401F0A"/>
     <w:rsid w:val="00404E43"/>
     <w:rsid w:val="0040708A"/>
     <w:rsid w:val="00412112"/>
     <w:rsid w:val="00414D1E"/>
@@ -15531,50 +15511,51 @@
     <w:rsid w:val="00CF7D2C"/>
     <w:rsid w:val="00D008F4"/>
     <w:rsid w:val="00D01375"/>
     <w:rsid w:val="00D03479"/>
     <w:rsid w:val="00D0352A"/>
     <w:rsid w:val="00D04ECF"/>
     <w:rsid w:val="00D072E0"/>
     <w:rsid w:val="00D14316"/>
     <w:rsid w:val="00D14B50"/>
     <w:rsid w:val="00D2341D"/>
     <w:rsid w:val="00D25E5F"/>
     <w:rsid w:val="00D274D8"/>
     <w:rsid w:val="00D36EDA"/>
     <w:rsid w:val="00D43A4C"/>
     <w:rsid w:val="00D462E9"/>
     <w:rsid w:val="00D50105"/>
     <w:rsid w:val="00D62EF9"/>
     <w:rsid w:val="00D74AFF"/>
     <w:rsid w:val="00D76C41"/>
     <w:rsid w:val="00D87CDF"/>
     <w:rsid w:val="00D90E15"/>
     <w:rsid w:val="00D975C5"/>
     <w:rsid w:val="00DA0B02"/>
     <w:rsid w:val="00DA56BC"/>
     <w:rsid w:val="00DA6548"/>
+    <w:rsid w:val="00DA7554"/>
     <w:rsid w:val="00DB11B8"/>
     <w:rsid w:val="00DB1BA9"/>
     <w:rsid w:val="00DB4E37"/>
     <w:rsid w:val="00DD005D"/>
     <w:rsid w:val="00DD14D2"/>
     <w:rsid w:val="00DD282D"/>
     <w:rsid w:val="00DD300F"/>
     <w:rsid w:val="00DD4B1E"/>
     <w:rsid w:val="00DE223B"/>
     <w:rsid w:val="00DE2324"/>
     <w:rsid w:val="00DE2628"/>
     <w:rsid w:val="00DF12AA"/>
     <w:rsid w:val="00E0006A"/>
     <w:rsid w:val="00E004DC"/>
     <w:rsid w:val="00E01DA3"/>
     <w:rsid w:val="00E0532D"/>
     <w:rsid w:val="00E06398"/>
     <w:rsid w:val="00E078AF"/>
     <w:rsid w:val="00E142FA"/>
     <w:rsid w:val="00E1711E"/>
     <w:rsid w:val="00E1794E"/>
     <w:rsid w:val="00E2016C"/>
     <w:rsid w:val="00E25DC7"/>
     <w:rsid w:val="00E278C2"/>
     <w:rsid w:val="00E3167F"/>
@@ -15588,50 +15569,51 @@
     <w:rsid w:val="00E479C4"/>
     <w:rsid w:val="00E54CFD"/>
     <w:rsid w:val="00E605C5"/>
     <w:rsid w:val="00E60E19"/>
     <w:rsid w:val="00E60FE4"/>
     <w:rsid w:val="00E61700"/>
     <w:rsid w:val="00E642EF"/>
     <w:rsid w:val="00E65BC2"/>
     <w:rsid w:val="00E7521F"/>
     <w:rsid w:val="00E8254B"/>
     <w:rsid w:val="00E86AF2"/>
     <w:rsid w:val="00E90B09"/>
     <w:rsid w:val="00E90EC8"/>
     <w:rsid w:val="00E973C4"/>
     <w:rsid w:val="00E97F05"/>
     <w:rsid w:val="00EA2274"/>
     <w:rsid w:val="00EA2A37"/>
     <w:rsid w:val="00EB70EE"/>
     <w:rsid w:val="00EC70C1"/>
     <w:rsid w:val="00EC7C08"/>
     <w:rsid w:val="00EC7FA4"/>
     <w:rsid w:val="00ED1DA5"/>
     <w:rsid w:val="00ED2E18"/>
     <w:rsid w:val="00ED3C76"/>
     <w:rsid w:val="00ED666A"/>
+    <w:rsid w:val="00ED7186"/>
     <w:rsid w:val="00EE0E2F"/>
     <w:rsid w:val="00EE2742"/>
     <w:rsid w:val="00EF0E70"/>
     <w:rsid w:val="00EF1504"/>
     <w:rsid w:val="00EF3C09"/>
     <w:rsid w:val="00EF45D2"/>
     <w:rsid w:val="00EF5FB6"/>
     <w:rsid w:val="00F00125"/>
     <w:rsid w:val="00F00316"/>
     <w:rsid w:val="00F01BE6"/>
     <w:rsid w:val="00F03598"/>
     <w:rsid w:val="00F03B6F"/>
     <w:rsid w:val="00F065A7"/>
     <w:rsid w:val="00F143AD"/>
     <w:rsid w:val="00F1729D"/>
     <w:rsid w:val="00F30AFE"/>
     <w:rsid w:val="00F3461A"/>
     <w:rsid w:val="00F37C56"/>
     <w:rsid w:val="00F40001"/>
     <w:rsid w:val="00F41248"/>
     <w:rsid w:val="00F41F05"/>
     <w:rsid w:val="00F4203E"/>
     <w:rsid w:val="00F4536B"/>
     <w:rsid w:val="00F565B9"/>
     <w:rsid w:val="00F67194"/>
@@ -16112,50 +16094,51 @@
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="6521"/>
       </w:tabs>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -16658,51 +16641,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1834105942">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/das-bfe/elektronische-uebermittlung-von-geschaeften-und-dokumenten.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/foerderung/erneuerbare-energien/foerderung-wasserkraft/projektierungsbeitraege.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/foerderung/erneuerbare-energien/foerderung-wasserkraft/projektierungsbeitraege.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/bfe/de/home/foerderung/erneuerbare-energien/foerderung-wasserkraft.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/de/e-uebermittlung" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11939" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubdb.bfe.admin.ch/de/publication/download/11939" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bfe.admin.ch/de/projektierungsbeitraege" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A841382434B14932B7026DB93B09250E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
@@ -19355,438 +19338,438 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve"> eingeben</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CD7BC7585FF14115AC948A945142A8F7"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{46580F55-BB1C-4BF1-AA7D-504BA52D5E7D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="CD7BC7585FF14115AC948A945142A8F7"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="95018EB40FDC43A8A8F3E5EBDA9A9F20"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E2DFA331-5794-4F7F-8A86-3B704841A405}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="95018EB40FDC43A8A8F3E5EBDA9A9F20"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5DF882FE185A4572AE4D54CC766EF02B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{950C4F03-6DB1-4A3F-9FB4-4ED1E722D6CA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="5DF882FE185A4572AE4D54CC766EF02B6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                          </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1822DF101AD74C309BE2F3A97AFD8EB2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D764BA3-B9CE-48EC-8686-0FEA253A5CB6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="1822DF101AD74C309BE2F3A97AFD8EB25"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A7F0AA046E134F15BE7651B6A46C35CB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F82F3659-0580-4DA7-B5E5-E5D4355A59A3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="A7F0AA046E134F15BE7651B6A46C35CB3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                                  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D9D23C7B69964441B06F291AC11C886A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E9467F2-4156-4F1F-9826-E021E10697D4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="D9D23C7B69964441B06F291AC11C886A1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                          </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA782E51C7704ACABB74A7502FD0F44C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{637016E4-5EC3-4DBD-BBE2-56E066458F44}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="CA782E51C7704ACABB74A7502FD0F44C1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                                      </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC48CE4579174B2F8B9E74BB7983FDEC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F9BDFA06-19AA-4FFD-AD34-E8E4B92A80D5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="AC48CE4579174B2F8B9E74BB7983FDEC1"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">                                  </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E29D436916FF4A1DAEE0202469EE62E6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C9C4BC2C-5A3E-47B9-9E07-ECD7D0166B5F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="E29D436916FF4A1DAEE0202469EE62E6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="445736C4147C4C408C26BD28601FA282"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ECCF2978-CB88-4183-8CCD-AFA2178464C8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="445736C4147C4C408C26BD28601FA282"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E077B1CE28E48F4AE2CDE10856FDEC6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F99B87EE-5E49-4317-8CDA-3E127C4ED962}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="3E077B1CE28E48F4AE2CDE10856FDEC6"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8653617F934D438C89801DD633E74F7D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B2875669-EC0E-4998-A3E2-EEEC324600CC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="8653617F934D438C89801DD633E74F7D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6C6D976F69A24182921B36F6875BCEF2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2B38EF28-3511-4C67-8E1D-0A376BAAE960}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="6C6D976F69A24182921B36F6875BCEF2"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C6A395773684532AB59019F9174C60D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3728444C-A26E-42C3-88BC-E15BC0A6C1F0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
+        <w:p w:rsidR="00A37CE2" w:rsidRDefault="00BC271E" w:rsidP="00BC271E">
           <w:pPr>
             <w:pStyle w:val="2C6A395773684532AB59019F9174C60D"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Hier Datum eingeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -19875,119 +19858,124 @@
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A75BAA"/>
     <w:rsid w:val="0000201D"/>
     <w:rsid w:val="0007792C"/>
     <w:rsid w:val="000A2CFC"/>
     <w:rsid w:val="000A7C52"/>
     <w:rsid w:val="000B2995"/>
     <w:rsid w:val="000C67F4"/>
     <w:rsid w:val="000E7668"/>
     <w:rsid w:val="000F528A"/>
     <w:rsid w:val="00115226"/>
     <w:rsid w:val="0012109F"/>
+    <w:rsid w:val="0015561B"/>
     <w:rsid w:val="00164637"/>
     <w:rsid w:val="001806EA"/>
     <w:rsid w:val="001920EE"/>
     <w:rsid w:val="001C01EB"/>
     <w:rsid w:val="001F0065"/>
     <w:rsid w:val="0020571F"/>
     <w:rsid w:val="002149CF"/>
     <w:rsid w:val="00223CF2"/>
     <w:rsid w:val="00235BB5"/>
     <w:rsid w:val="00277710"/>
+    <w:rsid w:val="002920E6"/>
     <w:rsid w:val="002B0CB2"/>
     <w:rsid w:val="002E577F"/>
     <w:rsid w:val="0030589A"/>
     <w:rsid w:val="00325139"/>
     <w:rsid w:val="0033419C"/>
     <w:rsid w:val="00340018"/>
+    <w:rsid w:val="00377B20"/>
     <w:rsid w:val="003B2E1F"/>
     <w:rsid w:val="003C0DAF"/>
     <w:rsid w:val="00400114"/>
     <w:rsid w:val="00412DA4"/>
     <w:rsid w:val="004334A9"/>
     <w:rsid w:val="00434DB1"/>
     <w:rsid w:val="00435502"/>
     <w:rsid w:val="00441FFA"/>
     <w:rsid w:val="00454A85"/>
     <w:rsid w:val="0048194B"/>
     <w:rsid w:val="004E1665"/>
     <w:rsid w:val="00504CF5"/>
     <w:rsid w:val="00512B06"/>
+    <w:rsid w:val="00513D81"/>
     <w:rsid w:val="00524FA2"/>
     <w:rsid w:val="005D627C"/>
     <w:rsid w:val="005E4905"/>
     <w:rsid w:val="00603A94"/>
     <w:rsid w:val="00607029"/>
     <w:rsid w:val="00611446"/>
     <w:rsid w:val="006765F1"/>
     <w:rsid w:val="0068230E"/>
     <w:rsid w:val="0069059E"/>
     <w:rsid w:val="00694D57"/>
     <w:rsid w:val="006A1468"/>
     <w:rsid w:val="006C0D93"/>
     <w:rsid w:val="006C54BC"/>
     <w:rsid w:val="006D6926"/>
     <w:rsid w:val="00700FAE"/>
     <w:rsid w:val="00706CC4"/>
     <w:rsid w:val="00731C12"/>
     <w:rsid w:val="007534E6"/>
     <w:rsid w:val="00760330"/>
     <w:rsid w:val="00761218"/>
     <w:rsid w:val="007B52EF"/>
     <w:rsid w:val="007B5AD2"/>
     <w:rsid w:val="007D6BDB"/>
     <w:rsid w:val="007F6FF2"/>
     <w:rsid w:val="008121BD"/>
     <w:rsid w:val="00821566"/>
     <w:rsid w:val="0082550D"/>
     <w:rsid w:val="00854BFA"/>
     <w:rsid w:val="00864AC6"/>
     <w:rsid w:val="008A5BF2"/>
     <w:rsid w:val="00902A75"/>
     <w:rsid w:val="00905980"/>
     <w:rsid w:val="0096035C"/>
     <w:rsid w:val="00973623"/>
     <w:rsid w:val="0097418C"/>
     <w:rsid w:val="009929D5"/>
     <w:rsid w:val="00A20652"/>
     <w:rsid w:val="00A22E11"/>
     <w:rsid w:val="00A26216"/>
     <w:rsid w:val="00A369FB"/>
+    <w:rsid w:val="00A37CE2"/>
     <w:rsid w:val="00A54B19"/>
     <w:rsid w:val="00A56E45"/>
     <w:rsid w:val="00A75BAA"/>
     <w:rsid w:val="00A90403"/>
     <w:rsid w:val="00A95997"/>
     <w:rsid w:val="00AA7B79"/>
     <w:rsid w:val="00AF1018"/>
     <w:rsid w:val="00B15507"/>
     <w:rsid w:val="00B34C07"/>
     <w:rsid w:val="00B7044F"/>
     <w:rsid w:val="00B85444"/>
     <w:rsid w:val="00BC271E"/>
     <w:rsid w:val="00BC4FBE"/>
     <w:rsid w:val="00BE00F5"/>
     <w:rsid w:val="00BE286A"/>
     <w:rsid w:val="00C12C5D"/>
     <w:rsid w:val="00C33992"/>
     <w:rsid w:val="00C47589"/>
     <w:rsid w:val="00C47F78"/>
     <w:rsid w:val="00C75ADB"/>
     <w:rsid w:val="00CA54A8"/>
     <w:rsid w:val="00CA64EE"/>
     <w:rsid w:val="00CA66BF"/>
     <w:rsid w:val="00CB2EC5"/>
     <w:rsid w:val="00CD53D5"/>
@@ -20454,6269 +20442,95 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC271E"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="84B1D69BD603483A9632F746BC835594">
     <w:name w:val="84B1D69BD603483A9632F746BC835594"/>
     <w:rsid w:val="001C01EB"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02DA89D917AF42519900E51A3851BA7F">
-[...719 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EACA4D3B8CAE4433B519BC982F3A778F">
     <w:name w:val="EACA4D3B8CAE4433B519BC982F3A778F"/>
     <w:rsid w:val="00700FAE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFF26B76E766416B867BDC83A80CFA54">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3307592BA34847628C125185ED5B28A9">
     <w:name w:val="3307592BA34847628C125185ED5B28A9"/>
-    <w:rsid w:val="00700FAE"/>
-[...78 lines deleted...]
-    <w:name w:val="411C654117C74BD19F6A6394F3D25036"/>
     <w:rsid w:val="00700FAE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD7BC7585FF14115AC948A945142A8F7">
     <w:name w:val="CD7BC7585FF14115AC948A945142A8F7"/>
     <w:rsid w:val="00BC271E"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95018EB40FDC43A8A8F3E5EBDA9A9F20">
     <w:name w:val="95018EB40FDC43A8A8F3E5EBDA9A9F20"/>
     <w:rsid w:val="00BC271E"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC7BA86E4C414A13A9D25E5BF13A8592">
-[...5237 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0863916E543C4F1F81A32F51BB280A985">
     <w:name w:val="0863916E543C4F1F81A32F51BB280A985"/>
     <w:rsid w:val="00BC271E"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...128 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1C9E2793DB946CFB38D807D2D410B946">
     <w:name w:val="B1C9E2793DB946CFB38D807D2D410B946"/>
     <w:rsid w:val="00BC271E"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="85823F60351B44488390360C23C7F7AD6">
     <w:name w:val="85823F60351B44488390360C23C7F7AD6"/>
     <w:rsid w:val="00BC271E"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
@@ -28398,90 +22212,90 @@
     <f:field ref="doc_FSCFOLIO_1_1001_FieldDocumentNumber" text="Dokument Nummer"/>
   </f:display>
 </f:fields>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E40277F-5814-4DC1-975D-400EA6EBAF4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E8A9591-F074-446B-902F-511FF79C122F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.fabasoft.com/folio/2007/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6642</Characters>
+  <Pages>1</Pages>
+  <Words>1023</Words>
+  <Characters>6448</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
       <vt:lpstr>Gesuch für Finanzbeitrag (Pilot und Demonstration)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UVEK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7681</CharactersWithSpaces>
+  <CharactersWithSpaces>7457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5242917</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Qualitätsdaten_Gebäudebereich.doc</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7667773</vt:i4>
       </vt:variant>
       <vt:variant>