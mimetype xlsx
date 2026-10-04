--- v5 (2026-09-14)
+++ v6 (2026-10-04)
@@ -5,101 +5,103 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-01 Gesamtenergiestatistik\Erdgas\VSG Erdgasimporte (monatlich, jährlich)\Monatliche Gasdaten Publikation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45B9B311-6213-44D9-9F30-66CDE8C5A3D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB7618AF-53E0-422A-B8C4-A90E0353490C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titelblatt" sheetId="4" r:id="rId1"/>
     <sheet name="DE" sheetId="2" r:id="rId2"/>
     <sheet name="FR" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK10" localSheetId="0">Titelblatt!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$40</definedName>
     <definedName name="veränbenz">#REF!</definedName>
     <definedName name="verändies">#REF!</definedName>
     <definedName name="veränel">#REF!</definedName>
     <definedName name="veränendverb">#REF!</definedName>
     <definedName name="veränerd">#REF!</definedName>
     <definedName name="veränfernw">#REF!</definedName>
     <definedName name="veränflug">#REF!</definedName>
     <definedName name="verängas">#REF!</definedName>
     <definedName name="veränhel">#REF!</definedName>
     <definedName name="veränhms">#REF!</definedName>
     <definedName name="veränholz">#REF!</definedName>
     <definedName name="veränkoh">#REF!</definedName>
     <definedName name="veränmüll">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C29" i="2" l="1"/>
+  <c r="C35" i="3" l="1"/>
+  <c r="C35" i="2" l="1"/>
+  <c r="C29" i="2"/>
   <c r="C26" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Mois</t>
   </si>
   <si>
     <t>Gas: Nettoimport von Erdgas und Biogaseinspeisung ins Erdgasnetz  - Monatswerte, in GWh (Hi)</t>
   </si>
   <si>
     <r>
       <t>Nettoimport Erdgas</t>
     </r>
@@ -206,54 +208,54 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>2  à partir de 01.2026 valeurs provisoires; les valeurs définitives sont disponibles à la fin du premier trimestre de l'année suivante. Les valeurs provisoires sont adaptées rétroactivement lorsque les valeurs définitives sont disponibles.</t>
   </si>
   <si>
     <t xml:space="preserve">Schweizerische Energiestatistik (ENSTAT) / Statistique suisse de l’énergie (ENSTAT) </t>
   </si>
   <si>
     <t>Diese Statistikdaten sind Teil der Schweizerischen Energiestatistik (ENSTAT) des Bundesamts für Energie (BFE), öffentliche Statistik des Bundes im Energiebereich (gesetzliche Grundlage: Bundesstatistikgesetz (BStatG)).</t>
   </si>
   <si>
     <t>Ces données statistiques font partie de la Statistique suisse de l’énergie (ENSTAT) de l'Office fédéral de l'énergie (OFEN), statistique publique de la Confédération dans le domaine de l’énergie (base légale : Loi sur la statistique fédérale (LSF)).</t>
   </si>
   <si>
     <t xml:space="preserve">Nettoimport von Erdgas und Biogaseinspeisung </t>
   </si>
   <si>
     <t>ins Erdgasnetz  - Monatswerte</t>
   </si>
   <si>
-    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-08-24</t>
-[...2 lines deleted...]
-    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-08-24</t>
+    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-09-21</t>
+  </si>
+  <si>
+    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-09-21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000%"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1158,54 +1160,54 @@
     </row>
     <row r="51" spans="1:8">
       <c r="H51" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A37:H38"/>
     <mergeCell ref="A39:H40"/>
     <mergeCell ref="A32:H33"/>
     <mergeCell ref="A34:H35"/>
     <mergeCell ref="A28:H29"/>
     <mergeCell ref="A30:H31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I52"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A34" sqref="A33:D34"/>
+      <selection activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>20</v>
@@ -1689,138 +1691,153 @@
       </c>
       <c r="B33" s="7">
         <v>6</v>
       </c>
       <c r="C33" s="8">
         <v>810.03599999999994</v>
       </c>
       <c r="D33" s="36">
         <v>46.116840326328003</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="7" customFormat="1">
       <c r="A34" s="7">
         <v>2026</v>
       </c>
       <c r="B34" s="7">
         <v>7</v>
       </c>
       <c r="C34" s="8">
         <v>642.41370000000006</v>
       </c>
       <c r="D34" s="36">
         <v>43.985280548699997</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
-[...3 lines deleted...]
-      <c r="D35" s="8"/>
+    <row r="35" spans="1:6" s="7" customFormat="1">
+      <c r="A35" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="7">
+        <v>8</v>
+      </c>
+      <c r="C35" s="8">
+        <f>0.9*746495/1000</f>
+        <v>671.84550000000002</v>
+      </c>
+      <c r="D35" s="36">
+        <v>41.45</v>
+      </c>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="2"/>
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="8"/>
     </row>
     <row r="37" spans="1:6">
-      <c r="A37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A37" s="2"/>
     </row>
     <row r="38" spans="1:6">
-      <c r="A38" s="3"/>
-[...2 lines deleted...]
-      <c r="A39" s="40" t="s">
+      <c r="A38" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="3"/>
+    </row>
+    <row r="40" spans="1:6" ht="15" customHeight="1">
+      <c r="A40" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="40"/>
-[...6 lines deleted...]
-      <c r="A40" s="40"/>
       <c r="B40" s="40"/>
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
       <c r="F40" s="40"/>
     </row>
-    <row r="41" spans="1:6" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="41" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A41" s="40"/>
       <c r="B41" s="40"/>
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
     </row>
-    <row r="42" spans="1:6">
-      <c r="A42" s="40"/>
+    <row r="42" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A42" s="40" t="s">
+        <v>19</v>
+      </c>
       <c r="B42" s="40"/>
       <c r="C42" s="40"/>
       <c r="D42" s="40"/>
       <c r="E42" s="40"/>
       <c r="F42" s="40"/>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43" s="3"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="40"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+      <c r="F43" s="40"/>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="3"/>
     </row>
-    <row r="48" spans="1:6">
-[...5 lines deleted...]
-      </c>
+    <row r="45" spans="1:6">
+      <c r="A45" s="3"/>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="11"/>
     </row>
     <row r="51" spans="1:1">
       <c r="A51" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A39:F40"/>
-    <mergeCell ref="A41:F42"/>
+    <mergeCell ref="A40:F41"/>
+    <mergeCell ref="A42:F43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I117"/>
+  <dimension ref="A1:I118"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+      <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
@@ -2247,132 +2264,146 @@
       </c>
       <c r="B33" s="7">
         <v>6</v>
       </c>
       <c r="C33" s="8">
         <v>810.03599999999994</v>
       </c>
       <c r="D33" s="36">
         <v>46.116840326328003</v>
       </c>
     </row>
     <row r="34" spans="1:9" s="7" customFormat="1">
       <c r="A34" s="7">
         <v>2026</v>
       </c>
       <c r="B34" s="7">
         <v>7</v>
       </c>
       <c r="C34" s="8">
         <v>642.41370000000006</v>
       </c>
       <c r="D34" s="36">
         <v>43.985280548699997</v>
       </c>
     </row>
-    <row r="35" spans="1:9" s="7" customFormat="1"/>
+    <row r="35" spans="1:9" s="7" customFormat="1">
+      <c r="A35" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="7">
+        <v>8</v>
+      </c>
+      <c r="C35" s="8">
+        <f>0.9*746495/1000</f>
+        <v>671.84550000000002</v>
+      </c>
+      <c r="D35" s="36">
+        <v>41.45</v>
+      </c>
+    </row>
     <row r="36" spans="1:9" s="7" customFormat="1"/>
-    <row r="37" spans="1:9" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="37" spans="1:9" s="7" customFormat="1"/>
     <row r="38" spans="1:9" s="7" customFormat="1">
-      <c r="A38" s="3"/>
-[...2 lines deleted...]
-      <c r="A39" s="40" t="s">
+      <c r="A38" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" s="7" customFormat="1">
+      <c r="A39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" s="7" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A40" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B39" s="40"/>
-[...9 lines deleted...]
-      <c r="A40" s="40"/>
       <c r="B40" s="40"/>
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
       <c r="F40" s="40"/>
       <c r="G40" s="40"/>
       <c r="H40" s="40"/>
       <c r="I40" s="40"/>
     </row>
-    <row r="41" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="41" spans="1:9" s="7" customFormat="1">
+      <c r="A41" s="40"/>
       <c r="B41" s="40"/>
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>
       <c r="I41" s="40"/>
     </row>
-    <row r="42" spans="1:9" s="7" customFormat="1">
-      <c r="A42" s="40"/>
+    <row r="42" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A42" s="40" t="s">
+        <v>22</v>
+      </c>
       <c r="B42" s="40"/>
       <c r="C42" s="40"/>
       <c r="D42" s="40"/>
       <c r="E42" s="40"/>
       <c r="F42" s="40"/>
       <c r="G42" s="40"/>
       <c r="H42" s="40"/>
       <c r="I42" s="40"/>
     </row>
     <row r="43" spans="1:9" s="7" customFormat="1">
-      <c r="A43" s="3"/>
+      <c r="A43" s="40"/>
+      <c r="B43" s="40"/>
+      <c r="C43" s="40"/>
+      <c r="D43" s="40"/>
+      <c r="E43" s="40"/>
+      <c r="F43" s="40"/>
+      <c r="G43" s="40"/>
+      <c r="H43" s="40"/>
+      <c r="I43" s="40"/>
     </row>
     <row r="44" spans="1:9" s="7" customFormat="1">
       <c r="A44" s="3"/>
     </row>
     <row r="45" spans="1:9" s="7" customFormat="1">
       <c r="A45" s="3"/>
     </row>
-    <row r="46" spans="1:9" s="7" customFormat="1"/>
+    <row r="46" spans="1:9" s="7" customFormat="1">
+      <c r="A46" s="3"/>
+    </row>
     <row r="47" spans="1:9" s="7" customFormat="1"/>
     <row r="48" spans="1:9" s="7" customFormat="1"/>
     <row r="49" spans="1:1" s="7" customFormat="1"/>
-    <row r="50" spans="1:1" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="50" spans="1:1" s="7" customFormat="1"/>
     <row r="51" spans="1:1" s="7" customFormat="1">
       <c r="A51" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" s="7" customFormat="1">
+      <c r="A52" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="52" spans="1:1" s="7" customFormat="1"/>
     <row r="53" spans="1:1" s="7" customFormat="1"/>
     <row r="54" spans="1:1" s="7" customFormat="1"/>
     <row r="55" spans="1:1" s="7" customFormat="1"/>
     <row r="56" spans="1:1" s="7" customFormat="1"/>
     <row r="57" spans="1:1" s="7" customFormat="1"/>
     <row r="58" spans="1:1" s="7" customFormat="1"/>
     <row r="59" spans="1:1" s="7" customFormat="1"/>
     <row r="60" spans="1:1" s="7" customFormat="1"/>
     <row r="61" spans="1:1" s="7" customFormat="1"/>
     <row r="62" spans="1:1" s="7" customFormat="1"/>
     <row r="63" spans="1:1" s="7" customFormat="1"/>
     <row r="64" spans="1:1" s="7" customFormat="1"/>
     <row r="65" s="7" customFormat="1"/>
     <row r="66" s="7" customFormat="1"/>
     <row r="67" s="7" customFormat="1"/>
     <row r="68" s="7" customFormat="1"/>
     <row r="69" s="7" customFormat="1"/>
     <row r="70" s="7" customFormat="1"/>
     <row r="71" s="7" customFormat="1"/>
     <row r="72" s="7" customFormat="1"/>
     <row r="73" s="7" customFormat="1"/>
     <row r="74" s="7" customFormat="1"/>
     <row r="75" s="7" customFormat="1"/>
     <row r="76" s="7" customFormat="1"/>
     <row r="77" s="7" customFormat="1"/>
@@ -2394,54 +2425,55 @@
     <row r="93" s="7" customFormat="1"/>
     <row r="94" s="7" customFormat="1"/>
     <row r="95" s="7" customFormat="1"/>
     <row r="96" s="7" customFormat="1"/>
     <row r="97" s="7" customFormat="1"/>
     <row r="98" s="7" customFormat="1"/>
     <row r="99" s="7" customFormat="1"/>
     <row r="100" s="7" customFormat="1"/>
     <row r="101" s="7" customFormat="1"/>
     <row r="102" s="7" customFormat="1"/>
     <row r="103" s="7" customFormat="1"/>
     <row r="104" s="7" customFormat="1"/>
     <row r="105" s="7" customFormat="1"/>
     <row r="106" s="7" customFormat="1"/>
     <row r="107" s="7" customFormat="1"/>
     <row r="108" s="7" customFormat="1"/>
     <row r="109" s="7" customFormat="1"/>
     <row r="110" s="7" customFormat="1"/>
     <row r="111" s="7" customFormat="1"/>
     <row r="112" s="7" customFormat="1"/>
     <row r="113" s="7" customFormat="1"/>
     <row r="114" s="7" customFormat="1"/>
     <row r="115" s="7" customFormat="1"/>
     <row r="116" s="7" customFormat="1"/>
     <row r="117" s="7" customFormat="1"/>
+    <row r="118" s="7" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A39:I40"/>
-    <mergeCell ref="A41:I42"/>
+    <mergeCell ref="A40:I41"/>
+    <mergeCell ref="A42:I43"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>