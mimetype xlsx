--- v0 (2025-10-12)
+++ v1 (2026-04-04)
@@ -1,101 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-01 Gesamtenergiestatistik\Erdgas\VSG Erdgasimporte (monatlich, jährlich)\Monatliche Gasdaten Publikation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36724048-83E7-45A6-AC08-9E9122A3DDBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18640B46-4BF6-481B-AE40-9270FC42B7CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-1095" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titelblatt" sheetId="4" r:id="rId1"/>
     <sheet name="DE" sheetId="2" r:id="rId2"/>
     <sheet name="FR" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK10" localSheetId="0">Titelblatt!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$41</definedName>
     <definedName name="veränbenz">#REF!</definedName>
     <definedName name="verändies">#REF!</definedName>
     <definedName name="veränel">#REF!</definedName>
     <definedName name="veränendverb">#REF!</definedName>
     <definedName name="veränerd">#REF!</definedName>
     <definedName name="veränfernw">#REF!</definedName>
     <definedName name="veränflug">#REF!</definedName>
     <definedName name="verängas">#REF!</definedName>
     <definedName name="veränhel">#REF!</definedName>
     <definedName name="veränhms">#REF!</definedName>
     <definedName name="veränholz">#REF!</definedName>
     <definedName name="veränkoh">#REF!</definedName>
     <definedName name="veränmüll">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C26" i="3" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Mois</t>
   </si>
   <si>
     <t>3 definitive Werte</t>
   </si>
   <si>
     <t xml:space="preserve">3 valeurs définitives </t>
   </si>
   <si>
     <t>Gas: Nettoimport von Erdgas und Biogaseinspeisung ins Erdgasnetz  - Monatswerte, in GWh (Hi)</t>
   </si>
   <si>
     <r>
@@ -195,61 +202,64 @@
   <si>
     <r>
       <t>Biogaseinspeisung ins Erdgasnetz</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <t>1 Importations des sociétés régionales, y compris Aziende Industriali di Lugano et SWISSGAS ; sans les autres sociétés qui importent en dehors de Transitgas et des sociétés régionales, qui ne déclarent qu'une fois par an avant la fin février de l'année suivante et qui sont prises en compte dans les valeurs annuelles de la statistique globale suisse de l'énergie.</t>
   </si>
   <si>
     <t>2 ab 01.2025 provisorische Werte; definitive monatliche Nettoimporte liegen Ende des ersten Quartals des Folgejahrs vor. Die provisorischen Werte werden nach Vorliegen der definitiven Werte rückwirkend angepasst.</t>
   </si>
   <si>
     <t>2  à partir de 01.2025 valeurs provisoires; les importations mensuelles nettes définitives sont disponibles à la fin du premier trimestre de l'année suivante. Les valeurs provisoires sont adaptées rétroactivement lorsque les valeurs définitives sont disponibles.</t>
   </si>
   <si>
-    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2025-10-01</t>
-[...2 lines deleted...]
-    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2025-10-01</t>
+    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-02-27</t>
+  </si>
+  <si>
+    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-02-27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="23">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="0.0%"/>
+  </numFmts>
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -344,94 +354,110 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
@@ -451,72 +477,78 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="0" xfId="5" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Link 2" xfId="3" xr:uid="{E3FD58FB-E837-4AD8-B156-3138F22C915C}"/>
+    <cellStyle name="Prozent" xfId="4" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard 2" xfId="5" xr:uid="{7041A158-8189-42DF-ABEB-65C007A9582E}"/>
     <cellStyle name="Standard 3" xfId="1" xr:uid="{355AA42D-E4D7-44C2-A70E-ED284CB64E91}"/>
     <cellStyle name="Standard 4" xfId="2" xr:uid="{3F35097E-DD75-43BE-A4F5-135407A9B7ED}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>320675</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>106892</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Grafik 1" descr="Logo_color">
           <a:extLst>
@@ -1021,54 +1053,54 @@
       <c r="H49" s="27"/>
     </row>
     <row r="50" spans="1:8">
       <c r="H50" s="28"/>
     </row>
     <row r="51" spans="1:8" ht="14.25">
       <c r="A51" s="31"/>
       <c r="H51" s="27"/>
     </row>
     <row r="52" spans="1:8">
       <c r="H52" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H40"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+    <sheetView topLeftCell="A7" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18.75">
       <c r="A1" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="17.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>23</v>
@@ -1241,257 +1273,340 @@
       <c r="B14" s="7">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>3271.0796999999998</v>
       </c>
       <c r="D14" s="8">
         <v>40.14</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="7">
         <v>2024</v>
       </c>
       <c r="B15" s="7">
         <v>12</v>
       </c>
       <c r="C15" s="8">
         <v>4210.3692000000001</v>
       </c>
       <c r="D15" s="8">
         <v>45.269999999999996</v>
       </c>
+      <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="7">
         <v>2025</v>
       </c>
       <c r="B16" s="7">
         <v>1</v>
       </c>
       <c r="C16" s="8">
         <v>4301.2773000000007</v>
       </c>
       <c r="D16" s="33">
         <v>39.534345534600007</v>
       </c>
-      <c r="G16" s="6"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="35"/>
       <c r="H16" s="6"/>
     </row>
     <row r="17" spans="1:6" s="7" customFormat="1">
       <c r="A17" s="7">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>3624.2595000000001</v>
       </c>
       <c r="D17" s="8">
         <v>37.782853769699997</v>
       </c>
+      <c r="F17" s="36"/>
     </row>
     <row r="18" spans="1:6" s="7" customFormat="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>3</v>
       </c>
       <c r="C18" s="8">
         <v>2931.0218999999997</v>
       </c>
       <c r="D18" s="8">
         <v>42.193143638999999</v>
       </c>
+      <c r="F18" s="36"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="7">
         <v>2025</v>
       </c>
       <c r="B19" s="7">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>1887.8985</v>
       </c>
       <c r="D19" s="8">
         <v>41.184649959300003</v>
       </c>
+      <c r="F19" s="36"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="7">
         <v>2025</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="8">
         <v>1447.8263999999999</v>
       </c>
       <c r="D20" s="8">
         <v>40.231039421700004</v>
       </c>
+      <c r="F20" s="36"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="7">
         <v>2025</v>
       </c>
       <c r="B21" s="7">
         <v>6</v>
       </c>
       <c r="C21" s="8">
         <v>776.14470000000006</v>
       </c>
       <c r="D21" s="8">
         <v>38.355850160099997</v>
       </c>
+      <c r="F21" s="36"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="7">
         <v>2025</v>
       </c>
       <c r="B22" s="7">
         <v>7</v>
       </c>
       <c r="C22" s="8">
         <v>804.00240000000008</v>
       </c>
       <c r="D22" s="8">
         <v>38.650749160499998</v>
       </c>
+      <c r="F22" s="36"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="7">
         <v>2025</v>
       </c>
       <c r="B23" s="7">
         <v>8</v>
       </c>
       <c r="C23" s="8">
         <v>771.99210000000005</v>
       </c>
       <c r="D23" s="8">
         <v>38.010844949399996</v>
       </c>
+      <c r="F23" s="36"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="7"/>
-[...2 lines deleted...]
-      <c r="D24" s="8"/>
+      <c r="A24" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="7">
+        <v>9</v>
+      </c>
+      <c r="C24" s="8">
+        <v>1239.3468</v>
+      </c>
+      <c r="D24" s="8">
+        <v>37.509619031999996</v>
+      </c>
+      <c r="F24" s="36"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="2"/>
+      <c r="A25" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="7">
+        <v>10</v>
+      </c>
+      <c r="C25" s="8">
+        <v>2271.9870000000001</v>
+      </c>
+      <c r="D25" s="8">
+        <v>47.059974162000003</v>
+      </c>
+      <c r="F25" s="36"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A26" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="7">
+        <v>11</v>
+      </c>
+      <c r="C26" s="8">
+        <v>3339.5022000000004</v>
+      </c>
+      <c r="D26" s="8">
+        <v>40.127336100000001</v>
+      </c>
+      <c r="F26" s="36"/>
     </row>
     <row r="27" spans="1:6">
-      <c r="A27" s="3"/>
-[...2 lines deleted...]
-      <c r="A28" s="34" t="s">
+      <c r="A27" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="7">
+        <v>12</v>
+      </c>
+      <c r="C27" s="8">
+        <v>3914.973</v>
+      </c>
+      <c r="D27" s="8">
+        <v>47.718590966999997</v>
+      </c>
+      <c r="F27" s="36"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B28" s="7">
+        <v>1</v>
+      </c>
+      <c r="C28" s="8">
+        <v>4626.0711000000001</v>
+      </c>
+      <c r="D28" s="38">
+        <v>44.833831451999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="2"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="3"/>
+    </row>
+    <row r="33" spans="1:6" ht="15" customHeight="1">
+      <c r="A33" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="B28" s="34"/>
-[...14 lines deleted...]
-      <c r="A30" s="34" t="s">
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+    </row>
+    <row r="34" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A34" s="34"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
+    </row>
+    <row r="35" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A35" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="34"/>
-[...14 lines deleted...]
-      <c r="A32" s="3" t="s">
+      <c r="B35" s="34"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="34"/>
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="33" spans="1:1">
-[...6 lines deleted...]
-      <c r="A39" s="3" t="s">
+    <row r="38" spans="1:6">
+      <c r="A38" s="3"/>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" s="11"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="40" spans="1:1">
-      <c r="A40" s="3" t="s">
+    <row r="45" spans="1:6">
+      <c r="A45" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A28:F29"/>
-    <mergeCell ref="A30:F31"/>
+    <mergeCell ref="A33:F34"/>
+    <mergeCell ref="A35:F36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I106"/>
+  <dimension ref="A1:I111"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+    <sheetView topLeftCell="A12" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>22</v>
@@ -1665,239 +1780,305 @@
       <c r="C15" s="8">
         <v>4210.3692000000001</v>
       </c>
       <c r="D15" s="8">
         <v>45.269999999999996</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9" s="7" customFormat="1">
       <c r="A16" s="7">
         <v>2025</v>
       </c>
       <c r="B16" s="7">
         <v>1</v>
       </c>
       <c r="C16" s="8">
         <v>4301.2773000000007</v>
       </c>
       <c r="D16" s="33">
         <v>39.534345534600007</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
     </row>
-    <row r="17" spans="1:9" s="7" customFormat="1">
+    <row r="17" spans="1:4" s="7" customFormat="1">
       <c r="A17" s="7">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>3624.2595000000001</v>
       </c>
       <c r="D17" s="8">
         <v>37.782853769699997</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="7" customFormat="1">
+    <row r="18" spans="1:4" s="7" customFormat="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>3</v>
       </c>
       <c r="C18" s="8">
         <v>2931.0218999999997</v>
       </c>
       <c r="D18" s="8">
         <v>42.193143638999999</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="7" customFormat="1">
+    <row r="19" spans="1:4" s="7" customFormat="1">
       <c r="A19" s="7">
         <v>2025</v>
       </c>
       <c r="B19" s="7">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>1887.8985</v>
       </c>
       <c r="D19" s="8">
         <v>41.184649959300003</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="7" customFormat="1">
+    <row r="20" spans="1:4" s="7" customFormat="1">
       <c r="A20" s="7">
         <v>2025</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="8">
         <v>1447.8263999999999</v>
       </c>
       <c r="D20" s="8">
         <v>40.231039421700004</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="7" customFormat="1">
+    <row r="21" spans="1:4" s="7" customFormat="1">
       <c r="A21" s="7">
         <v>2025</v>
       </c>
       <c r="B21" s="7">
         <v>6</v>
       </c>
       <c r="C21" s="8">
         <v>776.14470000000006</v>
       </c>
       <c r="D21" s="8">
         <v>38.355850160099997</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="7" customFormat="1">
+    <row r="22" spans="1:4" s="7" customFormat="1">
       <c r="A22" s="7">
         <v>2025</v>
       </c>
       <c r="B22" s="7">
         <v>7</v>
       </c>
       <c r="C22" s="8">
         <v>804.00240000000008</v>
       </c>
       <c r="D22" s="8">
         <v>38.650749160499998</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="7" customFormat="1">
+    <row r="23" spans="1:4" s="7" customFormat="1">
       <c r="A23" s="7">
         <v>2025</v>
       </c>
       <c r="B23" s="7">
         <v>8</v>
       </c>
       <c r="C23" s="8">
         <v>771.99210000000005</v>
       </c>
       <c r="D23" s="8">
         <v>38.010844949399996</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="7" customFormat="1"/>
-[...10 lines deleted...]
-      <c r="A28" s="34" t="s">
+    <row r="24" spans="1:4" s="7" customFormat="1">
+      <c r="A24" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B24" s="7">
+        <v>9</v>
+      </c>
+      <c r="C24" s="8">
+        <v>1239.3468</v>
+      </c>
+      <c r="D24" s="8">
+        <v>37.509619031999996</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="7" customFormat="1">
+      <c r="A25" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B25" s="7">
+        <v>10</v>
+      </c>
+      <c r="C25" s="8">
+        <v>2271.9870000000001</v>
+      </c>
+      <c r="D25" s="8">
+        <v>47.059974162000003</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="7" customFormat="1">
+      <c r="A26" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="7">
+        <v>11</v>
+      </c>
+      <c r="C26" s="8">
+        <f>0.9*3710558/1000</f>
+        <v>3339.5022000000004</v>
+      </c>
+      <c r="D26" s="8">
+        <v>40.127336100000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="7" customFormat="1">
+      <c r="A27" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="7">
+        <v>12</v>
+      </c>
+      <c r="C27" s="8">
+        <v>3914.973</v>
+      </c>
+      <c r="D27" s="8">
+        <v>47.718590966999997</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="7" customFormat="1">
+      <c r="A28" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B28" s="7">
+        <v>1</v>
+      </c>
+      <c r="C28" s="8">
+        <v>4626.0711000000001</v>
+      </c>
+      <c r="D28" s="8">
+        <v>44.833831451999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="7" customFormat="1"/>
+    <row r="30" spans="1:4" s="7" customFormat="1"/>
+    <row r="31" spans="1:4" s="7" customFormat="1">
+      <c r="A31" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="7" customFormat="1">
+      <c r="A32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" s="7" customFormat="1">
+      <c r="A33" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="34"/>
-[...20 lines deleted...]
-      <c r="A30" s="34" t="s">
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="34"/>
+      <c r="I33" s="34"/>
+    </row>
+    <row r="34" spans="1:9" s="7" customFormat="1">
+      <c r="A34" s="34"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="34"/>
+      <c r="I34" s="34"/>
+    </row>
+    <row r="35" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A35" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="34"/>
-[...20 lines deleted...]
-      <c r="A32" s="3" t="s">
+      <c r="B35" s="34"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="34"/>
+      <c r="I35" s="34"/>
+    </row>
+    <row r="36" spans="1:9" s="7" customFormat="1">
+      <c r="A36" s="34"/>
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+    </row>
+    <row r="37" spans="1:9" s="7" customFormat="1">
+      <c r="A37" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="33" spans="1:1" s="7" customFormat="1">
-[...10 lines deleted...]
-      <c r="A39" s="3" t="s">
+    <row r="38" spans="1:9" s="7" customFormat="1">
+      <c r="A38" s="3"/>
+    </row>
+    <row r="39" spans="1:9" s="7" customFormat="1">
+      <c r="A39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" s="7" customFormat="1"/>
+    <row r="41" spans="1:9" s="7" customFormat="1"/>
+    <row r="42" spans="1:9" s="7" customFormat="1"/>
+    <row r="43" spans="1:9" s="7" customFormat="1"/>
+    <row r="44" spans="1:9" s="7" customFormat="1">
+      <c r="A44" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="40" spans="1:1" s="7" customFormat="1">
-      <c r="A40" s="3" t="s">
+    <row r="45" spans="1:9" s="7" customFormat="1">
+      <c r="A45" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="41" spans="1:1" s="7" customFormat="1"/>
-[...6 lines deleted...]
-    <row r="48" spans="1:1" s="7" customFormat="1"/>
+    <row r="46" spans="1:9" s="7" customFormat="1"/>
+    <row r="47" spans="1:9" s="7" customFormat="1"/>
+    <row r="48" spans="1:9" s="7" customFormat="1"/>
     <row r="49" s="7" customFormat="1"/>
     <row r="50" s="7" customFormat="1"/>
     <row r="51" s="7" customFormat="1"/>
     <row r="52" s="7" customFormat="1"/>
     <row r="53" s="7" customFormat="1"/>
     <row r="54" s="7" customFormat="1"/>
     <row r="55" s="7" customFormat="1"/>
     <row r="56" s="7" customFormat="1"/>
     <row r="57" s="7" customFormat="1"/>
     <row r="58" s="7" customFormat="1"/>
     <row r="59" s="7" customFormat="1"/>
     <row r="60" s="7" customFormat="1"/>
     <row r="61" s="7" customFormat="1"/>
     <row r="62" s="7" customFormat="1"/>
     <row r="63" s="7" customFormat="1"/>
     <row r="64" s="7" customFormat="1"/>
     <row r="65" s="7" customFormat="1"/>
     <row r="66" s="7" customFormat="1"/>
     <row r="67" s="7" customFormat="1"/>
     <row r="68" s="7" customFormat="1"/>
     <row r="69" s="7" customFormat="1"/>
     <row r="70" s="7" customFormat="1"/>
     <row r="71" s="7" customFormat="1"/>
     <row r="72" s="7" customFormat="1"/>
     <row r="73" s="7" customFormat="1"/>
@@ -1912,54 +2093,59 @@
     <row r="82" s="7" customFormat="1"/>
     <row r="83" s="7" customFormat="1"/>
     <row r="84" s="7" customFormat="1"/>
     <row r="85" s="7" customFormat="1"/>
     <row r="86" s="7" customFormat="1"/>
     <row r="87" s="7" customFormat="1"/>
     <row r="88" s="7" customFormat="1"/>
     <row r="89" s="7" customFormat="1"/>
     <row r="90" s="7" customFormat="1"/>
     <row r="91" s="7" customFormat="1"/>
     <row r="92" s="7" customFormat="1"/>
     <row r="93" s="7" customFormat="1"/>
     <row r="94" s="7" customFormat="1"/>
     <row r="95" s="7" customFormat="1"/>
     <row r="96" s="7" customFormat="1"/>
     <row r="97" s="7" customFormat="1"/>
     <row r="98" s="7" customFormat="1"/>
     <row r="99" s="7" customFormat="1"/>
     <row r="100" s="7" customFormat="1"/>
     <row r="101" s="7" customFormat="1"/>
     <row r="102" s="7" customFormat="1"/>
     <row r="103" s="7" customFormat="1"/>
     <row r="104" s="7" customFormat="1"/>
     <row r="105" s="7" customFormat="1"/>
     <row r="106" s="7" customFormat="1"/>
+    <row r="107" s="7" customFormat="1"/>
+    <row r="108" s="7" customFormat="1"/>
+    <row r="109" s="7" customFormat="1"/>
+    <row r="110" s="7" customFormat="1"/>
+    <row r="111" s="7" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A28:I29"/>
-    <mergeCell ref="A30:I31"/>
+    <mergeCell ref="A33:I34"/>
+    <mergeCell ref="A35:I36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>