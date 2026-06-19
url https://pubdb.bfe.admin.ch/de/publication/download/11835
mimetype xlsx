--- v1 (2026-04-04)
+++ v2 (2026-06-19)
@@ -5,123 +5,118 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-01 Gesamtenergiestatistik\Erdgas\VSG Erdgasimporte (monatlich, jährlich)\Monatliche Gasdaten Publikation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{18640B46-4BF6-481B-AE40-9270FC42B7CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B91108C-6073-4A8C-8D93-7DE3E4464C6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1095" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titelblatt" sheetId="4" r:id="rId1"/>
     <sheet name="DE" sheetId="2" r:id="rId2"/>
     <sheet name="FR" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK10" localSheetId="0">Titelblatt!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$41</definedName>
     <definedName name="veränbenz">#REF!</definedName>
     <definedName name="verändies">#REF!</definedName>
     <definedName name="veränel">#REF!</definedName>
     <definedName name="veränendverb">#REF!</definedName>
     <definedName name="veränerd">#REF!</definedName>
     <definedName name="veränfernw">#REF!</definedName>
     <definedName name="veränflug">#REF!</definedName>
     <definedName name="verängas">#REF!</definedName>
     <definedName name="veränhel">#REF!</definedName>
     <definedName name="veränhms">#REF!</definedName>
     <definedName name="veränholz">#REF!</definedName>
     <definedName name="veränkoh">#REF!</definedName>
     <definedName name="veränmüll">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C26" i="3" l="1"/>
+  <c r="C29" i="2" l="1"/>
+  <c r="C26" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Mois</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">3 valeurs définitives </t>
   </si>
   <si>
     <t>Gas: Nettoimport von Erdgas und Biogaseinspeisung ins Erdgasnetz  - Monatswerte, in GWh (Hi)</t>
   </si>
   <si>
     <r>
       <t>Nettoimport Erdgas</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>1,2</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Importation nette de gaz naturel </t>
     </r>
     <r>
       <rPr>
@@ -163,101 +158,101 @@
   <si>
     <t>Gaz: importation nette de gaz naturel et injection de biogaz dans le réseau de gaz naturel - valeurs mensuelles, en GWh (PCI)</t>
   </si>
   <si>
     <t xml:space="preserve">Eidgenössisches Departement für </t>
   </si>
   <si>
     <t>Umwelt, Verkehr, Energie und Kommunikation UVEK</t>
   </si>
   <si>
     <t>Bundesamt für Energie BFE</t>
   </si>
   <si>
     <t xml:space="preserve"> Nettoimport von Erdgas und Biogaseinspeisung </t>
   </si>
   <si>
     <t xml:space="preserve"> ins Erdgasnetz  - Monatswerte</t>
   </si>
   <si>
     <t>Importation nette de gaz naturel et injection de</t>
   </si>
   <si>
     <t>biogaz dans le réseau de gaz naturel - valeurs mensuelles</t>
   </si>
   <si>
+    <t>1 Importations des sociétés régionales, y compris Aziende Industriali di Lugano et SWISSGAS ; sans les autres sociétés qui importent en dehors de Transitgas et des sociétés régionales, qui ne déclarent qu'une fois par an avant la fin février de l'année suivante et qui sont prises en compte dans les valeurs annuelles de la statistique globale suisse de l'énergie.</t>
+  </si>
+  <si>
+    <t>2 ab 01.2026 provisorische Werte; die definitive Daten liegen Ende des ersten Quartals des Folgejahrs vor. Die provisorischen Werte werden nach Vorliegen der definitiven Werte rückwirkend angepasst.</t>
+  </si>
+  <si>
+    <r>
+      <t>Biogaseinspeisung ins Erdgasnetz</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
     <r>
       <t>Injection de biogaz dans le réseau</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>3</t>
+      <t>2</t>
     </r>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-02-27</t>
+    <t>2  à partir de 01.2026 valeurs provisoires; les valeurs définitives sont disponibles à la fin du premier trimestre de l'année suivante. Les valeurs provisoires sont adaptées rétroactivement lorsque les valeurs définitives sont disponibles.</t>
+  </si>
+  <si>
+    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-06-02</t>
+  </si>
+  <si>
+    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-06-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="0.0%"/>
+    <numFmt numFmtId="165" formatCode="0.000%"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
@@ -413,51 +408,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
@@ -474,57 +469,58 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="24" fillId="0" borderId="0" xfId="5" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Link 2" xfId="3" xr:uid="{E3FD58FB-E837-4AD8-B156-3138F22C915C}"/>
     <cellStyle name="Prozent" xfId="4" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="5" xr:uid="{7041A158-8189-42DF-ABEB-65C007A9582E}"/>
     <cellStyle name="Standard 3" xfId="1" xr:uid="{355AA42D-E4D7-44C2-A70E-ED284CB64E91}"/>
     <cellStyle name="Standard 4" xfId="2" xr:uid="{3F35097E-DD75-43BE-A4F5-135407A9B7ED}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -878,105 +874,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FC5A269-DEC7-4066-9B31-31A2674BA822}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K52"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="6" width="9.140625" style="14" customWidth="1"/>
     <col min="7" max="7" width="21.42578125" style="14" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="14" customWidth="1"/>
     <col min="257" max="16384" width="11.42578125" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I1" s="12" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I2" s="12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="12" customFormat="1" ht="6" customHeight="1"/>
     <row r="4" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I4" s="13" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="12" customFormat="1" ht="9.75"/>
     <row r="8" spans="1:11">
       <c r="K8" s="15"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="32"/>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="K11" s="32"/>
     </row>
     <row r="12" spans="1:11" s="18" customFormat="1" ht="27">
       <c r="A12" s="17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27">
       <c r="A13" s="17" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="20" customFormat="1" ht="9" customHeight="1">
       <c r="A14" s="19"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="21"/>
     </row>
     <row r="16" spans="1:11" ht="27">
       <c r="A16" s="17" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27">
       <c r="A17" s="17" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="16"/>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
     </row>
     <row r="22" spans="1:11" s="22" customFormat="1" ht="14.25"/>
     <row r="23" spans="1:11" s="22" customFormat="1" ht="14.25"/>
     <row r="24" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H24" s="23"/>
     </row>
     <row r="25" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H25" s="23"/>
     </row>
     <row r="26" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H26" s="23"/>
@@ -1053,585 +1049,652 @@
       <c r="H49" s="27"/>
     </row>
     <row r="50" spans="1:8">
       <c r="H50" s="28"/>
     </row>
     <row r="51" spans="1:8" ht="14.25">
       <c r="A51" s="31"/>
       <c r="H51" s="27"/>
     </row>
     <row r="52" spans="1:8">
       <c r="H52" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:H45"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+    <sheetView topLeftCell="A9" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A31" sqref="A31:XFD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75">
+    <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="10" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="17.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
-      <c r="D4">
+      <c r="D4" s="7">
         <v>36.630000000000003</v>
       </c>
-      <c r="G4" s="6"/>
+      <c r="G4" s="34"/>
       <c r="H4" s="6"/>
     </row>
-    <row r="5" spans="1:8">
+    <row r="5" spans="1:9">
       <c r="A5">
         <v>2024</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5" s="6">
         <v>3087.6786000000002</v>
       </c>
-      <c r="D5">
+      <c r="D5" s="7">
         <v>37.440000000000005</v>
       </c>
-      <c r="G5" s="6"/>
+      <c r="G5" s="34"/>
       <c r="H5" s="6"/>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6">
         <v>2024</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
       <c r="C6" s="6">
         <v>2886.5799000000002</v>
       </c>
-      <c r="D6">
+      <c r="D6" s="7">
         <v>37.800000000000004</v>
       </c>
-      <c r="G6" s="6"/>
+      <c r="G6" s="34"/>
       <c r="H6" s="6"/>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7">
         <v>2024</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" s="6">
         <v>2347.1648999999998</v>
       </c>
-      <c r="D7">
+      <c r="D7" s="7">
         <v>37.71</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="34"/>
       <c r="H7" s="6"/>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" s="7">
         <v>2024</v>
       </c>
       <c r="B8" s="7">
         <v>5</v>
       </c>
       <c r="C8" s="8">
         <v>1521.7901999999999</v>
       </c>
       <c r="D8" s="7">
         <v>38.07</v>
       </c>
-      <c r="G8" s="6"/>
+      <c r="G8" s="34"/>
       <c r="H8" s="6"/>
     </row>
-    <row r="9" spans="1:8">
+    <row r="9" spans="1:9">
       <c r="A9">
         <v>2024</v>
       </c>
       <c r="B9">
         <v>6</v>
       </c>
       <c r="C9" s="8">
         <v>1031.5655999999999</v>
       </c>
-      <c r="D9">
+      <c r="D9" s="7">
         <v>40.680000000000007</v>
       </c>
-      <c r="G9" s="6"/>
+      <c r="G9" s="34"/>
       <c r="H9" s="6"/>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" s="7">
         <v>2024</v>
       </c>
       <c r="B10" s="7">
         <v>7</v>
       </c>
       <c r="C10" s="8">
         <v>778.47839999999997</v>
       </c>
-      <c r="D10">
+      <c r="D10" s="7">
         <v>39.96</v>
       </c>
-      <c r="G10" s="6"/>
+      <c r="G10" s="34"/>
       <c r="H10" s="6"/>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11">
         <v>2024</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" s="8">
         <v>717.76170000000002</v>
       </c>
       <c r="D11" s="8">
         <v>37.53</v>
       </c>
-      <c r="G11" s="6"/>
+      <c r="G11" s="34"/>
       <c r="H11" s="6"/>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" s="7">
         <v>2024</v>
       </c>
       <c r="B12" s="7">
         <v>9</v>
       </c>
       <c r="C12" s="8">
         <v>1426.4010000000001</v>
       </c>
       <c r="D12" s="8">
         <v>38.519999999999996</v>
       </c>
-      <c r="G12" s="6"/>
+      <c r="G12" s="34"/>
       <c r="H12" s="6"/>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13">
         <v>2024</v>
       </c>
       <c r="B13">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>2027.2545</v>
       </c>
       <c r="D13" s="8">
         <v>41.22</v>
       </c>
-      <c r="G13" s="6"/>
+      <c r="G13" s="34"/>
       <c r="H13" s="6"/>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" s="7">
         <v>2024</v>
       </c>
       <c r="B14" s="7">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>3271.0796999999998</v>
       </c>
       <c r="D14" s="8">
         <v>40.14</v>
       </c>
-      <c r="G14" s="6"/>
+      <c r="G14" s="34"/>
       <c r="H14" s="6"/>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" s="7">
         <v>2024</v>
       </c>
       <c r="B15" s="7">
         <v>12</v>
       </c>
       <c r="C15" s="8">
         <v>4210.3692000000001</v>
       </c>
       <c r="D15" s="8">
         <v>45.269999999999996</v>
       </c>
       <c r="F15" s="6"/>
-      <c r="G15" s="6"/>
+      <c r="G15" s="34"/>
       <c r="H15" s="6"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15" s="6"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="7">
         <v>2025</v>
       </c>
       <c r="B16" s="7">
         <v>1</v>
       </c>
       <c r="C16" s="8">
         <v>4301.2773000000007</v>
       </c>
       <c r="D16" s="33">
-        <v>39.534345534600007</v>
-[...1 lines deleted...]
-      <c r="F16" s="37"/>
+        <v>39.337017834600005</v>
+      </c>
+      <c r="F16" s="6"/>
       <c r="G16" s="35"/>
       <c r="H16" s="6"/>
-    </row>
-    <row r="17" spans="1:6" s="7" customFormat="1">
+      <c r="I16" s="6"/>
+    </row>
+    <row r="17" spans="1:9" s="7" customFormat="1">
       <c r="A17" s="7">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>3624.2595000000001</v>
       </c>
       <c r="D17" s="8">
-        <v>37.782853769699997</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:6" s="7" customFormat="1">
+        <v>37.634133392099997</v>
+      </c>
+      <c r="F17"/>
+      <c r="G17" s="35"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6"/>
+    </row>
+    <row r="18" spans="1:9" s="7" customFormat="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>3</v>
       </c>
       <c r="C18" s="8">
         <v>2931.0218999999997</v>
       </c>
       <c r="D18" s="8">
-        <v>42.193143638999999</v>
-[...3 lines deleted...]
-    <row r="19" spans="1:6">
+        <v>42.547416038099996</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="7">
         <v>2025</v>
       </c>
       <c r="B19" s="7">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>1887.8985</v>
       </c>
       <c r="D19" s="8">
-        <v>41.184649959300003</v>
-[...3 lines deleted...]
-    <row r="20" spans="1:6">
+        <v>39.999357117899997</v>
+      </c>
+      <c r="G19" s="35"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="7">
         <v>2025</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="8">
         <v>1447.8263999999999</v>
       </c>
       <c r="D20" s="8">
-        <v>40.231039421700004</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:6">
+        <v>41.444115941700005</v>
+      </c>
+      <c r="G20" s="35"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="7">
         <v>2025</v>
       </c>
       <c r="B21" s="7">
         <v>6</v>
       </c>
-      <c r="C21" s="8">
-        <v>776.14470000000006</v>
+      <c r="C21" s="36">
+        <v>783.7047</v>
       </c>
       <c r="D21" s="8">
-        <v>38.355850160099997</v>
-[...3 lines deleted...]
-    <row r="22" spans="1:6">
+        <v>39.577335380099996</v>
+      </c>
+      <c r="G21" s="35"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="7">
         <v>2025</v>
       </c>
       <c r="B22" s="7">
         <v>7</v>
       </c>
       <c r="C22" s="8">
         <v>804.00240000000008</v>
       </c>
       <c r="D22" s="8">
-        <v>38.650749160499998</v>
-[...3 lines deleted...]
-    <row r="23" spans="1:6">
+        <v>41.286571960500005</v>
+      </c>
+      <c r="G22" s="35"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="7">
         <v>2025</v>
       </c>
       <c r="B23" s="7">
         <v>8</v>
       </c>
       <c r="C23" s="8">
         <v>771.99210000000005</v>
       </c>
       <c r="D23" s="8">
-        <v>38.010844949399996</v>
-[...3 lines deleted...]
-    <row r="24" spans="1:6">
+        <v>40.755178949399991</v>
+      </c>
+      <c r="G23" s="35"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="7">
         <v>2025</v>
       </c>
       <c r="B24" s="7">
         <v>9</v>
       </c>
       <c r="C24" s="8">
         <v>1239.3468</v>
       </c>
       <c r="D24" s="8">
-        <v>37.509619031999996</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:6">
+        <v>40.727422301400004</v>
+      </c>
+      <c r="G24" s="35"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="7">
         <v>2025</v>
       </c>
       <c r="B25" s="7">
         <v>10</v>
       </c>
       <c r="C25" s="8">
         <v>2271.9870000000001</v>
       </c>
       <c r="D25" s="8">
-        <v>47.059974162000003</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:6">
+        <v>52.419514085099998</v>
+      </c>
+      <c r="G25" s="35"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" s="7">
         <v>2025</v>
       </c>
       <c r="B26" s="7">
         <v>11</v>
       </c>
       <c r="C26" s="8">
         <v>3339.5022000000004</v>
       </c>
       <c r="D26" s="8">
-        <v>40.127336100000001</v>
-[...3 lines deleted...]
-    <row r="27" spans="1:6">
+        <v>46.223482376699998</v>
+      </c>
+      <c r="G26" s="35"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" s="7">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>12</v>
       </c>
       <c r="C27" s="8">
         <v>3914.973</v>
       </c>
       <c r="D27" s="8">
-        <v>47.718590966999997</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:6">
+        <v>47.924258843700002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" s="7">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>4626.0711000000001</v>
       </c>
-      <c r="D28" s="38">
-[...57 lines deleted...]
-      <c r="A37" s="3" t="s">
+      <c r="D28" s="37">
+        <v>48.483936288090007</v>
+      </c>
+      <c r="G28" s="39"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="7">
+        <v>2</v>
+      </c>
+      <c r="C29" s="8">
+        <f>0.9*3525.314</f>
+        <v>3172.7826</v>
+      </c>
+      <c r="D29" s="37">
+        <v>44.900677430999991</v>
+      </c>
+      <c r="G29" s="39"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="7">
+        <v>3</v>
+      </c>
+      <c r="C30" s="8">
+        <v>2979.4049999999997</v>
+      </c>
+      <c r="D30" s="37">
+        <v>48.755373225300005</v>
+      </c>
+      <c r="G30" s="39"/>
+    </row>
+    <row r="31" spans="1:9" s="7" customFormat="1">
+      <c r="A31" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B31" s="7">
         <v>4</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A44" s="3" t="s">
+      <c r="C31" s="8">
+        <v>1736.1179999999999</v>
+      </c>
+      <c r="D31" s="37">
+        <v>45.304093921860002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="2"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="3"/>
+    </row>
+    <row r="36" spans="1:6" ht="15" customHeight="1">
+      <c r="A36" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="38"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="38"/>
+      <c r="F36" s="38"/>
+    </row>
+    <row r="37" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A37" s="38"/>
+      <c r="B37" s="38"/>
+      <c r="C37" s="38"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+    </row>
+    <row r="38" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A38" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="38"/>
+      <c r="B39" s="38"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="3"/>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="3"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="11"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="3" t="s">
         <v>9</v>
-      </c>
-[...3 lines deleted...]
-        <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A33:F34"/>
-    <mergeCell ref="A35:F36"/>
+    <mergeCell ref="A36:F37"/>
+    <mergeCell ref="A38:F39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I111"/>
+  <dimension ref="A1:I114"/>
   <sheetViews>
     <sheetView topLeftCell="A12" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A32" sqref="A32"/>
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="7" customFormat="1">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
       <c r="D4" s="6">
         <v>36.630000000000003</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="7" customFormat="1">
       <c r="A5">
         <v>2024</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5" s="6">
         <v>3087.6786000000002</v>
@@ -1775,310 +1838,347 @@
         <v>2024</v>
       </c>
       <c r="B15" s="7">
         <v>12</v>
       </c>
       <c r="C15" s="8">
         <v>4210.3692000000001</v>
       </c>
       <c r="D15" s="8">
         <v>45.269999999999996</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9" s="7" customFormat="1">
       <c r="A16" s="7">
         <v>2025</v>
       </c>
       <c r="B16" s="7">
         <v>1</v>
       </c>
       <c r="C16" s="8">
         <v>4301.2773000000007</v>
       </c>
       <c r="D16" s="33">
-        <v>39.534345534600007</v>
+        <v>39.337017834600005</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
     </row>
     <row r="17" spans="1:4" s="7" customFormat="1">
       <c r="A17" s="7">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>3624.2595000000001</v>
       </c>
       <c r="D17" s="8">
-        <v>37.782853769699997</v>
+        <v>37.634133392099997</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="7" customFormat="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>3</v>
       </c>
       <c r="C18" s="8">
         <v>2931.0218999999997</v>
       </c>
       <c r="D18" s="8">
-        <v>42.193143638999999</v>
+        <v>42.547416038099996</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="7" customFormat="1">
       <c r="A19" s="7">
         <v>2025</v>
       </c>
       <c r="B19" s="7">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>1887.8985</v>
       </c>
       <c r="D19" s="8">
-        <v>41.184649959300003</v>
+        <v>39.999357117899997</v>
       </c>
     </row>
     <row r="20" spans="1:4" s="7" customFormat="1">
       <c r="A20" s="7">
         <v>2025</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="8">
         <v>1447.8263999999999</v>
       </c>
       <c r="D20" s="8">
-        <v>40.231039421700004</v>
+        <v>41.444115941700005</v>
       </c>
     </row>
     <row r="21" spans="1:4" s="7" customFormat="1">
       <c r="A21" s="7">
         <v>2025</v>
       </c>
       <c r="B21" s="7">
         <v>6</v>
       </c>
       <c r="C21" s="8">
-        <v>776.14470000000006</v>
+        <v>783.7047</v>
       </c>
       <c r="D21" s="8">
-        <v>38.355850160099997</v>
+        <v>39.577335380099996</v>
       </c>
     </row>
     <row r="22" spans="1:4" s="7" customFormat="1">
       <c r="A22" s="7">
         <v>2025</v>
       </c>
       <c r="B22" s="7">
         <v>7</v>
       </c>
       <c r="C22" s="8">
         <v>804.00240000000008</v>
       </c>
       <c r="D22" s="8">
-        <v>38.650749160499998</v>
+        <v>41.286571960500005</v>
       </c>
     </row>
     <row r="23" spans="1:4" s="7" customFormat="1">
       <c r="A23" s="7">
         <v>2025</v>
       </c>
       <c r="B23" s="7">
         <v>8</v>
       </c>
       <c r="C23" s="8">
         <v>771.99210000000005</v>
       </c>
       <c r="D23" s="8">
-        <v>38.010844949399996</v>
+        <v>40.755178949399991</v>
       </c>
     </row>
     <row r="24" spans="1:4" s="7" customFormat="1">
       <c r="A24" s="7">
         <v>2025</v>
       </c>
       <c r="B24" s="7">
         <v>9</v>
       </c>
       <c r="C24" s="8">
         <v>1239.3468</v>
       </c>
       <c r="D24" s="8">
-        <v>37.509619031999996</v>
+        <v>40.727422301400004</v>
       </c>
     </row>
     <row r="25" spans="1:4" s="7" customFormat="1">
       <c r="A25" s="7">
         <v>2025</v>
       </c>
       <c r="B25" s="7">
         <v>10</v>
       </c>
       <c r="C25" s="8">
         <v>2271.9870000000001</v>
       </c>
       <c r="D25" s="8">
-        <v>47.059974162000003</v>
+        <v>52.419514085099998</v>
       </c>
     </row>
     <row r="26" spans="1:4" s="7" customFormat="1">
       <c r="A26" s="7">
         <v>2025</v>
       </c>
       <c r="B26" s="7">
         <v>11</v>
       </c>
       <c r="C26" s="8">
         <f>0.9*3710558/1000</f>
         <v>3339.5022000000004</v>
       </c>
       <c r="D26" s="8">
-        <v>40.127336100000001</v>
+        <v>46.223482376699998</v>
       </c>
     </row>
     <row r="27" spans="1:4" s="7" customFormat="1">
       <c r="A27" s="7">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>12</v>
       </c>
       <c r="C27" s="8">
         <v>3914.973</v>
       </c>
       <c r="D27" s="8">
-        <v>47.718590966999997</v>
+        <v>47.924258843700002</v>
       </c>
     </row>
     <row r="28" spans="1:4" s="7" customFormat="1">
       <c r="A28" s="7">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>4626.0711000000001</v>
       </c>
       <c r="D28" s="8">
-        <v>44.833831451999998</v>
-[...3 lines deleted...]
-    <row r="30" spans="1:4" s="7" customFormat="1"/>
+        <v>48.483936288090007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="7" customFormat="1">
+      <c r="A29" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="7">
+        <v>2</v>
+      </c>
+      <c r="C29" s="8">
+        <v>3172.7826</v>
+      </c>
+      <c r="D29" s="8">
+        <v>44.900677430999991</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" s="7" customFormat="1">
+      <c r="A30" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="7">
+        <v>3</v>
+      </c>
+      <c r="C30" s="8">
+        <v>2979.4049999999997</v>
+      </c>
+      <c r="D30" s="8">
+        <v>48.755373225300005</v>
+      </c>
+    </row>
     <row r="31" spans="1:4" s="7" customFormat="1">
-      <c r="A31" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="34" t="s">
+      <c r="A31" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B31" s="7">
+        <v>4</v>
+      </c>
+      <c r="C31" s="8">
+        <v>1736.1179999999999</v>
+      </c>
+      <c r="D31" s="37">
+        <v>45.304093921860002</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="7" customFormat="1"/>
+    <row r="33" spans="1:9" s="7" customFormat="1"/>
+    <row r="34" spans="1:9" s="7" customFormat="1">
+      <c r="A34" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" s="7" customFormat="1">
+      <c r="A35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" s="7" customFormat="1">
+      <c r="A36" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B36" s="38"/>
+      <c r="C36" s="38"/>
+      <c r="D36" s="38"/>
+      <c r="E36" s="38"/>
+      <c r="F36" s="38"/>
+      <c r="G36" s="38"/>
+      <c r="H36" s="38"/>
+      <c r="I36" s="38"/>
+    </row>
+    <row r="37" spans="1:9" s="7" customFormat="1">
+      <c r="A37" s="38"/>
+      <c r="B37" s="38"/>
+      <c r="C37" s="38"/>
+      <c r="D37" s="38"/>
+      <c r="E37" s="38"/>
+      <c r="F37" s="38"/>
+      <c r="G37" s="38"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="38"/>
+    </row>
+    <row r="38" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A38" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="34"/>
-[...49 lines deleted...]
-      <c r="A38" s="3"/>
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
     </row>
     <row r="39" spans="1:9" s="7" customFormat="1">
-      <c r="A39" s="3"/>
-[...3 lines deleted...]
-    <row r="42" spans="1:9" s="7" customFormat="1"/>
+      <c r="A39" s="38"/>
+      <c r="B39" s="38"/>
+      <c r="C39" s="38"/>
+      <c r="D39" s="38"/>
+      <c r="E39" s="38"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+    </row>
+    <row r="40" spans="1:9" s="7" customFormat="1">
+      <c r="A40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" s="7" customFormat="1">
+      <c r="A41" s="3"/>
+    </row>
+    <row r="42" spans="1:9" s="7" customFormat="1">
+      <c r="A42" s="3"/>
+    </row>
     <row r="43" spans="1:9" s="7" customFormat="1"/>
-    <row r="44" spans="1:9" s="7" customFormat="1">
-[...5 lines deleted...]
-      <c r="A45" s="3" t="s">
+    <row r="44" spans="1:9" s="7" customFormat="1"/>
+    <row r="45" spans="1:9" s="7" customFormat="1"/>
+    <row r="46" spans="1:9" s="7" customFormat="1"/>
+    <row r="47" spans="1:9" s="7" customFormat="1">
+      <c r="A47" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="46" spans="1:9" s="7" customFormat="1"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:9" s="7" customFormat="1"/>
+    <row r="48" spans="1:9" s="7" customFormat="1">
+      <c r="A48" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
     <row r="49" s="7" customFormat="1"/>
     <row r="50" s="7" customFormat="1"/>
     <row r="51" s="7" customFormat="1"/>
     <row r="52" s="7" customFormat="1"/>
     <row r="53" s="7" customFormat="1"/>
     <row r="54" s="7" customFormat="1"/>
     <row r="55" s="7" customFormat="1"/>
     <row r="56" s="7" customFormat="1"/>
     <row r="57" s="7" customFormat="1"/>
     <row r="58" s="7" customFormat="1"/>
     <row r="59" s="7" customFormat="1"/>
     <row r="60" s="7" customFormat="1"/>
     <row r="61" s="7" customFormat="1"/>
     <row r="62" s="7" customFormat="1"/>
     <row r="63" s="7" customFormat="1"/>
     <row r="64" s="7" customFormat="1"/>
     <row r="65" s="7" customFormat="1"/>
     <row r="66" s="7" customFormat="1"/>
     <row r="67" s="7" customFormat="1"/>
     <row r="68" s="7" customFormat="1"/>
     <row r="69" s="7" customFormat="1"/>
     <row r="70" s="7" customFormat="1"/>
     <row r="71" s="7" customFormat="1"/>
     <row r="72" s="7" customFormat="1"/>
     <row r="73" s="7" customFormat="1"/>
@@ -2098,54 +2198,57 @@
     <row r="87" s="7" customFormat="1"/>
     <row r="88" s="7" customFormat="1"/>
     <row r="89" s="7" customFormat="1"/>
     <row r="90" s="7" customFormat="1"/>
     <row r="91" s="7" customFormat="1"/>
     <row r="92" s="7" customFormat="1"/>
     <row r="93" s="7" customFormat="1"/>
     <row r="94" s="7" customFormat="1"/>
     <row r="95" s="7" customFormat="1"/>
     <row r="96" s="7" customFormat="1"/>
     <row r="97" s="7" customFormat="1"/>
     <row r="98" s="7" customFormat="1"/>
     <row r="99" s="7" customFormat="1"/>
     <row r="100" s="7" customFormat="1"/>
     <row r="101" s="7" customFormat="1"/>
     <row r="102" s="7" customFormat="1"/>
     <row r="103" s="7" customFormat="1"/>
     <row r="104" s="7" customFormat="1"/>
     <row r="105" s="7" customFormat="1"/>
     <row r="106" s="7" customFormat="1"/>
     <row r="107" s="7" customFormat="1"/>
     <row r="108" s="7" customFormat="1"/>
     <row r="109" s="7" customFormat="1"/>
     <row r="110" s="7" customFormat="1"/>
     <row r="111" s="7" customFormat="1"/>
+    <row r="112" s="7" customFormat="1"/>
+    <row r="113" s="7" customFormat="1"/>
+    <row r="114" s="7" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A33:I34"/>
-    <mergeCell ref="A35:I36"/>
+    <mergeCell ref="A36:I37"/>
+    <mergeCell ref="A38:I39"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>