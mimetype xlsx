--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -5,107 +5,107 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-01 Gesamtenergiestatistik\Erdgas\VSG Erdgasimporte (monatlich, jährlich)\Monatliche Gasdaten Publikation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B91108C-6073-4A8C-8D93-7DE3E4464C6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C22CFC35-AFDD-42F6-874A-003F18F05F56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-1095" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titelblatt" sheetId="4" r:id="rId1"/>
     <sheet name="DE" sheetId="2" r:id="rId2"/>
     <sheet name="FR" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK10" localSheetId="0">Titelblatt!#REF!</definedName>
-    <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$41</definedName>
+    <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$40</definedName>
     <definedName name="veränbenz">#REF!</definedName>
     <definedName name="verändies">#REF!</definedName>
     <definedName name="veränel">#REF!</definedName>
     <definedName name="veränendverb">#REF!</definedName>
     <definedName name="veränerd">#REF!</definedName>
     <definedName name="veränfernw">#REF!</definedName>
     <definedName name="veränflug">#REF!</definedName>
     <definedName name="verängas">#REF!</definedName>
     <definedName name="veränhel">#REF!</definedName>
     <definedName name="veränhms">#REF!</definedName>
     <definedName name="veränholz">#REF!</definedName>
     <definedName name="veränkoh">#REF!</definedName>
     <definedName name="veränmüll">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C29" i="2" l="1"/>
   <c r="C26" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Mois</t>
   </si>
   <si>
     <t>Gas: Nettoimport von Erdgas und Biogaseinspeisung ins Erdgasnetz  - Monatswerte, in GWh (Hi)</t>
   </si>
   <si>
     <r>
       <t>Nettoimport Erdgas</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
@@ -146,113 +146,122 @@
   <si>
     <t>Informations: Giulia Lechthaler-Felber, 058 461 40 49, giulia.lechthaler@bfe.admin.ch</t>
   </si>
   <si>
     <t>Auskunft: Giulia Lechthaler-Felber, 058 461 40 49, giulia.lechthaler@bfe.admin.ch</t>
   </si>
   <si>
     <t>Office fédéral de l'énergie OFEN, données statistiques mensuelles sur le gaz</t>
   </si>
   <si>
     <t>1 Importe der Regionalgesellschaften inkl. Aziende Industriali di Lugano und SWISSGAS; ohne übrige Gesellschaften, die ausserhalb der Transitgas und der Regionalgesellschaften importieren, nur einmal jährlich bis Ende Februar des Folgejahrs melden und in den Jahreswerten der Schweizerischen Gesamtenergiestatistik berücksichtigt werden.</t>
   </si>
   <si>
     <t>Gaz: importation nette de gaz naturel et injection de biogaz dans le réseau de gaz naturel - valeurs mensuelles, en GWh (PCI)</t>
   </si>
   <si>
     <t xml:space="preserve">Eidgenössisches Departement für </t>
   </si>
   <si>
     <t>Umwelt, Verkehr, Energie und Kommunikation UVEK</t>
   </si>
   <si>
     <t>Bundesamt für Energie BFE</t>
   </si>
   <si>
-    <t xml:space="preserve"> Nettoimport von Erdgas und Biogaseinspeisung </t>
-[...4 lines deleted...]
-  <si>
     <t>Importation nette de gaz naturel et injection de</t>
   </si>
   <si>
     <t>biogaz dans le réseau de gaz naturel - valeurs mensuelles</t>
   </si>
   <si>
     <t>1 Importations des sociétés régionales, y compris Aziende Industriali di Lugano et SWISSGAS ; sans les autres sociétés qui importent en dehors de Transitgas et des sociétés régionales, qui ne déclarent qu'une fois par an avant la fin février de l'année suivante et qui sont prises en compte dans les valeurs annuelles de la statistique globale suisse de l'énergie.</t>
   </si>
   <si>
     <t>2 ab 01.2026 provisorische Werte; die definitive Daten liegen Ende des ersten Quartals des Folgejahrs vor. Die provisorischen Werte werden nach Vorliegen der definitiven Werte rückwirkend angepasst.</t>
   </si>
   <si>
     <r>
       <t>Biogaseinspeisung ins Erdgasnetz</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Injection de biogaz dans le réseau</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>2  à partir de 01.2026 valeurs provisoires; les valeurs définitives sont disponibles à la fin du premier trimestre de l'année suivante. Les valeurs provisoires sont adaptées rétroactivement lorsque les valeurs définitives sont disponibles.</t>
   </si>
   <si>
-    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-06-02</t>
-[...2 lines deleted...]
-    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-06-02</t>
+    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-07-06</t>
+  </si>
+  <si>
+    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-07-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schweizerische Energiestatistik (ENSTAT) / Statistique suisse de l’énergie (ENSTAT) </t>
+  </si>
+  <si>
+    <t>Diese Statistikdaten sind Teil der Schweizerischen Energiestatistik (ENSTAT) des Bundesamts für Energie (BFE), öffentliche Statistik des Bundes im Energiebereich (gesetzliche Grundlage: Bundesstatistikgesetz (BStatG)).</t>
+  </si>
+  <si>
+    <t>Ces données statistiques font partie de la Statistique suisse de l’énergie (ENSTAT) de l'Office fédéral de l'énergie (OFEN), statistique publique de la Confédération dans le domaine de l’énergie (base légale : Loi sur la statistique fédérale (LSF)).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nettoimport von Erdgas und Biogaseinspeisung </t>
+  </si>
+  <si>
+    <t>ins Erdgasnetz  - Monatswerte</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="0.000%"/>
+    <numFmt numFmtId="164" formatCode="0.000%"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
@@ -327,200 +336,202 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="21"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="21"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Link 2" xfId="3" xr:uid="{E3FD58FB-E837-4AD8-B156-3138F22C915C}"/>
     <cellStyle name="Prozent" xfId="4" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="5" xr:uid="{7041A158-8189-42DF-ABEB-65C007A9582E}"/>
     <cellStyle name="Standard 3" xfId="1" xr:uid="{355AA42D-E4D7-44C2-A70E-ED284CB64E91}"/>
     <cellStyle name="Standard 4" xfId="2" xr:uid="{3F35097E-DD75-43BE-A4F5-135407A9B7ED}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -858,843 +869,955 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FC5A269-DEC7-4066-9B31-31A2674BA822}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K52"/>
+  <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="J24" sqref="J24"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="6" width="9.140625" style="14" customWidth="1"/>
     <col min="7" max="7" width="21.42578125" style="14" customWidth="1"/>
     <col min="8" max="256" width="9.140625" style="14" customWidth="1"/>
     <col min="257" max="16384" width="11.42578125" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I1" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I2" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="12" customFormat="1" ht="6" customHeight="1"/>
     <row r="4" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="12" customFormat="1" ht="9.75"/>
     <row r="8" spans="1:11">
       <c r="K8" s="15"/>
     </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="39" t="s">
+        <v>25</v>
+      </c>
+    </row>
     <row r="11" spans="1:11">
-      <c r="A11" s="32"/>
-[...9 lines deleted...]
-      <c r="K11" s="32"/>
+      <c r="A11" s="31"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
+      <c r="H11" s="31"/>
+      <c r="I11" s="31"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
     </row>
     <row r="12" spans="1:11" s="18" customFormat="1" ht="27">
       <c r="A12" s="17" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27">
       <c r="A13" s="17" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="20" customFormat="1" ht="9" customHeight="1">
       <c r="A14" s="19"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="21"/>
     </row>
     <row r="16" spans="1:11" ht="27">
       <c r="A16" s="17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27">
       <c r="A17" s="17" t="s">
-        <v>19</v>
-[...14 lines deleted...]
-    </row>
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="16"/>
+      <c r="B18" s="16"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="16"/>
+      <c r="E18" s="16"/>
+      <c r="F18" s="16"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="16"/>
+      <c r="J18" s="16"/>
+      <c r="K18" s="16"/>
+    </row>
+    <row r="21" spans="1:11" s="22" customFormat="1" ht="14.25"/>
     <row r="22" spans="1:11" s="22" customFormat="1" ht="14.25"/>
-    <row r="23" spans="1:11" s="22" customFormat="1" ht="14.25"/>
+    <row r="23" spans="1:11" s="22" customFormat="1" ht="14.25">
+      <c r="H23" s="23"/>
+    </row>
     <row r="24" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H24" s="23"/>
     </row>
     <row r="25" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H25" s="23"/>
     </row>
     <row r="26" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H26" s="23"/>
     </row>
-    <row r="27" spans="1:11" s="22" customFormat="1" ht="14.25">
-      <c r="H27" s="23"/>
+    <row r="27" spans="1:11">
+      <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:11">
-      <c r="H28" s="24"/>
+      <c r="A28" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="40"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:11">
-      <c r="H29" s="24"/>
+      <c r="A29" s="40"/>
+      <c r="B29" s="40"/>
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
     </row>
     <row r="30" spans="1:11">
-      <c r="H30" s="24"/>
+      <c r="A30" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="40"/>
+      <c r="C30" s="40"/>
+      <c r="D30" s="40"/>
+      <c r="E30" s="40"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+      <c r="H30" s="40"/>
     </row>
     <row r="31" spans="1:11">
-      <c r="H31" s="24"/>
-[...6 lines deleted...]
-      <c r="H33" s="26"/>
+      <c r="A31" s="40"/>
+      <c r="B31" s="40"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+    </row>
+    <row r="32" spans="1:11" s="22" customFormat="1" ht="14.25">
+      <c r="A32" s="40"/>
+      <c r="B32" s="40"/>
+      <c r="C32" s="40"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="40"/>
+      <c r="F32" s="40"/>
+      <c r="G32" s="40"/>
+      <c r="H32" s="40"/>
+    </row>
+    <row r="33" spans="1:8" s="22" customFormat="1" ht="14.25">
+      <c r="A33" s="40"/>
+      <c r="B33" s="40"/>
+      <c r="C33" s="40"/>
+      <c r="D33" s="40"/>
+      <c r="E33" s="40"/>
+      <c r="F33" s="40"/>
+      <c r="G33" s="40"/>
+      <c r="H33" s="40"/>
     </row>
     <row r="34" spans="1:8" s="22" customFormat="1" ht="14.25">
-      <c r="H34" s="26"/>
+      <c r="A34" s="40"/>
+      <c r="B34" s="40"/>
+      <c r="C34" s="40"/>
+      <c r="D34" s="40"/>
+      <c r="E34" s="40"/>
+      <c r="F34" s="40"/>
+      <c r="G34" s="40"/>
+      <c r="H34" s="40"/>
     </row>
     <row r="35" spans="1:8" s="22" customFormat="1" ht="14.25">
-      <c r="H35" s="23"/>
-[...2 lines deleted...]
-      <c r="A36" s="25"/>
+      <c r="A35" s="40"/>
+      <c r="B35" s="40"/>
+      <c r="C35" s="40"/>
+      <c r="D35" s="40"/>
+      <c r="E35" s="40"/>
+      <c r="F35" s="40"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="40"/>
+    </row>
+    <row r="36" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="H36" s="26"/>
     </row>
-    <row r="37" spans="1:8" s="22" customFormat="1" ht="14.25">
-      <c r="H37" s="27"/>
+    <row r="37" spans="1:8" s="22" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A37" s="40"/>
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="40"/>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
     </row>
     <row r="38" spans="1:8" s="22" customFormat="1" ht="14.25">
-      <c r="H38" s="27"/>
-[...6 lines deleted...]
-      <c r="H40" s="27"/>
+      <c r="A38" s="40"/>
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+    </row>
+    <row r="39" spans="1:8" s="22" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A39" s="40"/>
+      <c r="B39" s="40"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+    </row>
+    <row r="40" spans="1:8" s="22" customFormat="1" ht="14.25">
+      <c r="A40" s="40"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="40"/>
     </row>
     <row r="41" spans="1:8" s="22" customFormat="1" ht="14.25">
-      <c r="H41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="H41" s="23"/>
     </row>
     <row r="42" spans="1:8" s="22" customFormat="1" ht="14.25">
-      <c r="F42" s="29"/>
       <c r="H42" s="23"/>
     </row>
-    <row r="43" spans="1:8" s="22" customFormat="1" ht="14.25">
-[...9 lines deleted...]
-      <c r="A47" s="22"/>
+    <row r="43" spans="1:8">
+      <c r="H43" s="24"/>
+    </row>
+    <row r="44" spans="1:8" ht="14.25">
+      <c r="H44" s="25"/>
+    </row>
+    <row r="46" spans="1:8" s="29" customFormat="1" ht="15">
+      <c r="A46" s="22"/>
+      <c r="H46" s="25"/>
+    </row>
+    <row r="47" spans="1:8" ht="14.25">
       <c r="H47" s="26"/>
     </row>
     <row r="48" spans="1:8" ht="14.25">
-      <c r="H48" s="27"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:8" ht="14.25">
+      <c r="H48" s="26"/>
+    </row>
+    <row r="49" spans="1:8">
       <c r="H49" s="27"/>
     </row>
-    <row r="50" spans="1:8">
-[...3 lines deleted...]
-      <c r="A51" s="31"/>
+    <row r="50" spans="1:8" ht="14.25">
+      <c r="A50" s="30"/>
+      <c r="H50" s="26"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="H51" s="27"/>
     </row>
-    <row r="52" spans="1:8">
-[...1 lines deleted...]
-    </row>
   </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A37:H38"/>
+    <mergeCell ref="A39:H40"/>
+    <mergeCell ref="A32:H33"/>
+    <mergeCell ref="A34:H35"/>
+    <mergeCell ref="A28:H29"/>
+    <mergeCell ref="A30:H31"/>
+  </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I49"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A31" sqref="A31:XFD31"/>
+    <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
       <c r="D4" s="7">
         <v>36.630000000000003</v>
       </c>
-      <c r="G4" s="34"/>
+      <c r="G4" s="33"/>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>2024</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5" s="6">
         <v>3087.6786000000002</v>
       </c>
       <c r="D5" s="7">
         <v>37.440000000000005</v>
       </c>
-      <c r="G5" s="34"/>
+      <c r="G5" s="33"/>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6">
         <v>2024</v>
       </c>
       <c r="B6">
         <v>3</v>
       </c>
       <c r="C6" s="6">
         <v>2886.5799000000002</v>
       </c>
       <c r="D6" s="7">
         <v>37.800000000000004</v>
       </c>
-      <c r="G6" s="34"/>
+      <c r="G6" s="33"/>
       <c r="H6" s="6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7">
         <v>2024</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" s="6">
         <v>2347.1648999999998</v>
       </c>
       <c r="D7" s="7">
         <v>37.71</v>
       </c>
-      <c r="G7" s="34"/>
+      <c r="G7" s="33"/>
       <c r="H7" s="6"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="7">
         <v>2024</v>
       </c>
       <c r="B8" s="7">
         <v>5</v>
       </c>
       <c r="C8" s="8">
         <v>1521.7901999999999</v>
       </c>
       <c r="D8" s="7">
         <v>38.07</v>
       </c>
-      <c r="G8" s="34"/>
+      <c r="G8" s="33"/>
       <c r="H8" s="6"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9">
         <v>2024</v>
       </c>
       <c r="B9">
         <v>6</v>
       </c>
       <c r="C9" s="8">
         <v>1031.5655999999999</v>
       </c>
       <c r="D9" s="7">
         <v>40.680000000000007</v>
       </c>
-      <c r="G9" s="34"/>
+      <c r="G9" s="33"/>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="7">
         <v>2024</v>
       </c>
       <c r="B10" s="7">
         <v>7</v>
       </c>
       <c r="C10" s="8">
         <v>778.47839999999997</v>
       </c>
       <c r="D10" s="7">
         <v>39.96</v>
       </c>
-      <c r="G10" s="34"/>
+      <c r="G10" s="33"/>
       <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11">
         <v>2024</v>
       </c>
       <c r="B11">
         <v>8</v>
       </c>
       <c r="C11" s="8">
         <v>717.76170000000002</v>
       </c>
       <c r="D11" s="8">
         <v>37.53</v>
       </c>
-      <c r="G11" s="34"/>
+      <c r="G11" s="33"/>
       <c r="H11" s="6"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7">
         <v>2024</v>
       </c>
       <c r="B12" s="7">
         <v>9</v>
       </c>
       <c r="C12" s="8">
         <v>1426.4010000000001</v>
       </c>
       <c r="D12" s="8">
         <v>38.519999999999996</v>
       </c>
-      <c r="G12" s="34"/>
+      <c r="G12" s="33"/>
       <c r="H12" s="6"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13">
         <v>2024</v>
       </c>
       <c r="B13">
         <v>10</v>
       </c>
       <c r="C13" s="8">
         <v>2027.2545</v>
       </c>
       <c r="D13" s="8">
         <v>41.22</v>
       </c>
-      <c r="G13" s="34"/>
+      <c r="G13" s="33"/>
       <c r="H13" s="6"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="7">
         <v>2024</v>
       </c>
       <c r="B14" s="7">
         <v>11</v>
       </c>
       <c r="C14" s="8">
         <v>3271.0796999999998</v>
       </c>
       <c r="D14" s="8">
         <v>40.14</v>
       </c>
-      <c r="G14" s="34"/>
+      <c r="G14" s="33"/>
       <c r="H14" s="6"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="7">
         <v>2024</v>
       </c>
       <c r="B15" s="7">
         <v>12</v>
       </c>
       <c r="C15" s="8">
         <v>4210.3692000000001</v>
       </c>
       <c r="D15" s="8">
         <v>45.269999999999996</v>
       </c>
       <c r="F15" s="6"/>
-      <c r="G15" s="34"/>
+      <c r="G15" s="33"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="7">
         <v>2025</v>
       </c>
       <c r="B16" s="7">
         <v>1</v>
       </c>
       <c r="C16" s="8">
         <v>4301.2773000000007</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="32">
         <v>39.337017834600005</v>
       </c>
       <c r="F16" s="6"/>
-      <c r="G16" s="35"/>
+      <c r="G16" s="34"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
     </row>
     <row r="17" spans="1:9" s="7" customFormat="1">
       <c r="A17" s="7">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>3624.2595000000001</v>
       </c>
       <c r="D17" s="8">
         <v>37.634133392099997</v>
       </c>
       <c r="F17"/>
-      <c r="G17" s="35"/>
+      <c r="G17" s="34"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
     </row>
     <row r="18" spans="1:9" s="7" customFormat="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>3</v>
       </c>
       <c r="C18" s="8">
         <v>2931.0218999999997</v>
       </c>
       <c r="D18" s="8">
         <v>42.547416038099996</v>
       </c>
       <c r="F18"/>
-      <c r="G18" s="35"/>
+      <c r="G18" s="34"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7">
         <v>2025</v>
       </c>
       <c r="B19" s="7">
         <v>4</v>
       </c>
       <c r="C19" s="8">
         <v>1887.8985</v>
       </c>
       <c r="D19" s="8">
         <v>39.999357117899997</v>
       </c>
-      <c r="G19" s="35"/>
+      <c r="G19" s="34"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7">
         <v>2025</v>
       </c>
       <c r="B20" s="7">
         <v>5</v>
       </c>
       <c r="C20" s="8">
         <v>1447.8263999999999</v>
       </c>
       <c r="D20" s="8">
         <v>41.444115941700005</v>
       </c>
-      <c r="G20" s="35"/>
+      <c r="G20" s="34"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="7">
         <v>2025</v>
       </c>
       <c r="B21" s="7">
         <v>6</v>
       </c>
-      <c r="C21" s="36">
+      <c r="C21" s="35">
         <v>783.7047</v>
       </c>
       <c r="D21" s="8">
         <v>39.577335380099996</v>
       </c>
-      <c r="G21" s="35"/>
+      <c r="G21" s="34"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7">
         <v>2025</v>
       </c>
       <c r="B22" s="7">
         <v>7</v>
       </c>
       <c r="C22" s="8">
         <v>804.00240000000008</v>
       </c>
       <c r="D22" s="8">
         <v>41.286571960500005</v>
       </c>
-      <c r="G22" s="35"/>
+      <c r="G22" s="34"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7">
         <v>2025</v>
       </c>
       <c r="B23" s="7">
         <v>8</v>
       </c>
       <c r="C23" s="8">
         <v>771.99210000000005</v>
       </c>
       <c r="D23" s="8">
         <v>40.755178949399991</v>
       </c>
-      <c r="G23" s="35"/>
+      <c r="G23" s="34"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7">
         <v>2025</v>
       </c>
       <c r="B24" s="7">
         <v>9</v>
       </c>
       <c r="C24" s="8">
         <v>1239.3468</v>
       </c>
       <c r="D24" s="8">
         <v>40.727422301400004</v>
       </c>
-      <c r="G24" s="35"/>
+      <c r="G24" s="34"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7">
         <v>2025</v>
       </c>
       <c r="B25" s="7">
         <v>10</v>
       </c>
       <c r="C25" s="8">
         <v>2271.9870000000001</v>
       </c>
       <c r="D25" s="8">
         <v>52.419514085099998</v>
       </c>
-      <c r="G25" s="35"/>
+      <c r="G25" s="34"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="7">
         <v>2025</v>
       </c>
       <c r="B26" s="7">
         <v>11</v>
       </c>
       <c r="C26" s="8">
         <v>3339.5022000000004</v>
       </c>
       <c r="D26" s="8">
         <v>46.223482376699998</v>
       </c>
-      <c r="G26" s="35"/>
+      <c r="G26" s="34"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>12</v>
       </c>
       <c r="C27" s="8">
         <v>3914.973</v>
       </c>
       <c r="D27" s="8">
         <v>47.924258843700002</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>4626.0711000000001</v>
       </c>
-      <c r="D28" s="37">
-[...2 lines deleted...]
-      <c r="G28" s="39"/>
+      <c r="D28" s="36">
+        <v>48.858702588090004</v>
+      </c>
+      <c r="G28" s="37"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>2</v>
       </c>
       <c r="C29" s="8">
         <f>0.9*3525.314</f>
         <v>3172.7826</v>
       </c>
-      <c r="D29" s="37">
-[...2 lines deleted...]
-      <c r="G29" s="39"/>
+      <c r="D29" s="36">
+        <v>45.412492131</v>
+      </c>
+      <c r="G29" s="37"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>3</v>
       </c>
       <c r="C30" s="8">
         <v>2979.4049999999997</v>
       </c>
-      <c r="D30" s="37">
-[...2 lines deleted...]
-      <c r="G30" s="39"/>
+      <c r="D30" s="36">
+        <v>49.165841625300004</v>
+      </c>
+      <c r="G30" s="37"/>
     </row>
     <row r="31" spans="1:9" s="7" customFormat="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="7">
         <v>4</v>
       </c>
       <c r="C31" s="8">
         <v>1736.1179999999999</v>
       </c>
-      <c r="D31" s="37">
-[...7 lines deleted...]
-      <c r="D32" s="8"/>
+      <c r="D31" s="36">
+        <v>45.919128721859998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" s="7" customFormat="1">
+      <c r="A32" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B32" s="7">
+        <v>5</v>
+      </c>
+      <c r="C32" s="8">
+        <v>1336.6890000000001</v>
+      </c>
+      <c r="D32" s="36">
+        <v>47.026650026700004</v>
+      </c>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="2"/>
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A34" s="2"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="3"/>
-[...2 lines deleted...]
-      <c r="A36" s="38" t="s">
+      <c r="A35" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="3"/>
+    </row>
+    <row r="37" spans="1:6" ht="15" customHeight="1">
+      <c r="A37" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B36" s="38"/>
-[...6 lines deleted...]
-      <c r="A37" s="38"/>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
     </row>
-    <row r="38" spans="1:6" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="38" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A38" s="38"/>
       <c r="B38" s="38"/>
       <c r="C38" s="38"/>
       <c r="D38" s="38"/>
       <c r="E38" s="38"/>
       <c r="F38" s="38"/>
     </row>
-    <row r="39" spans="1:6">
-      <c r="A39" s="38"/>
+    <row r="39" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A39" s="38" t="s">
+        <v>19</v>
+      </c>
       <c r="B39" s="38"/>
       <c r="C39" s="38"/>
       <c r="D39" s="38"/>
       <c r="E39" s="38"/>
       <c r="F39" s="38"/>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="3"/>
+      <c r="A40" s="38"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="3"/>
     </row>
-    <row r="45" spans="1:6">
-[...5 lines deleted...]
-      </c>
+    <row r="42" spans="1:6">
+      <c r="A42" s="3"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="11"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A36:F37"/>
-    <mergeCell ref="A38:F39"/>
+    <mergeCell ref="A37:F38"/>
+    <mergeCell ref="A39:F40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I114"/>
+  <dimension ref="A1:I115"/>
   <sheetViews>
     <sheetView topLeftCell="A12" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D33" sqref="D33"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="8.5703125" customWidth="1"/>
     <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="7" customFormat="1">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
       <c r="D4" s="6">
         <v>36.630000000000003</v>
       </c>
     </row>
     <row r="5" spans="1:9" s="7" customFormat="1">
       <c r="A5">
         <v>2024</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5" s="6">
         <v>3087.6786000000002</v>
@@ -1837,51 +1960,51 @@
       <c r="A15" s="7">
         <v>2024</v>
       </c>
       <c r="B15" s="7">
         <v>12</v>
       </c>
       <c r="C15" s="8">
         <v>4210.3692000000001</v>
       </c>
       <c r="D15" s="8">
         <v>45.269999999999996</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="1:9" s="7" customFormat="1">
       <c r="A16" s="7">
         <v>2025</v>
       </c>
       <c r="B16" s="7">
         <v>1</v>
       </c>
       <c r="C16" s="8">
         <v>4301.2773000000007</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="32">
         <v>39.337017834600005</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
     </row>
     <row r="17" spans="1:4" s="7" customFormat="1">
       <c r="A17" s="7">
         <v>2025</v>
       </c>
       <c r="B17" s="7">
         <v>2</v>
       </c>
       <c r="C17" s="8">
         <v>3624.2595000000001</v>
       </c>
       <c r="D17" s="8">
         <v>37.634133392099997</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="7" customFormat="1">
       <c r="A18" s="7">
         <v>2025</v>
       </c>
       <c r="B18" s="7">
         <v>3</v>
@@ -2009,246 +2132,260 @@
     <row r="27" spans="1:4" s="7" customFormat="1">
       <c r="A27" s="7">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>12</v>
       </c>
       <c r="C27" s="8">
         <v>3914.973</v>
       </c>
       <c r="D27" s="8">
         <v>47.924258843700002</v>
       </c>
     </row>
     <row r="28" spans="1:4" s="7" customFormat="1">
       <c r="A28" s="7">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>4626.0711000000001</v>
       </c>
       <c r="D28" s="8">
-        <v>48.483936288090007</v>
+        <v>48.858702588090004</v>
       </c>
     </row>
     <row r="29" spans="1:4" s="7" customFormat="1">
       <c r="A29" s="7">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>2</v>
       </c>
       <c r="C29" s="8">
         <v>3172.7826</v>
       </c>
       <c r="D29" s="8">
-        <v>44.900677430999991</v>
+        <v>45.412492131</v>
       </c>
     </row>
     <row r="30" spans="1:4" s="7" customFormat="1">
       <c r="A30" s="7">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>3</v>
       </c>
       <c r="C30" s="8">
         <v>2979.4049999999997</v>
       </c>
       <c r="D30" s="8">
-        <v>48.755373225300005</v>
+        <v>49.165841625300004</v>
       </c>
     </row>
     <row r="31" spans="1:4" s="7" customFormat="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="7">
         <v>4</v>
       </c>
       <c r="C31" s="8">
         <v>1736.1179999999999</v>
       </c>
-      <c r="D31" s="37">
-[...3 lines deleted...]
-    <row r="32" spans="1:4" s="7" customFormat="1"/>
+      <c r="D31" s="8">
+        <v>45.919128721859998</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" s="7" customFormat="1">
+      <c r="A32" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B32" s="7">
+        <v>5</v>
+      </c>
+      <c r="C32" s="8">
+        <v>1336.6890000000001</v>
+      </c>
+      <c r="D32" s="8">
+        <v>47.026650026700004</v>
+      </c>
+    </row>
     <row r="33" spans="1:9" s="7" customFormat="1"/>
-    <row r="34" spans="1:9" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="34" spans="1:9" s="7" customFormat="1"/>
     <row r="35" spans="1:9" s="7" customFormat="1">
-      <c r="A35" s="3"/>
+      <c r="A35" s="3" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="36" spans="1:9" s="7" customFormat="1">
-      <c r="A36" s="38" t="s">
-[...9 lines deleted...]
-      <c r="I36" s="38"/>
+      <c r="A36" s="3"/>
     </row>
     <row r="37" spans="1:9" s="7" customFormat="1">
-      <c r="A37" s="38"/>
+      <c r="A37" s="38" t="s">
+        <v>18</v>
+      </c>
       <c r="B37" s="38"/>
       <c r="C37" s="38"/>
       <c r="D37" s="38"/>
       <c r="E37" s="38"/>
       <c r="F37" s="38"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
     </row>
-    <row r="38" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="38" spans="1:9" s="7" customFormat="1">
+      <c r="A38" s="38"/>
       <c r="B38" s="38"/>
       <c r="C38" s="38"/>
       <c r="D38" s="38"/>
       <c r="E38" s="38"/>
       <c r="F38" s="38"/>
       <c r="G38" s="38"/>
       <c r="H38" s="38"/>
       <c r="I38" s="38"/>
     </row>
-    <row r="39" spans="1:9" s="7" customFormat="1">
-      <c r="A39" s="38"/>
+    <row r="39" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A39" s="38" t="s">
+        <v>22</v>
+      </c>
       <c r="B39" s="38"/>
       <c r="C39" s="38"/>
       <c r="D39" s="38"/>
       <c r="E39" s="38"/>
       <c r="F39" s="38"/>
       <c r="G39" s="38"/>
       <c r="H39" s="38"/>
       <c r="I39" s="38"/>
     </row>
     <row r="40" spans="1:9" s="7" customFormat="1">
-      <c r="A40" s="3"/>
+      <c r="A40" s="38"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
     </row>
     <row r="41" spans="1:9" s="7" customFormat="1">
       <c r="A41" s="3"/>
     </row>
     <row r="42" spans="1:9" s="7" customFormat="1">
       <c r="A42" s="3"/>
     </row>
-    <row r="43" spans="1:9" s="7" customFormat="1"/>
+    <row r="43" spans="1:9" s="7" customFormat="1">
+      <c r="A43" s="3"/>
+    </row>
     <row r="44" spans="1:9" s="7" customFormat="1"/>
     <row r="45" spans="1:9" s="7" customFormat="1"/>
     <row r="46" spans="1:9" s="7" customFormat="1"/>
-    <row r="47" spans="1:9" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="47" spans="1:9" s="7" customFormat="1"/>
     <row r="48" spans="1:9" s="7" customFormat="1">
       <c r="A48" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="7" customFormat="1">
+      <c r="A49" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="49" s="7" customFormat="1"/>
-[...14 lines deleted...]
-    <row r="64" s="7" customFormat="1"/>
+    <row r="50" spans="1:1" s="7" customFormat="1"/>
+    <row r="51" spans="1:1" s="7" customFormat="1"/>
+    <row r="52" spans="1:1" s="7" customFormat="1"/>
+    <row r="53" spans="1:1" s="7" customFormat="1"/>
+    <row r="54" spans="1:1" s="7" customFormat="1"/>
+    <row r="55" spans="1:1" s="7" customFormat="1"/>
+    <row r="56" spans="1:1" s="7" customFormat="1"/>
+    <row r="57" spans="1:1" s="7" customFormat="1"/>
+    <row r="58" spans="1:1" s="7" customFormat="1"/>
+    <row r="59" spans="1:1" s="7" customFormat="1"/>
+    <row r="60" spans="1:1" s="7" customFormat="1"/>
+    <row r="61" spans="1:1" s="7" customFormat="1"/>
+    <row r="62" spans="1:1" s="7" customFormat="1"/>
+    <row r="63" spans="1:1" s="7" customFormat="1"/>
+    <row r="64" spans="1:1" s="7" customFormat="1"/>
     <row r="65" s="7" customFormat="1"/>
     <row r="66" s="7" customFormat="1"/>
     <row r="67" s="7" customFormat="1"/>
     <row r="68" s="7" customFormat="1"/>
     <row r="69" s="7" customFormat="1"/>
     <row r="70" s="7" customFormat="1"/>
     <row r="71" s="7" customFormat="1"/>
     <row r="72" s="7" customFormat="1"/>
     <row r="73" s="7" customFormat="1"/>
     <row r="74" s="7" customFormat="1"/>
     <row r="75" s="7" customFormat="1"/>
     <row r="76" s="7" customFormat="1"/>
     <row r="77" s="7" customFormat="1"/>
     <row r="78" s="7" customFormat="1"/>
     <row r="79" s="7" customFormat="1"/>
     <row r="80" s="7" customFormat="1"/>
     <row r="81" s="7" customFormat="1"/>
     <row r="82" s="7" customFormat="1"/>
     <row r="83" s="7" customFormat="1"/>
     <row r="84" s="7" customFormat="1"/>
     <row r="85" s="7" customFormat="1"/>
     <row r="86" s="7" customFormat="1"/>
     <row r="87" s="7" customFormat="1"/>
     <row r="88" s="7" customFormat="1"/>
     <row r="89" s="7" customFormat="1"/>
     <row r="90" s="7" customFormat="1"/>
     <row r="91" s="7" customFormat="1"/>
     <row r="92" s="7" customFormat="1"/>
     <row r="93" s="7" customFormat="1"/>
     <row r="94" s="7" customFormat="1"/>
     <row r="95" s="7" customFormat="1"/>
     <row r="96" s="7" customFormat="1"/>
     <row r="97" s="7" customFormat="1"/>
     <row r="98" s="7" customFormat="1"/>
     <row r="99" s="7" customFormat="1"/>
     <row r="100" s="7" customFormat="1"/>
     <row r="101" s="7" customFormat="1"/>
     <row r="102" s="7" customFormat="1"/>
     <row r="103" s="7" customFormat="1"/>
     <row r="104" s="7" customFormat="1"/>
     <row r="105" s="7" customFormat="1"/>
     <row r="106" s="7" customFormat="1"/>
     <row r="107" s="7" customFormat="1"/>
     <row r="108" s="7" customFormat="1"/>
     <row r="109" s="7" customFormat="1"/>
     <row r="110" s="7" customFormat="1"/>
     <row r="111" s="7" customFormat="1"/>
     <row r="112" s="7" customFormat="1"/>
     <row r="113" s="7" customFormat="1"/>
     <row r="114" s="7" customFormat="1"/>
+    <row r="115" s="7" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A36:I37"/>
-    <mergeCell ref="A38:I39"/>
+    <mergeCell ref="A37:I38"/>
+    <mergeCell ref="A39:I40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>