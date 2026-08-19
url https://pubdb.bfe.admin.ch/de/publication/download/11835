--- v3 (2026-07-10)
+++ v4 (2026-08-19)
@@ -5,101 +5,102 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-01 Gesamtenergiestatistik\Erdgas\VSG Erdgasimporte (monatlich, jährlich)\Monatliche Gasdaten Publikation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C22CFC35-AFDD-42F6-874A-003F18F05F56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47E9ACEE-C76B-441D-8D3F-0A32FD8A1E16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1095" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titelblatt" sheetId="4" r:id="rId1"/>
     <sheet name="DE" sheetId="2" r:id="rId2"/>
     <sheet name="FR" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK10" localSheetId="0">Titelblatt!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$40</definedName>
     <definedName name="veränbenz">#REF!</definedName>
     <definedName name="verändies">#REF!</definedName>
     <definedName name="veränel">#REF!</definedName>
     <definedName name="veränendverb">#REF!</definedName>
     <definedName name="veränerd">#REF!</definedName>
     <definedName name="veränfernw">#REF!</definedName>
     <definedName name="veränflug">#REF!</definedName>
     <definedName name="verängas">#REF!</definedName>
     <definedName name="veränhel">#REF!</definedName>
     <definedName name="veränhms">#REF!</definedName>
     <definedName name="veränholz">#REF!</definedName>
     <definedName name="veränkoh">#REF!</definedName>
     <definedName name="veränmüll">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C29" i="2" l="1"/>
+  <c r="C33" i="2" l="1"/>
+  <c r="C29" i="2"/>
   <c r="C26" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Mois</t>
   </si>
   <si>
     <t>Gas: Nettoimport von Erdgas und Biogaseinspeisung ins Erdgasnetz  - Monatswerte, in GWh (Hi)</t>
   </si>
   <si>
     <r>
       <t>Nettoimport Erdgas</t>
     </r>
@@ -191,69 +192,69 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Injection de biogaz dans le réseau</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>2  à partir de 01.2026 valeurs provisoires; les valeurs définitives sont disponibles à la fin du premier trimestre de l'année suivante. Les valeurs provisoires sont adaptées rétroactivement lorsque les valeurs définitives sont disponibles.</t>
   </si>
   <si>
-    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-07-06</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Schweizerische Energiestatistik (ENSTAT) / Statistique suisse de l’énergie (ENSTAT) </t>
   </si>
   <si>
     <t>Diese Statistikdaten sind Teil der Schweizerischen Energiestatistik (ENSTAT) des Bundesamts für Energie (BFE), öffentliche Statistik des Bundes im Energiebereich (gesetzliche Grundlage: Bundesstatistikgesetz (BStatG)).</t>
   </si>
   <si>
     <t>Ces données statistiques font partie de la Statistique suisse de l’énergie (ENSTAT) de l'Office fédéral de l'énergie (OFEN), statistique publique de la Confédération dans le domaine de l’énergie (base légale : Loi sur la statistique fédérale (LSF)).</t>
   </si>
   <si>
     <t xml:space="preserve">Nettoimport von Erdgas und Biogaseinspeisung </t>
   </si>
   <si>
     <t>ins Erdgasnetz  - Monatswerte</t>
+  </si>
+  <si>
+    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-07-22</t>
+  </si>
+  <si>
+    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-07-22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000%"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -481,55 +482,55 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Link 2" xfId="3" xr:uid="{E3FD58FB-E837-4AD8-B156-3138F22C915C}"/>
     <cellStyle name="Prozent" xfId="4" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="5" xr:uid="{7041A158-8189-42DF-ABEB-65C007A9582E}"/>
     <cellStyle name="Standard 3" xfId="1" xr:uid="{355AA42D-E4D7-44C2-A70E-ED284CB64E91}"/>
     <cellStyle name="Standard 4" xfId="2" xr:uid="{3F35097E-DD75-43BE-A4F5-135407A9B7ED}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -875,351 +876,351 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FC5A269-DEC7-4066-9B31-31A2674BA822}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="6" width="9.140625" style="14" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="257" max="16384" width="11.42578125" style="14"/>
+    <col min="1" max="6" width="9.1796875" style="14" customWidth="1"/>
+    <col min="7" max="7" width="21.453125" style="14" customWidth="1"/>
+    <col min="8" max="256" width="9.1796875" style="14" customWidth="1"/>
+    <col min="257" max="16384" width="11.453125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="12" customFormat="1" ht="9.75">
+    <row r="1" spans="1:11" s="12" customFormat="1" ht="9.5">
       <c r="I1" s="12" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="12" customFormat="1" ht="9.75">
+    <row r="2" spans="1:11" s="12" customFormat="1" ht="9.5">
       <c r="I2" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="12" customFormat="1" ht="6" customHeight="1"/>
-    <row r="4" spans="1:11" s="12" customFormat="1" ht="9.75">
+    <row r="4" spans="1:11" s="12" customFormat="1" ht="10">
       <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="12" customFormat="1" ht="9.75"/>
+    <row r="5" spans="1:11" s="12" customFormat="1" ht="9.5"/>
     <row r="8" spans="1:11">
       <c r="K8" s="15"/>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="39" t="s">
-        <v>25</v>
+      <c r="A10" s="38" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
     </row>
-    <row r="12" spans="1:11" s="18" customFormat="1" ht="27">
+    <row r="12" spans="1:11" s="18" customFormat="1" ht="26.5">
       <c r="A12" s="17" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="27">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="26.5">
       <c r="A13" s="17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="20" customFormat="1" ht="9" customHeight="1">
       <c r="A14" s="19"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="21"/>
     </row>
-    <row r="16" spans="1:11" ht="27">
+    <row r="16" spans="1:11" ht="26.5">
       <c r="A16" s="17" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="27">
+    <row r="17" spans="1:11" ht="26.5">
       <c r="A17" s="17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="16"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
     </row>
-    <row r="21" spans="1:11" s="22" customFormat="1" ht="14.25"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:11" s="22" customFormat="1" ht="14.25">
+    <row r="21" spans="1:11" s="22" customFormat="1" ht="14"/>
+    <row r="22" spans="1:11" s="22" customFormat="1" ht="14"/>
+    <row r="23" spans="1:11" s="22" customFormat="1" ht="14">
       <c r="H23" s="23"/>
     </row>
-    <row r="24" spans="1:11" s="22" customFormat="1" ht="14.25">
+    <row r="24" spans="1:11" s="22" customFormat="1" ht="14">
       <c r="H24" s="23"/>
     </row>
-    <row r="25" spans="1:11" s="22" customFormat="1" ht="14.25">
+    <row r="25" spans="1:11" s="22" customFormat="1" ht="14">
       <c r="H25" s="23"/>
     </row>
-    <row r="26" spans="1:11" s="22" customFormat="1" ht="14.25">
+    <row r="26" spans="1:11" s="22" customFormat="1" ht="14">
       <c r="H26" s="23"/>
     </row>
     <row r="27" spans="1:11">
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:11">
-      <c r="A28" s="40" t="s">
-[...8 lines deleted...]
-      <c r="H28" s="40"/>
+      <c r="A28" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
     </row>
     <row r="29" spans="1:11">
-      <c r="A29" s="40"/>
-[...6 lines deleted...]
-      <c r="H29" s="40"/>
+      <c r="A29" s="39"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:11">
-      <c r="A30" s="40" t="s">
-[...8 lines deleted...]
-      <c r="H30" s="40"/>
+      <c r="A30" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:11">
-      <c r="A31" s="40"/>
-[...48 lines deleted...]
-    <row r="36" spans="1:8" s="22" customFormat="1" ht="14.25">
+      <c r="A31" s="39"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
+    </row>
+    <row r="32" spans="1:11" s="22" customFormat="1" ht="14">
+      <c r="A32" s="39"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
+    </row>
+    <row r="33" spans="1:8" s="22" customFormat="1" ht="14">
+      <c r="A33" s="39"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+    </row>
+    <row r="34" spans="1:8" s="22" customFormat="1" ht="14">
+      <c r="A34" s="39"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
+    </row>
+    <row r="35" spans="1:8" s="22" customFormat="1" ht="14">
+      <c r="A35" s="39"/>
+      <c r="B35" s="39"/>
+      <c r="C35" s="39"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+    </row>
+    <row r="36" spans="1:8" s="22" customFormat="1" ht="14">
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:8" s="22" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A37" s="40"/>
-[...16 lines deleted...]
-      <c r="H38" s="40"/>
+      <c r="A37" s="39"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+    </row>
+    <row r="38" spans="1:8" s="22" customFormat="1" ht="14">
+      <c r="A38" s="39"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
     </row>
     <row r="39" spans="1:8" s="22" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A39" s="40"/>
-[...18 lines deleted...]
-    <row r="41" spans="1:8" s="22" customFormat="1" ht="14.25">
+      <c r="A39" s="39"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+    </row>
+    <row r="40" spans="1:8" s="22" customFormat="1" ht="14">
+      <c r="A40" s="39"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="39"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
+    </row>
+    <row r="41" spans="1:8" s="22" customFormat="1" ht="14">
       <c r="F41" s="28"/>
       <c r="H41" s="23"/>
     </row>
-    <row r="42" spans="1:8" s="22" customFormat="1" ht="14.25">
+    <row r="42" spans="1:8" s="22" customFormat="1" ht="14">
       <c r="H42" s="23"/>
     </row>
     <row r="43" spans="1:8">
       <c r="H43" s="24"/>
     </row>
-    <row r="44" spans="1:8" ht="14.25">
+    <row r="44" spans="1:8" ht="14">
       <c r="H44" s="25"/>
     </row>
-    <row r="46" spans="1:8" s="29" customFormat="1" ht="15">
+    <row r="46" spans="1:8" s="29" customFormat="1" ht="15.5">
       <c r="A46" s="22"/>
       <c r="H46" s="25"/>
     </row>
-    <row r="47" spans="1:8" ht="14.25">
+    <row r="47" spans="1:8" ht="14">
       <c r="H47" s="26"/>
     </row>
-    <row r="48" spans="1:8" ht="14.25">
+    <row r="48" spans="1:8" ht="14">
       <c r="H48" s="26"/>
     </row>
     <row r="49" spans="1:8">
       <c r="H49" s="27"/>
     </row>
-    <row r="50" spans="1:8" ht="14.25">
+    <row r="50" spans="1:8" ht="14">
       <c r="A50" s="30"/>
       <c r="H50" s="26"/>
     </row>
     <row r="51" spans="1:8">
       <c r="H51" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A37:H38"/>
     <mergeCell ref="A39:H40"/>
     <mergeCell ref="A32:H33"/>
     <mergeCell ref="A34:H35"/>
     <mergeCell ref="A28:H29"/>
     <mergeCell ref="A30:H31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="2" width="10.7109375" customWidth="1"/>
-    <col min="3" max="4" width="35.7109375" customWidth="1"/>
+    <col min="1" max="2" width="10.7265625" customWidth="1"/>
+    <col min="3" max="4" width="35.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75">
+    <row r="1" spans="1:9" ht="18.5">
       <c r="A1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="17.25">
+    <row r="3" spans="1:9" ht="16.5">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
       <c r="D4" s="7">
         <v>36.630000000000003</v>
@@ -1598,215 +1599,230 @@
     <row r="27" spans="1:9">
       <c r="A27" s="7">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>12</v>
       </c>
       <c r="C27" s="8">
         <v>3914.973</v>
       </c>
       <c r="D27" s="8">
         <v>47.924258843700002</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>4626.0711000000001</v>
       </c>
       <c r="D28" s="36">
-        <v>48.858702588090004</v>
+        <v>48.483936288090007</v>
       </c>
       <c r="G28" s="37"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>2</v>
       </c>
       <c r="C29" s="8">
         <f>0.9*3525.314</f>
         <v>3172.7826</v>
       </c>
       <c r="D29" s="36">
-        <v>45.412492131</v>
+        <v>44.900677430999991</v>
       </c>
       <c r="G29" s="37"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="7">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>3</v>
       </c>
       <c r="C30" s="8">
         <v>2979.4049999999997</v>
       </c>
       <c r="D30" s="36">
-        <v>49.165841625300004</v>
+        <v>48.755373225300005</v>
       </c>
       <c r="G30" s="37"/>
     </row>
     <row r="31" spans="1:9" s="7" customFormat="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="7">
         <v>4</v>
       </c>
       <c r="C31" s="8">
         <v>1736.1179999999999</v>
       </c>
       <c r="D31" s="36">
-        <v>45.919128721859998</v>
+        <v>45.304093921860002</v>
       </c>
     </row>
     <row r="32" spans="1:9" s="7" customFormat="1">
       <c r="A32" s="7">
         <v>2026</v>
       </c>
       <c r="B32" s="7">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>1336.6890000000001</v>
       </c>
       <c r="D32" s="36">
-        <v>47.026650026700004</v>
-[...6 lines deleted...]
-      <c r="D33" s="8"/>
+        <v>46.48229582670001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" s="7" customFormat="1">
+      <c r="A33" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B33" s="7">
+        <v>6</v>
+      </c>
+      <c r="C33" s="8">
+        <f>0.9*900.04</f>
+        <v>810.03599999999994</v>
+      </c>
+      <c r="D33" s="36">
+        <v>46.094817391199996</v>
+      </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="2"/>
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="8"/>
+      <c r="D34" s="8"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A35" s="2"/>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="3"/>
-[...2 lines deleted...]
-      <c r="A37" s="38" t="s">
+      <c r="A36" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="3"/>
+    </row>
+    <row r="38" spans="1:6" ht="15" customHeight="1">
+      <c r="A38" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B37" s="38"/>
-[...14 lines deleted...]
-      <c r="A39" s="38" t="s">
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+    </row>
+    <row r="39" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A39" s="40"/>
+      <c r="B39" s="40"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+    </row>
+    <row r="40" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A40" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="38"/>
-[...11 lines deleted...]
-      <c r="F40" s="38"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="3"/>
+      <c r="A41" s="40"/>
+      <c r="B41" s="40"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="40"/>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="3"/>
     </row>
-    <row r="46" spans="1:6">
-[...5 lines deleted...]
-      </c>
+    <row r="43" spans="1:6">
+      <c r="A43" s="3"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="11"/>
     </row>
     <row r="49" spans="1:1">
       <c r="A49" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A37:F38"/>
-    <mergeCell ref="A39:F40"/>
+    <mergeCell ref="A38:F39"/>
+    <mergeCell ref="A40:F41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I115"/>
+  <dimension ref="A1:I116"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+    <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G29" sqref="G29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="2" width="8.5703125" customWidth="1"/>
-    <col min="3" max="4" width="35.7109375" customWidth="1"/>
+    <col min="1" max="2" width="8.54296875" customWidth="1"/>
+    <col min="3" max="4" width="35.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75">
+    <row r="1" spans="1:9" ht="18.5">
       <c r="A1" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="17.25">
+    <row r="3" spans="1:9" ht="16.5">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="7" customFormat="1">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
       <c r="D4" s="6">
         <v>36.630000000000003</v>
@@ -2132,191 +2148,204 @@
     <row r="27" spans="1:4" s="7" customFormat="1">
       <c r="A27" s="7">
         <v>2025</v>
       </c>
       <c r="B27" s="7">
         <v>12</v>
       </c>
       <c r="C27" s="8">
         <v>3914.973</v>
       </c>
       <c r="D27" s="8">
         <v>47.924258843700002</v>
       </c>
     </row>
     <row r="28" spans="1:4" s="7" customFormat="1">
       <c r="A28" s="7">
         <v>2026</v>
       </c>
       <c r="B28" s="7">
         <v>1</v>
       </c>
       <c r="C28" s="8">
         <v>4626.0711000000001</v>
       </c>
       <c r="D28" s="8">
-        <v>48.858702588090004</v>
+        <v>48.483936288090007</v>
       </c>
     </row>
     <row r="29" spans="1:4" s="7" customFormat="1">
       <c r="A29" s="7">
         <v>2026</v>
       </c>
       <c r="B29" s="7">
         <v>2</v>
       </c>
       <c r="C29" s="8">
         <v>3172.7826</v>
       </c>
       <c r="D29" s="8">
-        <v>45.412492131</v>
+        <v>44.900677430999991</v>
       </c>
     </row>
     <row r="30" spans="1:4" s="7" customFormat="1">
       <c r="A30" s="7">
         <v>2026</v>
       </c>
       <c r="B30" s="7">
         <v>3</v>
       </c>
       <c r="C30" s="8">
         <v>2979.4049999999997</v>
       </c>
       <c r="D30" s="8">
-        <v>49.165841625300004</v>
+        <v>48.755373225300005</v>
       </c>
     </row>
     <row r="31" spans="1:4" s="7" customFormat="1">
       <c r="A31" s="7">
         <v>2026</v>
       </c>
       <c r="B31" s="7">
         <v>4</v>
       </c>
       <c r="C31" s="8">
         <v>1736.1179999999999</v>
       </c>
       <c r="D31" s="8">
-        <v>45.919128721859998</v>
+        <v>45.304093921860002</v>
       </c>
     </row>
     <row r="32" spans="1:4" s="7" customFormat="1">
       <c r="A32" s="7">
         <v>2026</v>
       </c>
       <c r="B32" s="7">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>1336.6890000000001</v>
       </c>
       <c r="D32" s="8">
-        <v>47.026650026700004</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" s="7" customFormat="1"/>
+        <v>46.48229582670001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" s="7" customFormat="1">
+      <c r="A33" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B33" s="7">
+        <v>6</v>
+      </c>
+      <c r="C33" s="8">
+        <v>810.03599999999994</v>
+      </c>
+      <c r="D33" s="8">
+        <v>46.094817391199996</v>
+      </c>
+    </row>
     <row r="34" spans="1:9" s="7" customFormat="1"/>
-    <row r="35" spans="1:9" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="35" spans="1:9" s="7" customFormat="1"/>
     <row r="36" spans="1:9" s="7" customFormat="1">
-      <c r="A36" s="3"/>
+      <c r="A36" s="3" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="37" spans="1:9" s="7" customFormat="1">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="3"/>
+    </row>
+    <row r="38" spans="1:9" s="7" customFormat="1" ht="14.5" customHeight="1">
+      <c r="A38" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="38"/>
-[...20 lines deleted...]
-      <c r="A39" s="38" t="s">
+      <c r="B38" s="40"/>
+      <c r="C38" s="40"/>
+      <c r="D38" s="40"/>
+      <c r="E38" s="40"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
+      <c r="H38" s="40"/>
+      <c r="I38" s="40"/>
+    </row>
+    <row r="39" spans="1:9" s="7" customFormat="1">
+      <c r="A39" s="40"/>
+      <c r="B39" s="40"/>
+      <c r="C39" s="40"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="40"/>
+    </row>
+    <row r="40" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A40" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="38"/>
-[...17 lines deleted...]
-      <c r="I40" s="38"/>
+      <c r="B40" s="40"/>
+      <c r="C40" s="40"/>
+      <c r="D40" s="40"/>
+      <c r="E40" s="40"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="40"/>
+      <c r="H40" s="40"/>
+      <c r="I40" s="40"/>
     </row>
     <row r="41" spans="1:9" s="7" customFormat="1">
-      <c r="A41" s="3"/>
+      <c r="A41" s="40"/>
+      <c r="B41" s="40"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="40"/>
+      <c r="E41" s="40"/>
+      <c r="F41" s="40"/>
+      <c r="G41" s="40"/>
+      <c r="H41" s="40"/>
+      <c r="I41" s="40"/>
     </row>
     <row r="42" spans="1:9" s="7" customFormat="1">
       <c r="A42" s="3"/>
     </row>
     <row r="43" spans="1:9" s="7" customFormat="1">
       <c r="A43" s="3"/>
     </row>
-    <row r="44" spans="1:9" s="7" customFormat="1"/>
+    <row r="44" spans="1:9" s="7" customFormat="1">
+      <c r="A44" s="3"/>
+    </row>
     <row r="45" spans="1:9" s="7" customFormat="1"/>
     <row r="46" spans="1:9" s="7" customFormat="1"/>
     <row r="47" spans="1:9" s="7" customFormat="1"/>
-    <row r="48" spans="1:9" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="48" spans="1:9" s="7" customFormat="1"/>
     <row r="49" spans="1:1" s="7" customFormat="1">
       <c r="A49" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" s="7" customFormat="1">
+      <c r="A50" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="50" spans="1:1" s="7" customFormat="1"/>
     <row r="51" spans="1:1" s="7" customFormat="1"/>
     <row r="52" spans="1:1" s="7" customFormat="1"/>
     <row r="53" spans="1:1" s="7" customFormat="1"/>
     <row r="54" spans="1:1" s="7" customFormat="1"/>
     <row r="55" spans="1:1" s="7" customFormat="1"/>
     <row r="56" spans="1:1" s="7" customFormat="1"/>
     <row r="57" spans="1:1" s="7" customFormat="1"/>
     <row r="58" spans="1:1" s="7" customFormat="1"/>
     <row r="59" spans="1:1" s="7" customFormat="1"/>
     <row r="60" spans="1:1" s="7" customFormat="1"/>
     <row r="61" spans="1:1" s="7" customFormat="1"/>
     <row r="62" spans="1:1" s="7" customFormat="1"/>
     <row r="63" spans="1:1" s="7" customFormat="1"/>
     <row r="64" spans="1:1" s="7" customFormat="1"/>
     <row r="65" s="7" customFormat="1"/>
     <row r="66" s="7" customFormat="1"/>
     <row r="67" s="7" customFormat="1"/>
     <row r="68" s="7" customFormat="1"/>
     <row r="69" s="7" customFormat="1"/>
     <row r="70" s="7" customFormat="1"/>
     <row r="71" s="7" customFormat="1"/>
     <row r="72" s="7" customFormat="1"/>
     <row r="73" s="7" customFormat="1"/>
     <row r="74" s="7" customFormat="1"/>
     <row r="75" s="7" customFormat="1"/>
@@ -2338,54 +2367,55 @@
     <row r="91" s="7" customFormat="1"/>
     <row r="92" s="7" customFormat="1"/>
     <row r="93" s="7" customFormat="1"/>
     <row r="94" s="7" customFormat="1"/>
     <row r="95" s="7" customFormat="1"/>
     <row r="96" s="7" customFormat="1"/>
     <row r="97" s="7" customFormat="1"/>
     <row r="98" s="7" customFormat="1"/>
     <row r="99" s="7" customFormat="1"/>
     <row r="100" s="7" customFormat="1"/>
     <row r="101" s="7" customFormat="1"/>
     <row r="102" s="7" customFormat="1"/>
     <row r="103" s="7" customFormat="1"/>
     <row r="104" s="7" customFormat="1"/>
     <row r="105" s="7" customFormat="1"/>
     <row r="106" s="7" customFormat="1"/>
     <row r="107" s="7" customFormat="1"/>
     <row r="108" s="7" customFormat="1"/>
     <row r="109" s="7" customFormat="1"/>
     <row r="110" s="7" customFormat="1"/>
     <row r="111" s="7" customFormat="1"/>
     <row r="112" s="7" customFormat="1"/>
     <row r="113" s="7" customFormat="1"/>
     <row r="114" s="7" customFormat="1"/>
     <row r="115" s="7" customFormat="1"/>
+    <row r="116" s="7" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A37:I38"/>
-    <mergeCell ref="A39:I40"/>
+    <mergeCell ref="A38:I39"/>
+    <mergeCell ref="A40:I41"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>