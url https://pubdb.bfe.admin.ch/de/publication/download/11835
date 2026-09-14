--- v4 (2026-08-19)
+++ v5 (2026-09-14)
@@ -5,102 +5,101 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AP\411 Statistiken\411-01 Gesamtenergiestatistik\Erdgas\VSG Erdgasimporte (monatlich, jährlich)\Monatliche Gasdaten Publikation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47E9ACEE-C76B-441D-8D3F-0A32FD8A1E16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45B9B311-6213-44D9-9F30-66CDE8C5A3D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titelblatt" sheetId="4" r:id="rId1"/>
     <sheet name="DE" sheetId="2" r:id="rId2"/>
     <sheet name="FR" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK10" localSheetId="0">Titelblatt!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="0">Titelblatt!$H$40</definedName>
     <definedName name="veränbenz">#REF!</definedName>
     <definedName name="verändies">#REF!</definedName>
     <definedName name="veränel">#REF!</definedName>
     <definedName name="veränendverb">#REF!</definedName>
     <definedName name="veränerd">#REF!</definedName>
     <definedName name="veränfernw">#REF!</definedName>
     <definedName name="veränflug">#REF!</definedName>
     <definedName name="verängas">#REF!</definedName>
     <definedName name="veränhel">#REF!</definedName>
     <definedName name="veränhms">#REF!</definedName>
     <definedName name="veränholz">#REF!</definedName>
     <definedName name="veränkoh">#REF!</definedName>
     <definedName name="veränmüll">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C33" i="2" l="1"/>
-  <c r="C29" i="2"/>
+  <c r="C29" i="2" l="1"/>
   <c r="C26" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Mois</t>
   </si>
   <si>
     <t>Gas: Nettoimport von Erdgas und Biogaseinspeisung ins Erdgasnetz  - Monatswerte, in GWh (Hi)</t>
   </si>
   <si>
     <r>
       <t>Nettoimport Erdgas</t>
     </r>
@@ -207,54 +206,54 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <t>2  à partir de 01.2026 valeurs provisoires; les valeurs définitives sont disponibles à la fin du premier trimestre de l'année suivante. Les valeurs provisoires sont adaptées rétroactivement lorsque les valeurs définitives sont disponibles.</t>
   </si>
   <si>
     <t xml:space="preserve">Schweizerische Energiestatistik (ENSTAT) / Statistique suisse de l’énergie (ENSTAT) </t>
   </si>
   <si>
     <t>Diese Statistikdaten sind Teil der Schweizerischen Energiestatistik (ENSTAT) des Bundesamts für Energie (BFE), öffentliche Statistik des Bundes im Energiebereich (gesetzliche Grundlage: Bundesstatistikgesetz (BStatG)).</t>
   </si>
   <si>
     <t>Ces données statistiques font partie de la Statistique suisse de l’énergie (ENSTAT) de l'Office fédéral de l'énergie (OFEN), statistique publique de la Confédération dans le domaine de l’énergie (base légale : Loi sur la statistique fédérale (LSF)).</t>
   </si>
   <si>
     <t xml:space="preserve">Nettoimport von Erdgas und Biogaseinspeisung </t>
   </si>
   <si>
     <t>ins Erdgasnetz  - Monatswerte</t>
   </si>
   <si>
-    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-07-22</t>
-[...2 lines deleted...]
-    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-07-22</t>
+    <t>Quelle: SWISSGAS, Verband der Schweizerischen Gasindustrie VSG und Pronovo AG; aktualisiert am 2026-08-24</t>
+  </si>
+  <si>
+    <t>Source: SWISSGAS, Association Suisse de l'Industrie Gazière ASIG et Pronovo SA; mis à jour le 2026-08-24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000%"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -876,351 +875,351 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FC5A269-DEC7-4066-9B31-31A2674BA822}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="6" width="9.1796875" style="14" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="257" max="16384" width="11.453125" style="14"/>
+    <col min="1" max="6" width="9.140625" style="14" customWidth="1"/>
+    <col min="7" max="7" width="21.42578125" style="14" customWidth="1"/>
+    <col min="8" max="256" width="9.140625" style="14" customWidth="1"/>
+    <col min="257" max="16384" width="11.42578125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="12" customFormat="1" ht="9.5">
+    <row r="1" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I1" s="12" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:11" s="12" customFormat="1" ht="9.5">
+    <row r="2" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I2" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="12" customFormat="1" ht="6" customHeight="1"/>
-    <row r="4" spans="1:11" s="12" customFormat="1" ht="10">
+    <row r="4" spans="1:11" s="12" customFormat="1" ht="9.75">
       <c r="I4" s="13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="12" customFormat="1" ht="9.5"/>
+    <row r="5" spans="1:11" s="12" customFormat="1" ht="9.75"/>
     <row r="8" spans="1:11">
       <c r="K8" s="15"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
       <c r="F11" s="31"/>
       <c r="G11" s="31"/>
       <c r="H11" s="31"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
     </row>
-    <row r="12" spans="1:11" s="18" customFormat="1" ht="26.5">
+    <row r="12" spans="1:11" s="18" customFormat="1" ht="27">
       <c r="A12" s="17" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="26.5">
+    <row r="13" spans="1:11" ht="27">
       <c r="A13" s="17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="20" customFormat="1" ht="9" customHeight="1">
       <c r="A14" s="19"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="21"/>
     </row>
-    <row r="16" spans="1:11" ht="26.5">
+    <row r="16" spans="1:11" ht="27">
       <c r="A16" s="17" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="17" spans="1:11" ht="26.5">
+    <row r="17" spans="1:11" ht="27">
       <c r="A17" s="17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="16"/>
       <c r="B18" s="16"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
     </row>
-    <row r="21" spans="1:11" s="22" customFormat="1" ht="14"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:11" s="22" customFormat="1" ht="14">
+    <row r="21" spans="1:11" s="22" customFormat="1" ht="14.25"/>
+    <row r="22" spans="1:11" s="22" customFormat="1" ht="14.25"/>
+    <row r="23" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H23" s="23"/>
     </row>
-    <row r="24" spans="1:11" s="22" customFormat="1" ht="14">
+    <row r="24" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H24" s="23"/>
     </row>
-    <row r="25" spans="1:11" s="22" customFormat="1" ht="14">
+    <row r="25" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H25" s="23"/>
     </row>
-    <row r="26" spans="1:11" s="22" customFormat="1" ht="14">
+    <row r="26" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="H26" s="23"/>
     </row>
     <row r="27" spans="1:11">
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="39" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="39"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="39"/>
       <c r="B29" s="39"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="39"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
       <c r="E30" s="39"/>
       <c r="F30" s="39"/>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="39"/>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
     </row>
-    <row r="32" spans="1:11" s="22" customFormat="1" ht="14">
+    <row r="32" spans="1:11" s="22" customFormat="1" ht="14.25">
       <c r="A32" s="39"/>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
     </row>
-    <row r="33" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="33" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="A33" s="39"/>
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
       <c r="F33" s="39"/>
       <c r="G33" s="39"/>
       <c r="H33" s="39"/>
     </row>
-    <row r="34" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="34" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="A34" s="39"/>
       <c r="B34" s="39"/>
       <c r="C34" s="39"/>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="39"/>
     </row>
-    <row r="35" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="35" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="A35" s="39"/>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
     </row>
-    <row r="36" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="36" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:8" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A37" s="39"/>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
     </row>
-    <row r="38" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="38" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="A38" s="39"/>
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
     </row>
     <row r="39" spans="1:8" s="22" customFormat="1" ht="14.25" customHeight="1">
       <c r="A39" s="39"/>
       <c r="B39" s="39"/>
       <c r="C39" s="39"/>
       <c r="D39" s="39"/>
       <c r="E39" s="39"/>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
       <c r="H39" s="39"/>
     </row>
-    <row r="40" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="40" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="A40" s="39"/>
       <c r="B40" s="39"/>
       <c r="C40" s="39"/>
       <c r="D40" s="39"/>
       <c r="E40" s="39"/>
       <c r="F40" s="39"/>
       <c r="G40" s="39"/>
       <c r="H40" s="39"/>
     </row>
-    <row r="41" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="41" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="F41" s="28"/>
       <c r="H41" s="23"/>
     </row>
-    <row r="42" spans="1:8" s="22" customFormat="1" ht="14">
+    <row r="42" spans="1:8" s="22" customFormat="1" ht="14.25">
       <c r="H42" s="23"/>
     </row>
     <row r="43" spans="1:8">
       <c r="H43" s="24"/>
     </row>
-    <row r="44" spans="1:8" ht="14">
+    <row r="44" spans="1:8" ht="14.25">
       <c r="H44" s="25"/>
     </row>
-    <row r="46" spans="1:8" s="29" customFormat="1" ht="15.5">
+    <row r="46" spans="1:8" s="29" customFormat="1" ht="15">
       <c r="A46" s="22"/>
       <c r="H46" s="25"/>
     </row>
-    <row r="47" spans="1:8" ht="14">
+    <row r="47" spans="1:8" ht="14.25">
       <c r="H47" s="26"/>
     </row>
-    <row r="48" spans="1:8" ht="14">
+    <row r="48" spans="1:8" ht="14.25">
       <c r="H48" s="26"/>
     </row>
     <row r="49" spans="1:8">
       <c r="H49" s="27"/>
     </row>
-    <row r="50" spans="1:8" ht="14">
+    <row r="50" spans="1:8" ht="14.25">
       <c r="A50" s="30"/>
       <c r="H50" s="26"/>
     </row>
     <row r="51" spans="1:8">
       <c r="H51" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A37:H38"/>
     <mergeCell ref="A39:H40"/>
     <mergeCell ref="A32:H33"/>
     <mergeCell ref="A34:H35"/>
     <mergeCell ref="A28:H29"/>
     <mergeCell ref="A30:H31"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <customProperties>
     <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+      <selection activeCell="A34" sqref="A33:D34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="10.7265625" customWidth="1"/>
-    <col min="3" max="4" width="35.7265625" customWidth="1"/>
+    <col min="1" max="2" width="10.7109375" customWidth="1"/>
+    <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.5">
+    <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="10" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="16.5">
+    <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
       <c r="D4" s="7">
         <v>36.630000000000003</v>
@@ -1670,159 +1669,172 @@
         <v>45.304093921860002</v>
       </c>
     </row>
     <row r="32" spans="1:9" s="7" customFormat="1">
       <c r="A32" s="7">
         <v>2026</v>
       </c>
       <c r="B32" s="7">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>1336.6890000000001</v>
       </c>
       <c r="D32" s="36">
         <v>46.48229582670001</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="7" customFormat="1">
       <c r="A33" s="7">
         <v>2026</v>
       </c>
       <c r="B33" s="7">
         <v>6</v>
       </c>
       <c r="C33" s="8">
-        <f>0.9*900.04</f>
         <v>810.03599999999994</v>
       </c>
       <c r="D33" s="36">
-        <v>46.094817391199996</v>
-[...6 lines deleted...]
-      <c r="D34" s="8"/>
+        <v>46.116840326328003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" s="7" customFormat="1">
+      <c r="A34" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B34" s="7">
+        <v>7</v>
+      </c>
+      <c r="C34" s="8">
+        <v>642.41370000000006</v>
+      </c>
+      <c r="D34" s="36">
+        <v>43.985280548699997</v>
+      </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="2"/>
+      <c r="A35" s="7"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
     </row>
     <row r="36" spans="1:6">
-      <c r="A36" s="3" t="s">
+      <c r="A36" s="2"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="3" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
-[...3 lines deleted...]
-      <c r="A38" s="40" t="s">
+    <row r="38" spans="1:6">
+      <c r="A38" s="3"/>
+    </row>
+    <row r="39" spans="1:6" ht="15" customHeight="1">
+      <c r="A39" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B38" s="40"/>
-[...6 lines deleted...]
-      <c r="A39" s="40"/>
       <c r="B39" s="40"/>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="40"/>
       <c r="F39" s="40"/>
     </row>
-    <row r="40" spans="1:6" ht="13.5" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A40" s="40"/>
       <c r="B40" s="40"/>
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
       <c r="F40" s="40"/>
     </row>
-    <row r="41" spans="1:6">
-      <c r="A41" s="40"/>
+    <row r="41" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A41" s="40" t="s">
+        <v>19</v>
+      </c>
       <c r="B41" s="40"/>
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
     </row>
     <row r="42" spans="1:6">
-      <c r="A42" s="3"/>
+      <c r="A42" s="40"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="3"/>
     </row>
-    <row r="47" spans="1:6">
-[...5 lines deleted...]
-      </c>
+    <row r="44" spans="1:6">
+      <c r="A44" s="3"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="11"/>
     </row>
     <row r="50" spans="1:1">
       <c r="A50" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A38:F39"/>
-    <mergeCell ref="A40:F41"/>
+    <mergeCell ref="A39:F40"/>
+    <mergeCell ref="A41:F42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:I116"/>
+  <dimension ref="A1:I117"/>
   <sheetViews>
     <sheetView topLeftCell="A15" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G29" sqref="G29"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="8.54296875" customWidth="1"/>
-    <col min="3" max="4" width="35.7265625" customWidth="1"/>
+    <col min="1" max="2" width="8.5703125" customWidth="1"/>
+    <col min="3" max="4" width="35.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.5">
+    <row r="1" spans="1:9" ht="18.75">
       <c r="A1" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="16.5">
+    <row r="3" spans="1:9" ht="17.25">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="7" customFormat="1">
       <c r="A4">
         <v>2024</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4" s="6">
         <v>4366.1628000000001</v>
       </c>
       <c r="D4" s="6">
         <v>36.630000000000003</v>
@@ -2217,136 +2229,149 @@
     </row>
     <row r="32" spans="1:4" s="7" customFormat="1">
       <c r="A32" s="7">
         <v>2026</v>
       </c>
       <c r="B32" s="7">
         <v>5</v>
       </c>
       <c r="C32" s="8">
         <v>1336.6890000000001</v>
       </c>
       <c r="D32" s="8">
         <v>46.48229582670001</v>
       </c>
     </row>
     <row r="33" spans="1:9" s="7" customFormat="1">
       <c r="A33" s="7">
         <v>2026</v>
       </c>
       <c r="B33" s="7">
         <v>6</v>
       </c>
       <c r="C33" s="8">
         <v>810.03599999999994</v>
       </c>
-      <c r="D33" s="8">
-[...3 lines deleted...]
-    <row r="34" spans="1:9" s="7" customFormat="1"/>
+      <c r="D33" s="36">
+        <v>46.116840326328003</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" s="7" customFormat="1">
+      <c r="A34" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B34" s="7">
+        <v>7</v>
+      </c>
+      <c r="C34" s="8">
+        <v>642.41370000000006</v>
+      </c>
+      <c r="D34" s="36">
+        <v>43.985280548699997</v>
+      </c>
+    </row>
     <row r="35" spans="1:9" s="7" customFormat="1"/>
-    <row r="36" spans="1:9" s="7" customFormat="1">
-      <c r="A36" s="3" t="s">
+    <row r="36" spans="1:9" s="7" customFormat="1"/>
+    <row r="37" spans="1:9" s="7" customFormat="1">
+      <c r="A37" s="3" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="37" spans="1:9" s="7" customFormat="1">
-[...3 lines deleted...]
-      <c r="A38" s="40" t="s">
+    <row r="38" spans="1:9" s="7" customFormat="1">
+      <c r="A38" s="3"/>
+    </row>
+    <row r="39" spans="1:9" s="7" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A39" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="40"/>
-[...9 lines deleted...]
-      <c r="A39" s="40"/>
       <c r="B39" s="40"/>
       <c r="C39" s="40"/>
       <c r="D39" s="40"/>
       <c r="E39" s="40"/>
       <c r="F39" s="40"/>
       <c r="G39" s="40"/>
       <c r="H39" s="40"/>
       <c r="I39" s="40"/>
     </row>
-    <row r="40" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="40" spans="1:9" s="7" customFormat="1">
+      <c r="A40" s="40"/>
       <c r="B40" s="40"/>
       <c r="C40" s="40"/>
       <c r="D40" s="40"/>
       <c r="E40" s="40"/>
       <c r="F40" s="40"/>
       <c r="G40" s="40"/>
       <c r="H40" s="40"/>
       <c r="I40" s="40"/>
     </row>
-    <row r="41" spans="1:9" s="7" customFormat="1">
-      <c r="A41" s="40"/>
+    <row r="41" spans="1:9" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A41" s="40" t="s">
+        <v>22</v>
+      </c>
       <c r="B41" s="40"/>
       <c r="C41" s="40"/>
       <c r="D41" s="40"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>
       <c r="I41" s="40"/>
     </row>
     <row r="42" spans="1:9" s="7" customFormat="1">
-      <c r="A42" s="3"/>
+      <c r="A42" s="40"/>
+      <c r="B42" s="40"/>
+      <c r="C42" s="40"/>
+      <c r="D42" s="40"/>
+      <c r="E42" s="40"/>
+      <c r="F42" s="40"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="40"/>
+      <c r="I42" s="40"/>
     </row>
     <row r="43" spans="1:9" s="7" customFormat="1">
       <c r="A43" s="3"/>
     </row>
     <row r="44" spans="1:9" s="7" customFormat="1">
       <c r="A44" s="3"/>
     </row>
-    <row r="45" spans="1:9" s="7" customFormat="1"/>
+    <row r="45" spans="1:9" s="7" customFormat="1">
+      <c r="A45" s="3"/>
+    </row>
     <row r="46" spans="1:9" s="7" customFormat="1"/>
     <row r="47" spans="1:9" s="7" customFormat="1"/>
     <row r="48" spans="1:9" s="7" customFormat="1"/>
-    <row r="49" spans="1:1" s="7" customFormat="1">
-[...3 lines deleted...]
-    </row>
+    <row r="49" spans="1:1" s="7" customFormat="1"/>
     <row r="50" spans="1:1" s="7" customFormat="1">
       <c r="A50" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" s="7" customFormat="1">
+      <c r="A51" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="51" spans="1:1" s="7" customFormat="1"/>
     <row r="52" spans="1:1" s="7" customFormat="1"/>
     <row r="53" spans="1:1" s="7" customFormat="1"/>
     <row r="54" spans="1:1" s="7" customFormat="1"/>
     <row r="55" spans="1:1" s="7" customFormat="1"/>
     <row r="56" spans="1:1" s="7" customFormat="1"/>
     <row r="57" spans="1:1" s="7" customFormat="1"/>
     <row r="58" spans="1:1" s="7" customFormat="1"/>
     <row r="59" spans="1:1" s="7" customFormat="1"/>
     <row r="60" spans="1:1" s="7" customFormat="1"/>
     <row r="61" spans="1:1" s="7" customFormat="1"/>
     <row r="62" spans="1:1" s="7" customFormat="1"/>
     <row r="63" spans="1:1" s="7" customFormat="1"/>
     <row r="64" spans="1:1" s="7" customFormat="1"/>
     <row r="65" s="7" customFormat="1"/>
     <row r="66" s="7" customFormat="1"/>
     <row r="67" s="7" customFormat="1"/>
     <row r="68" s="7" customFormat="1"/>
     <row r="69" s="7" customFormat="1"/>
     <row r="70" s="7" customFormat="1"/>
     <row r="71" s="7" customFormat="1"/>
     <row r="72" s="7" customFormat="1"/>
     <row r="73" s="7" customFormat="1"/>
     <row r="74" s="7" customFormat="1"/>
     <row r="75" s="7" customFormat="1"/>
     <row r="76" s="7" customFormat="1"/>
@@ -2368,54 +2393,55 @@
     <row r="92" s="7" customFormat="1"/>
     <row r="93" s="7" customFormat="1"/>
     <row r="94" s="7" customFormat="1"/>
     <row r="95" s="7" customFormat="1"/>
     <row r="96" s="7" customFormat="1"/>
     <row r="97" s="7" customFormat="1"/>
     <row r="98" s="7" customFormat="1"/>
     <row r="99" s="7" customFormat="1"/>
     <row r="100" s="7" customFormat="1"/>
     <row r="101" s="7" customFormat="1"/>
     <row r="102" s="7" customFormat="1"/>
     <row r="103" s="7" customFormat="1"/>
     <row r="104" s="7" customFormat="1"/>
     <row r="105" s="7" customFormat="1"/>
     <row r="106" s="7" customFormat="1"/>
     <row r="107" s="7" customFormat="1"/>
     <row r="108" s="7" customFormat="1"/>
     <row r="109" s="7" customFormat="1"/>
     <row r="110" s="7" customFormat="1"/>
     <row r="111" s="7" customFormat="1"/>
     <row r="112" s="7" customFormat="1"/>
     <row r="113" s="7" customFormat="1"/>
     <row r="114" s="7" customFormat="1"/>
     <row r="115" s="7" customFormat="1"/>
     <row r="116" s="7" customFormat="1"/>
+    <row r="117" s="7" customFormat="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A38:I39"/>
-    <mergeCell ref="A40:I41"/>
+    <mergeCell ref="A39:I40"/>
+    <mergeCell ref="A41:I42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>