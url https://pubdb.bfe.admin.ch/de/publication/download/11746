--- v0 (2025-10-09)
+++ v1 (2026-06-23)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80865406\config\Desktop\Per Eveline\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\Userhome$\BFE-01\U80865406\config\Desktop\Auschreibung 2027\Per Layout\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAE315D5-44EC-4938-B4CB-A0F68EBCB01D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48CF2319-13D2-4325-98F0-4BE2EC1F3F2E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="8743" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-103" yWindow="-103" windowWidth="16663" windowHeight="8743" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="(1) Übersicht, allg. Hinweise" sheetId="3" r:id="rId1"/>
     <sheet name="(2) Interne Personalkosten" sheetId="1" r:id="rId2"/>
     <sheet name="(3) Externe Projektkosten" sheetId="2" r:id="rId3"/>
     <sheet name="(4) Gesamtkosten, Finanzierung" sheetId="4" r:id="rId4"/>
     <sheet name="Referenz" sheetId="5" state="hidden" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -180,51 +180,51 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Heer Claudia BFE:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Ziffer 1.2 im Formular
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="74">
   <si>
     <t>Kostenart</t>
   </si>
   <si>
     <t>Aufwand [h]</t>
   </si>
   <si>
     <t>Interne Personalkosten</t>
   </si>
   <si>
     <t>Externe Projektkosten</t>
   </si>
   <si>
     <t>Zu beachten:</t>
   </si>
   <si>
     <t>Allgemeine Hinweise</t>
   </si>
   <si>
     <t>Felder zum Ausfüllen</t>
   </si>
   <si>
     <t>Felder werden automatisch ausgefüllt / berechnet</t>
   </si>
   <si>
@@ -614,50 +614,53 @@
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Bitte in Übereinstimmung mit dem Projekt-/Zeitplan) Aktivitäten in Arbeitspakete und Meilensteine gliedern</t>
     </r>
   </si>
   <si>
     <t>Projekt einreichende Unternehmen/Person</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Als Projektkosten anrechenbar sind nur tatsächlich entstandene und für die zweckmässige Erfüllung des Projekts unbedingt erforderliche Aufwendungen. Als anrechenbare Projektkosten gelten auch unmittelbar mit dem Projekt zusammenhängende Aufwendungen und Leistungen Dritter. Aufwände für Leistungen, welche im Vorfeld erbracht wurden (inkl. Erstellung EnergieSchweiz-Projekteingabe) können durch EnergieSchweiz nicht unterstützt werden. Anfallende Projektkosten sind erst ab dem Zeitpunkt anrechenbar, wo eine Zusage bzw. vertragliche Vereinbarung zur Unterstützung vorliegt. Der Unterstützungsbeitrag kann max. 40% der anrechenbaren Projektkosten betragen(vgl. Dokument "ausschreibung nachaltige mobilität in Unternehmen"). Werden für das Projekt noch andere Bundesbeiträge ausgerichtet (ausserhalb EnergieSchweiz), so gilt max. 40% für ALLE Bundesbeiträge zusammen. Im Falle einer Unterstützung werden keine Beiträge im Voraus ausbezahlt. Teil-Beiträge werden erst nach erbrachter Leistung bzw. Erreichen der Meilensteine ausbezahlt.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Unterstützungsbeiträge sind mehrwertsteuerfrei. D.h. auf einen beantragten bzw. zugesicherten Förderbeitrag kommen nicht noch 8.1% dazu. Die Projektkosten sind dagegen inkl. MWST zu berechnen, sofern diese durch den/die Gesuchstellende/n bezahlt werden müssen.</t>
     </r>
+  </si>
+  <si>
+    <t>2026/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;CHF&quot;\ #,##0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1180,60 +1183,60 @@
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
-      <font>
-[...3 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -1730,71 +1733,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N27"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A19" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10:K10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.84375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="15.84375" style="13" customWidth="1"/>
     <col min="3" max="3" width="15.69140625" style="13" customWidth="1"/>
     <col min="4" max="4" width="15.84375" style="13" customWidth="1"/>
     <col min="5" max="9" width="20.69140625" style="13" customWidth="1"/>
     <col min="10" max="12" width="10.84375" style="13"/>
     <col min="13" max="13" width="9.84375" style="13" customWidth="1"/>
     <col min="14" max="16384" width="10.84375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:14" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:14" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:14" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:14" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:14" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:14" s="68" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:14" customFormat="1" ht="25.3" x14ac:dyDescent="0.3">
@@ -1943,60 +1946,63 @@
         <v>0</v>
       </c>
       <c r="D26" s="22">
         <f>IF(C24=0,0,C26/C24)</f>
         <v>0</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="24"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="15"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0"/>
   <mergeCells count="5">
     <mergeCell ref="E20:I20"/>
     <mergeCell ref="A1:XFD6"/>
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="E19:I19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
+  <customProperties>
+    <customPr name="EpmWorksheetKeyString_GUID" r:id="rId2"/>
+  </customProperties>
+  <drawing r:id="rId3"/>
+  <legacyDrawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I35"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A14" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="33.15234375" style="36" customWidth="1"/>
     <col min="3" max="3" width="25.4609375" style="36" customWidth="1"/>
     <col min="4" max="7" width="24.53515625" style="36" customWidth="1"/>
     <col min="8" max="9" width="33.15234375" style="36" customWidth="1"/>
     <col min="10" max="16384" width="11.53515625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:9" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:9" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:9" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:9" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:9" s="68" customFormat="1" ht="31.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:9" s="39" customFormat="1" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A8" s="30" t="s">
@@ -2355,51 +2361,51 @@
       <c r="B35" s="41"/>
       <c r="C35" s="41"/>
       <c r="D35" s="41"/>
       <c r="E35" s="41"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" insertColumns="0" insertRows="0" sort="0" autoFilter="0"/>
   <mergeCells count="3">
     <mergeCell ref="A1:XFD6"/>
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="E29:F29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:H37"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
       <selection activeCell="E29" sqref="E29:F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="33.15234375" style="36" customWidth="1"/>
     <col min="3" max="4" width="25.4609375" style="36" customWidth="1"/>
     <col min="5" max="7" width="24.53515625" style="36" customWidth="1"/>
     <col min="8" max="8" width="33.15234375" style="36" customWidth="1"/>
     <col min="9" max="16384" width="11.53515625" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="71" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:8" s="71" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:8" s="71" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:8" s="71" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:8" s="71" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:8" s="71" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:8" s="68" customFormat="1" ht="31.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" s="39" customFormat="1" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A8" s="30" t="s">
@@ -2687,274 +2693,274 @@
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="E29:F29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
           <x14:formula1>
             <xm:f>Referenz!$A$4:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>C13:C28</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:H56"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A32" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+    <sheetView showGridLines="0" topLeftCell="A27" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.4609375" defaultRowHeight="12.45" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="33.15234375" style="13" customWidth="1"/>
     <col min="2" max="2" width="50.15234375" style="13" customWidth="1"/>
     <col min="3" max="3" width="17" style="13" customWidth="1"/>
     <col min="4" max="7" width="14.15234375" style="13" customWidth="1"/>
     <col min="8" max="8" width="33.15234375" style="13" customWidth="1"/>
     <col min="9" max="16384" width="11.4609375" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="1:6" s="68" customFormat="1" ht="31.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="30" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:6" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="10" spans="1:6" s="1" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="57"/>
-      <c r="D10" s="42">
-        <v>2026</v>
+      <c r="D10" s="42" t="s">
+        <v>73</v>
       </c>
       <c r="E10" s="58" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="6"/>
       <c r="B11" s="72"/>
       <c r="C11" s="73"/>
       <c r="D11" s="7"/>
       <c r="E11" s="10" t="str">
-        <f>IF(SUM(D11:D11)=0," ",SUM(D11:D11))</f>
+        <f t="shared" ref="E11:E25" si="0">IF(SUM(D11:D11)=0," ",SUM(D11:D11))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F11" s="5"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="6"/>
       <c r="B12" s="72"/>
       <c r="C12" s="73"/>
       <c r="D12" s="7"/>
       <c r="E12" s="10" t="str">
-        <f>IF(SUM(D12:D12)=0," ",SUM(D12:D12))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F12" s="5"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="6"/>
       <c r="B13" s="72"/>
       <c r="C13" s="73"/>
       <c r="D13" s="7"/>
       <c r="E13" s="10" t="str">
-        <f>IF(SUM(D13:D13)=0," ",SUM(D13:D13))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="6"/>
       <c r="B14" s="33"/>
       <c r="C14" s="34"/>
       <c r="D14" s="7"/>
       <c r="E14" s="10" t="str">
-        <f>IF(SUM(D14:D14)=0," ",SUM(D14:D14))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="6"/>
       <c r="B15" s="33"/>
       <c r="C15" s="34"/>
       <c r="D15" s="7"/>
       <c r="E15" s="10" t="str">
-        <f>IF(SUM(D15:D15)=0," ",SUM(D15:D15))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="6"/>
       <c r="B16" s="33"/>
       <c r="C16" s="34"/>
       <c r="D16" s="7"/>
       <c r="E16" s="10" t="str">
-        <f>IF(SUM(D16:D16)=0," ",SUM(D16:D16))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="6"/>
       <c r="B17" s="33"/>
       <c r="C17" s="34"/>
       <c r="D17" s="7"/>
       <c r="E17" s="10" t="str">
-        <f>IF(SUM(D17:D17)=0," ",SUM(D17:D17))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="6"/>
       <c r="B18" s="33"/>
       <c r="C18" s="34"/>
       <c r="D18" s="7"/>
       <c r="E18" s="10" t="str">
-        <f>IF(SUM(D18:D18)=0," ",SUM(D18:D18))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="6"/>
       <c r="B19" s="33"/>
       <c r="C19" s="34"/>
       <c r="D19" s="7"/>
       <c r="E19" s="10" t="str">
-        <f>IF(SUM(D19:D19)=0," ",SUM(D19:D19))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A20" s="6"/>
       <c r="B20" s="72"/>
       <c r="C20" s="73"/>
       <c r="D20" s="7"/>
       <c r="E20" s="10" t="str">
-        <f>IF(SUM(D20:D20)=0," ",SUM(D20:D20))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A21" s="6"/>
       <c r="B21" s="72"/>
       <c r="C21" s="73"/>
       <c r="D21" s="7"/>
       <c r="E21" s="10" t="str">
-        <f>IF(SUM(D21:D21)=0," ",SUM(D21:D21))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="6"/>
       <c r="B22" s="72"/>
       <c r="C22" s="73"/>
       <c r="D22" s="7"/>
       <c r="E22" s="10" t="str">
-        <f>IF(SUM(D22:D22)=0," ",SUM(D22:D22))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="6"/>
       <c r="B23" s="72"/>
       <c r="C23" s="73"/>
       <c r="D23" s="7"/>
       <c r="E23" s="10" t="str">
-        <f>IF(SUM(D23:D23)=0," ",SUM(D23:D23))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F23" s="5"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A24" s="6"/>
       <c r="B24" s="72"/>
       <c r="C24" s="73"/>
       <c r="D24" s="7"/>
       <c r="E24" s="10" t="str">
-        <f>IF(SUM(D24:D24)=0," ",SUM(D24:D24))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F24" s="5"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="6"/>
       <c r="B25" s="72"/>
       <c r="C25" s="73"/>
       <c r="D25" s="7"/>
       <c r="E25" s="10" t="str">
-        <f>IF(SUM(D25:D25)=0," ",SUM(D25:D25))</f>
+        <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="46"/>
       <c r="B26" s="46"/>
       <c r="C26" s="46"/>
       <c r="D26" s="47">
-        <f t="shared" ref="D26:E26" si="0">SUM(D11:D25)</f>
+        <f t="shared" ref="D26:E26" si="1">SUM(D11:D25)</f>
         <v>0</v>
       </c>
       <c r="E26" s="47">
-        <f t="shared" si="0"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F26" s="11"/>
     </row>
     <row r="27" spans="1:6" ht="12.9" thickTop="1" x14ac:dyDescent="0.3">
       <c r="E27" s="48">
         <f>'(2) Interne Personalkosten'!G29+'(3) Externe Projektkosten'!G29</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
       <c r="E28" s="49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:6" s="35" customFormat="1" ht="25.3" x14ac:dyDescent="0.3">
       <c r="A30" s="30" t="s">
@@ -2962,165 +2968,165 @@
       </c>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="30"/>
       <c r="E30" s="30"/>
       <c r="F30" s="30"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31"/>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:6" ht="24.9" x14ac:dyDescent="0.3">
       <c r="A32" s="59" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="60" t="s">
         <v>8</v>
       </c>
       <c r="C32" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="D32" s="59">
-        <v>2026</v>
+      <c r="D32" s="59" t="s">
+        <v>73</v>
       </c>
       <c r="E32" s="58" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="42" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="6"/>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="7"/>
       <c r="E33" s="10" t="str">
-        <f>IF(SUM(C33:D33)=0," ",SUM(C33:D33))</f>
+        <f t="shared" ref="E33:E40" si="2">IF(SUM(C33:D33)=0," ",SUM(C33:D33))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F33" s="5"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="6"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="7"/>
       <c r="E34" s="10" t="str">
-        <f>IF(SUM(C34:D34)=0," ",SUM(C34:D34))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F34" s="5"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="6"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="7"/>
       <c r="E35" s="10" t="str">
-        <f>IF(SUM(C35:D35)=0," ",SUM(C35:D35))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F35" s="5"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="6"/>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="7"/>
       <c r="E36" s="10" t="str">
-        <f>IF(SUM(C36:D36)=0," ",SUM(C36:D36))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F36" s="5"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="6"/>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="7"/>
       <c r="E37" s="10" t="str">
-        <f>IF(SUM(C37:D37)=0," ",SUM(C37:D37))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F37" s="5"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="6"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="7"/>
       <c r="E38" s="10" t="str">
-        <f>IF(SUM(C38:D38)=0," ",SUM(C38:D38))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F38" s="5"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="6"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="7"/>
       <c r="E39" s="10" t="str">
-        <f>IF(SUM(C39:D39)=0," ",SUM(C39:D39))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F39" s="5"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="6"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="7"/>
       <c r="E40" s="10" t="str">
-        <f>IF(SUM(C40:D40)=0," ",SUM(C40:D40))</f>
+        <f t="shared" si="2"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="F40" s="5"/>
     </row>
     <row r="41" spans="1:8" s="53" customFormat="1" ht="17.600000000000001" x14ac:dyDescent="0.4">
       <c r="A41" s="61" t="s">
         <v>66</v>
       </c>
       <c r="B41" s="62"/>
       <c r="C41" s="50"/>
       <c r="D41" s="7"/>
       <c r="E41" s="51">
         <f>SUM(C41:D41)</f>
         <v>0</v>
       </c>
       <c r="F41" s="5"/>
       <c r="G41" s="52"/>
     </row>
     <row r="42" spans="1:8" ht="12.9" thickBot="1" x14ac:dyDescent="0.35">
       <c r="D42" s="47">
-        <f t="shared" ref="D42" si="1">SUM(D33:D41)</f>
+        <f t="shared" ref="D42" si="3">SUM(D33:D41)</f>
         <v>0</v>
       </c>
       <c r="E42" s="47">
         <f>SUM(E33:E41)</f>
         <v>0</v>
       </c>
       <c r="F42" s="11"/>
     </row>
     <row r="43" spans="1:8" ht="12.9" thickTop="1" x14ac:dyDescent="0.3">
       <c r="H43" s="12"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="G44" s="49" t="s">
         <v>49</v>
       </c>
       <c r="H44" s="12"/>
     </row>
     <row r="45" spans="1:8" ht="17.600000000000001" x14ac:dyDescent="0.4">
       <c r="A45" s="61" t="s">
         <v>67</v>
       </c>
       <c r="B45" s="62"/>
       <c r="C45" s="62"/>
       <c r="G45" s="49" t="s">
         <v>48</v>
@@ -3165,84 +3171,81 @@
       <c r="A53" s="54"/>
       <c r="B53" s="55"/>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A54" s="54"/>
       <c r="B54" s="55"/>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A56" s="54"/>
     </row>
   </sheetData>
   <sheetProtection insertRows="0"/>
   <mergeCells count="11">
     <mergeCell ref="A1:XFD6"/>
     <mergeCell ref="A7:XFD7"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
   </mergeCells>
+  <conditionalFormatting sqref="D28:E28">
+    <cfRule type="expression" dxfId="5" priority="10">
+      <formula>$E$27-$E$26=0</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="E26">
-    <cfRule type="expression" dxfId="5" priority="8">
+    <cfRule type="expression" dxfId="4" priority="8">
       <formula>$E$26-$E$27&lt;&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G44">
-    <cfRule type="expression" dxfId="4" priority="1">
+    <cfRule type="expression" dxfId="3" priority="1">
       <formula>$E$26-$E$42=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="3" priority="2">
+    <cfRule type="expression" dxfId="2" priority="2">
       <formula>$E$26-$E$41=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G44:G45">
-    <cfRule type="expression" dxfId="2" priority="3">
+    <cfRule type="expression" dxfId="1" priority="3">
       <formula>$E$27+$E$26=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G45">
-    <cfRule type="expression" dxfId="1" priority="4">
+    <cfRule type="expression" dxfId="0" priority="4">
       <formula>#REF!&lt;=0.4</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>$E$27-$E$26=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <customProperties>
-[...2 lines deleted...]
-  <drawing r:id="rId3"/>
+  <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
           <x14:formula1>
             <xm:f>Referenz!$E$4:$E$7</xm:f>
           </x14:formula1>
           <xm:sqref>C33:C40</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
           <x14:formula1>
             <xm:f>Referenz!$C$4:$C$11</xm:f>
           </x14:formula1>
           <xm:sqref>B33:B40</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:E11"/>
   <sheetViews>